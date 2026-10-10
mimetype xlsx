--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0daefeb674553d01502d8ed2f2b09c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cb1d43700b196236c007a7840e1052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605dc487762003ad37dca840a2292a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86cd070ca61926aec8cb1738805684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a1191029b9a8c99db20f13c4caf125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b32573e4f894adb8dff2b45961d426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ede6f106415c0913b78b70c8f4e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e1092f7cc0272a6c672a85ec1fb778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2219653e85001b372ffd0d58905b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5704896819abfac3ec3f6bc58d386910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa839497e46586972cf31c78cc8b4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1fecd9826a30ae9e0f29fce63669f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6fcb8a0f920091bb9a0d8e70c8f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3d320407d291b229c042b0d334cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9cbcdb261908e2a009775db369cb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbe69c7a8e5bdc6a82d26884299d4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92c22d207104e946be3054e130de8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6516d9d7a4b2369c96a16b123e83318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999412f3ee1b72f01125d3ef4f46820719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa53b03a878ead187bab7214f0ebe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f767ee19975702cdcb95b2e620ae9bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb642a172532e0fa645c3e23cc674022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92528be5b27dc136e1391e84486f30a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796f560cf4ed11319340a7cc4e9c1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f580ffd92f2110cd300e9d790da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8fffc849072c1d0f5a1f4cc07952526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda76ca4bc8660a214e0f4622216c7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a80c79a55e7908684ffe2054f844728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16894f4f3e9cccd63a0b68cf900df5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b917a864329b770bcf4029aed1dcdbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4535888f697acd6e8e4b7e8589c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228308a8b454f96b58b922fbb1b1457e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d5c48b91dfe3286b0a994fd9a20e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ab3edd3341384bd7aeebf7949eb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aeca8a6bfb563243f1def05b1ed9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3915b804798426b6c9fa48f66944a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da6f7d2632cbe32fa9bae3cfd3cfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783e0af6468a3e75826cb24046683638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd39aac5dd9885f91be071a3338e4a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0413ddcfcac27adde3afc3534e7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeccdd42fa72302eddf11543bebd27741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e45a2f50118bc0a25268dbb052b6a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4018649f457fef6345ab72bbe7be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f9a5118e8746d7aab49296415364244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e40cadd96a7bc5787c9badfda90fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8117bedeed8346c7b23eea3b3695346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74550ff1e680cdcea524e569218a7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564396637f2c3848b4786efebf1e1b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d75462e6a9d5ec7a8b8d3aa31e9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56c136898941a92143e1b21b3c46fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a665294655211e9a2d2f98067f065f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba417f412c422e6b596a4326e9cce0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffb49dd91cbbf044c395ee299c9d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128863659cf16d74ebf290082d6320a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f3dd04be7c5036a573adf3302c2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ead5120e63636bd069e56de8c7baa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a1bf0e6a05f6ead84a84ce7ec74657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd85f56395a7b0535fcbe0d56fc8cef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917212c848ee8d3527f5b68df0d1f94259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69fa9e7940fa99cd06d2cea2c42f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae3a6e8245fbb041f14336511104f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf598d2a745abd5e0040e072bf9d247a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91c3ed088275d799e6ad828576662a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e845b2c8eb700a6497aa62c3c047aec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b485d3ffd890a6f0106f80771cd3fdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e129d00cdeb4e30fb995e6545e38166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aed707d01308e54daa384bc3ad30d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b828a3e5c0a1d0eb8bb9cfb5300e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219ef3ee25c9ef461af5adcfd2b28f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d27b7276376804c0a4b78d609e2dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da3c405e5925bdc262985c772166771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9fb0371396a0c1a93bdb775cfaf4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ab8762ca32f5c957961831e25bef473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bce974118a2bf7e0725445758537a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b10459bcd156e927527deff0c6a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a2e5042b678146cc48478dfdcf2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d705a2b49bae5900bda1dc658ad77677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd52dc77ed911149d3a1aba6e6c1db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7461d142dc39b826ac29ec492290079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc21848c90288a67dfaf067f943ad580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150015b5918a0a62a5dfb2d71d1621a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84a8969daac1447e03a7c9fc4dddb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9999d6bdbecffd816e6dd4d35b6af383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd914d9aef08b6a23eca3f89ac480484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc61ae9ac585459b1d56b41e3aa3b0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179915bc56fdbd05cf1ae6297606597a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46f9e71f0172d29d0225ecb56eed7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d5467edfc39de6039d782d86baae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834803b343c3600cae4af1d674f8f5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ffeb1b96a67b17d7bfa30bd75ead90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e652638b1b0e836fe0d5bb09d453d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84da489abffda372ddff88dc2ff8f2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e491390cab00178211a618254135693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e98394cd189b84ba115c7624f85ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55586c375af8194de8b3658b17833f7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487ab1bd5b7d48c28858c1f653016296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e56167baf219b1c03df1c3a759b2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b932bd35468bcab4ef2265e1938698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9613f8b468b06131e76829c85a12299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4d8be6a9d291e4ec5a6d8d5390475100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419223be7d3500bbe91fb0b4dd2b080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd4f24e822b25c11a5c675031260c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b33a856f933d3661bb55b55fd36d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e606aa62ecbea856aae705c929b61d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b67b42eb8ca3d39c10c0967b0bfad5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11a802c46df10f3f8242513929387106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564fa635b6dc8022e08bc59259a2a8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622bcdc2a67e8a2026802042e873b32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a70b5b92e2ad38af0abdbb869ff213109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058ef10f165e4abeb287bb4328e52c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84ae426e50dbf03e173ed8ac6b3d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31742c0cbe0f1d7ec01e78efeebe71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7deeaae02bde5d4c080252ca15bd29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff85a1a441bc0ce1b948906bea6552d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd95df0641a348f519f0cf0c65a554d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1f7908f42728fd83ef14db090c3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29e40c845bae3808b20344514dced5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bdeae9c96d6c0f52f81a1e7969dea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ddb617ea0f7687b578c1f2baf258119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824e67f31e0a1bbc115d63d4adabdee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b40b69afc36145c99284c128fb16a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a3c78b5d0bd3a0b94cd2420da40fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f59eb46eb71285b45225ac9115b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d60ee5b1dfd1e32126c41802f8e6d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040f2b7910c2fea485bfad0e1b90201125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91e202c2010b269dd01ee49e8982fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc75b6237a566f0fc9950a052f3f340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccac10d08ad71a0f70c960ec8fc785128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec38d60491a819cb4c22bf080c1f5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fbc32902c299da440f3d9360d60fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e0e90dc1d7ec3b0232342c05c437c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036f87535c5b6086646355cb8c8f0d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8352ae6a384d32b26e4827b663cce7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af691cc236c8fd0d0e63dbf5cb6e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791062719982443a3324b87c0ad665b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d63e4c85298c1a6097b22fb02f04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd31d7414e3795dda7762ed8bd888137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65cf11fb4fb28928d6899f50307f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f97c39acf135f610836ae30a38a3c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2410bf37c4c985c7d1fb1040d1df64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d70e605a7d822d78f4e469af98b2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c613e9b5dc0563b15d61c15706a557142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e72e1cec2035cd07fd5b3b62362f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a4060d67516c3a3116ad5435bcf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bc05255880f8a804b62df86c31bc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129cd09f1961d24b7e2115393ef3615146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001a63a97fef14fb3f301d0a147ef2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a605cea6a4625ddedda01c875334318148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8ca6484eee455d092b4a34608dd7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bad204a79e7486f6a60814f1da647150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b103159342f9217d428aaba5c58255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6599dead539524a8c1c8f8fe4be2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fecf1456c9bb42fbfb91d688b7f8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7d8bc065fd537ace284e3681652ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b88e654af12e1142d4994c8e8d015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f258dcffa89af3971ba0f0cb2423f95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc72e3e61093695797a23c8baa2d2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5f5191eb043cd5c56fe20f1153b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c0f4b9c1715330f6fcb128e08fe75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f681ea5ba679f0b4904ff6d636730f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9baf8d275c854d05d3ef23de52bc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57da2ae0cabe588dc8aadfb7504722e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014451442c9cde725fc53a68c33881f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a47e1a6257c8f186276629e550eb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43243a94d6cf36e8843f37ff17c9b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfced2e9e7145ecccaff53dccd8522c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741db77a5ddd833a848e625286fd3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747ab14ea4ead16000d1ea163bb819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba10ef4a62267647567eb329a28ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e147241c027ce2cd55df69f82b3d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6c410c782fe1898974069e0e61b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2e285b2c3afda4f8376a00c9b9f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ef31c67f0a578d10dee748c445d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea31763a3a6598fdc990e7437da51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bcaa4b8fb2b33931de00e8b557a11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f94d893d08f52f16780036c98fbd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c85642a904f6b5ae0ac765b2f816177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606cabc994ace03260831294adc771178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03324b81d94ab6e795d86641758548a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6140971d66f8466caf1439c10d82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84a8be0d3530db1b8e4a91c1fa4ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb502821fbda88b668bbaad95b631c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86fa2aeec73d1bb4c0e6aef3999b96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224f6223e42bdca44ef9b2a3a38888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5529d750aba4873ba17c7ccab35ef21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5d3b61cceff1ad79bf5dcfee58b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2663427d3f526b6ace0b5b3ba328851187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f29bcfa9d00bcf50185e6665359a2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ea3736597fc97593ae9e41346cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5693cb02083fd95d138a70cb82f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fce8a87d91e0828c534f8917ccbfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1e3bb1e851b2a324494e1c626605192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcabd2347f080f92ead896c90cff4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b02807f49b26881bb9f06cea6b132194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fadece10eba522f8cec2d163a7c324195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d02a02d81c562917acda36974fc1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccee8c02ed5f1a0a7868f4a07f11ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcb720ef59e89d0013bfb642d346d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e913ad54d63d25823b89745e90d6f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022529f3563c1d85c918103fc0f5772200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929cdbd9cfa4b6276a8c2fad2fa62ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bade621ee6e6cdb6a95befe1e5ed08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72229431c1981a4eac750b55d29e9aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b738d4e49823dd30ec949adddec66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c92b93a5bcaf1d9de4b4bdf46862b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994511a8c051629ff7b3acd75d49da8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349465de389ffbe544c6b6922a4a436207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f4a6dd9ebffedf262b16079c0c4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82455d6b394cfd7e88f8dc70360d730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e92452732a00938c25cad8fc5e1568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f6753d4519bc13e4de706f85a7ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb903dd9d6d562bb2e0567ad7cd6cc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0ceafb35f9ebabff29791d19d45f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dec623354a76bc10a29b0aa500fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770e9aba77ca965bbd31306fd352f26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432a4810b3cbf1ec3cb75cbbfb9d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29056af25d7f5fe3efd9f954f3990bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465054a466ccbd079f03439eef14df7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5df6a2bc50586990803a514ff07952219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ed47369440ab9774b78a9575dc08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a396b54a016826c508fda32f85eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5dc790854f597b477fe6c3549885222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdcd315fddea78b20fc7a82c98af59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb64616240a430e71dc1d711732184224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224331ca96e8cc9c69a4d98b40ad2067225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c6faa788893e3044a43db7815f207226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0e05795bedb53e621528975a5906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e5b9c9d8fa796d5e7111b29786c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e94352a7348df91fbbbfe8ba63a92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a977773df31029511acdedc696d88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb5462ad00df174d69c3cb3d9098ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276d211db3cc54d3a877caf46ac1835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7b33913f01277171d95a38d34a23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1a83bb2bed083ebcfe69de46e49fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa619585cfa847cd495df0a790c66aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b247d05f1d79803be46f9b7de8286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2356c2ee72684982893b0cb5e4b8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94c7ba8368f6e1be26d0d4ac32fdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530413768d3e5944bf068dab696c0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ccc2de92ec539722fb515a5af694240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9456617c5393bc5d0b8c898f111b707241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef02307e856bc1418321a0183bcaaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8220f99146f1589511ec9001c4eb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd2d486e78e497a7ddaba6ae92d4b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddcd9510d3fd4d6852518ead0c031f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91085f1932273b2a6d2d0a12cd278246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043ddcd34ad9549b88cf678906422f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec14692194a5d0f0a36f69c2112d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f3fa78cef4a7e3b8656524b5d2f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c5c1a454931055ee9e041615b6318250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26406409732bbce19c26ad8130ae40f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b724d5ea5f1f05bcbc08f3ae89827e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cff2c4883bc8f813d3cb52d3f1d7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe815b1e07ddc3ba95a57554d4d3ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd7dc7df7a8c4064c215c18ffea93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85c4156be1680a5c1d86c4e912b612256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6bd80f1f16686b88af919c46d78d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e6ecd3dc77435c1abc6fd4c9941b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bee757f64ccc50352af169e49e96a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57683f510641d77b1ba4d28c9269275260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc0b4310e01699ac2abacd97f27038261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e5d88fd6f0fdc050241af7500f60d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b58f53b8d8d6f9a24d0728abf4d09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f9f15d3e8431786e4f83667066e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b550f6b5cd3187a52a5675599b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6cefdb9dedb9d11b4312518d94158266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad5b362dd453f0b1bde2f3bbcc74cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22b8f36b629600583abaa37dff1038268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a48a521c9829958bf98f9a78b51ab0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd0e9a402dcc466296cc5f682112e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f0681a9b867a4487daf21ee1bb60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808f6804385ab9467fb84303c227adc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a37bbb8fd28b51a5b1930f9448d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f29dff473fc3d5b93e8d8e741b7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85185b82c5a14ebe2aa4594ea0dc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb55d2cfe5a5877730d1e1340a118a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853c3966e640cd2139f499853001139277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897b8368475db65e4989743446755d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942aecd94cf86c11a3b45fc458ebdcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611c4ff55d1ac999c1e3d7f5a4fc942280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b925ca1c121f9d210ccfc96fe3666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c2979be423436311963c7cb7d723c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268380f922695d961b8d6dce2567dba9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb78bc9e6682e2723a84bc76669a0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e3e5588b66246a7211638c6df70a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317337f963926a395179dcc5713aba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03640ff13d9a3ad13320da7f3f1be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db5a42b6dfa907b77368d7df4ed8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac518efa2208fdbb4671a2a62ef2b08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f624a2ab4dd2b1861481370d2aa7077290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee722013bd36c5b964c051a10abd4c95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04cbbd4ce8762d4dc664d855e00f9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61aba3afc5891ebc66b042bdeaf0e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff2a5f37f3a47048ca40224fe0c87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73330bc15673a6bd522a7ebcf9eea09f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415578e47f56aff3edc3910c2f4504296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d508c2879b76fe132be3f2d59afd655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232065f743001d2b9fa1ecafe5b01f33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f39de26cb29ff3ca28acc960eea548299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534b06e3c48de13c3dc3d703653bf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390f1e40c46adc05cc4564cc5545f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd12ef337c091b48c9dee20785e3ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a48d6a94bd190836657f8441aae94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43029c7656eb371558624adec6ce5fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5f6440b12edbc70205d7968aa72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837faa66d232f529aea019925b2adcc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d4563b39a2b1fac5a08651d1c850c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84da3bb02828cfbd0b2925b01231d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4358107a0a9e49115c937cb0fec36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571a844e06461b413bd87a6a507664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54589ca729781ec5b1ea692bc58544311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b33e984e9cbb868a9f40eb1ab4882d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c81cf59b6e7ba6f8b438a14c91e92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8ad5e8caecb8b7d34d435cf51ac2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9accabe3e463d35c9b81d4d36ee684f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b9181d84ae60d531084c44650d31a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3522551bce4adf066e3df4cd5566317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce343234659680ca31e5953d88c25f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18545b38cd1d4b5b14d1a96e4f20fa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a2b00589f1cdffcb1b34a479e780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e3e6bd717c68da36eaa9ed6b3a55c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c693a4d3508406011d06b42512f2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d456e922ef87221af14827605e257323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c3eba4099657e8beaf5ba39310ac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c65c2e1b15aff7451d16f9e9ba81f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e25be932d32e10ff66db427e0cd984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d1776c04a4480f260f5a209be170327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e67f748202be2e0a6a8ac4af2b28c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0da9f609c445dcb7dfcd394f2d919329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b25fd067bc29a000cd2c11a1ca16f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd68e1b183d3035c69037f42065d059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7068b3c55f6cfda3eecde1552f5e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97626b677237d4dc000d67d27199fa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e45b4731a12e0ba1cf637e345f88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520629d972cd5e082c9ee5014c54047335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b21672b1f424034c28c357bddeba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182a59b6b60aef9b830944d858b323d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ab1084e26b867e43b824a36b2a7c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c37974808dd6f11e9378a9c893ef0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fec065a263a34429866616e72d988340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14b9c7ae68f2d0374d2aa6e38379a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7f20ebaf5ae84c250c7b7d536b4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9238b964119c5726072ee1b496dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02a886ef6e43f402201a4bedf5f731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8f30288b19db5f4af4d5b7cccf86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e4de51c99d09a818d8fa5850255e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65667f793fcbc16e9bc0dcb2f146b3e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe9da1dd9966b884b03bf6e76b8223348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f928f445f331cece0a11b28a05a7a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7cab387d2c754583f49c3019fb1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4496d3774e60564e8d652efd7f9815d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a8c98a0259cf93d554ee1c5d3c7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569360229f759fce5a9a075862f10a54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8bce4c6faf90aee2a5df0880bf24f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d38e785356bbc510cee4ebdfb694355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d142ba2485ea1629a0a192cb4291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376de3fd7a8798a406a5daf9964746f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153bb29b26927b60bd5a1ab8b6b8fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6e9a45f944ede951b9d85e8c890c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ac05f31879b97bd3cc298fd0a9342360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f505d4fb4c165514db74167ad00e9e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a501d9c15e879e9d5dd90a14756c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547e95deb06c641b1873766cc616b3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c34a309f50b329f19252b0531c2be7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623812994a1420204de9c8e74caca10a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d1c18c4525ca1778697d7c7c3cf8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712f90e13ec76a251a7688a10bd8df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e95fc69d1723a3abcd091cf502679368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d877b32ef261bb68e1c6d31f6765cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3c501ce76ef790601c5e32893d95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ba1479931eb3aa5ab4b4cfaf48ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39d7035a82d14eafbe9638cb5d010b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a304c86c43b720d8b02ed1edeb376373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb97c7429158530e01fb30de6bf97a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e533a0bf3369db312a8bf9e44310cd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225edc137007f0f91f73d7435620c8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d6c365159757bc176a8730669849377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772513f68bf909092939d761703057fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0018b3d2537d173e86d74b0247236a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991e0e7536aa9fe60e07bae10b5aa94380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e57dcfb8ad792584948b42bdb6fb36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9c7edaa5e1ba27a7aaf19b9d9cadf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f23b62e094c42d954c49f6673f69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a688bc7f6ff9223605b50a5b7a247384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11605ade66c198bbac9aa6769e29420f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3ab16cdfc3ea56ed69a4763b2aae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823c1e0f1eee992ebea15b936a1c82c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690465291dd764774e9f329cd2bebd43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a4b891151a639130faf6ec4e729c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5b6a77d04fec2bdf8486e03857c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d2ec67fbfb29e71c25a33f9a35fa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f96f370e30fb0a99ef2edbf9b8859392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88874af2fbe824b3519fffa701dc64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a98e16fee4c44164d55ab36fe923394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ed700c6b678eb3f17c2e725fdfadb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815edffafd45edb469feb6f6a9797d2b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9bdf721ebc5a25a72d59ec28540b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f95d781ab8643fa5d6e4b8d51f7f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a8eb5da636ff0223712d3aeab5a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94a4e5ad3d105f4c4f21a61d65960d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647543e610ec8056d386fafe97bb023c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8747ddf4af7389411f2edec2359d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99509ec2b08f58ef98f170491565623403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ddaacdfc22eb4bc6e4f3804d2190b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4f3fd084791c45fcae1f77578e3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e7487d691ed40044f59b86f997366406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edce1d6034c655551a4fe8bad78646c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098fbd4c96f318d784911134aff7424408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e5e4dd576e045d5bcfa61ea4c263409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeab6eb295089284a4f5b09e59fcf4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9692c232a98f3b18ad9a5a7f8330e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d1b77cdb0554dd4680d77e55849a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f1de3e85123581114a137379d7b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624650f69d01ecbfb3afc4eed39d10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ff460d618a9b73a9c5db0432b280a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949c4391f725a1d8afe5a0982a714e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892982fb45442b8b83ba5b0fa51d6879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac427abe931e4fe6b57c7972299c2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bfa25b4bbb79514cb6949bd1c1f84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1082059e5251b7bce8a644907279216420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb41fb72a3ae4add6ec198622c69de8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909c7e593af48824b166754bdbe21b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80319183d3d2bb5926fe7cdb3afad3ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6a75aa7fb7ce85b252fbcc1eff267424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b64f5598eccd9a63151d49152ac6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de5697cde9155d4c2c3da072320535426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555952e93a38b71824e42e5361fee322427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1e56fe35a987e6ef996ef920ee89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94c52b247a4a244c57de9c78a9f56b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d9e26aed3ecfaa28f8032a80434a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610f9da38933a49d1175cbd765fc06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71816645e3ad8ab5bab329dbb38745432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f893e8fc72555f2e5b3802363547da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb5b18aad66b5a3eb3ca2785518bbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5289a8b85cc273ede903bfc168fce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b46187459ce77c0e861f7ef245c58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dad3aaf0e31a9f9698cc822038056437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04580acfdac61ea49028c7582ffce90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d24d6af6fc464e4a2959e5d7067a0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aebd31c958cbcac59d307d0d1fcd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267b5b22f429012720cab6f89a3f473441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293d487e2a259a09d7c400453dd350442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678262a64bf807d00a9c89dd6a8d828443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572e529d21ec6a1b04941cb56fba0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed5feb699982cbac5748e32cfe6b9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f5cbde28510b16b8acbcfdd69c394446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d86349cbd5ae65054f0e0e88532d19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb472fc18690e3cf4f061e071f91bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9575d94589bd9755e25213d4b823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ae3afa7a249bd35dd0a7a9161fb8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41087c3c343d68b5e762f3555119fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600b142ce4b2b2b5b4a6f84aabf2f57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd045ae88eab1c4c88a093a8099be6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654e7fdda33b1ed5e196fbc231112e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e40e77a550bdf1705c1ec4c9b0b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a54a56a89f5c7f3d674055cec163456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc514615e6e319cbdafce6d8b7b6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892c46b52b2d77bb9996e9938513613458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cca1472cba7597a9c0f92e8499349459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7de700d9d2affa3b92004d4d44615460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0fc06a45726cf749d7db56398ecef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f723dd584bb941f8354c2bb9285a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1306d5dd8e015d8aaf633b488821463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6266edb55955ef0798fea73603ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e5b251295a87701c35fddf33df65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bbd00ff3e9d1ddee311c526f03632466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a4cc7209e95999a5808fc2c2028a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88919a9605dfbdb09d5936e5a1026ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c20e3d04079b9c6af9432d0f0fc63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb71c14cf589ec993e86569069c845470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4103dcffbf76a3dff5a5340921beb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25b76015e5ed2e7ccdb0d5152960a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8199bfe8b57b8838ade17b2f721470e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84896f36336dccb53c759cf5937a60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc595aec5dd4d0a0f0efed9849380475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da2db61c3fc46a173bb4eceb3057a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11b1b4b6313a0e87daf97a4286c9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a61f3b2523cb111e14e5402d688ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797ccba87ccc5ad0eebf76ba308a59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc8367a126e2e5373a174e8a74b58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf458577f2b7abc45a5532c1d3d74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d3c245896c5f8d14eb9ee3808a4e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fda63d3b6de630064387cc712d07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4747cadc8ff8bca49cda503f16c1bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c39c530386cb2c3f4d584e577397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215610725c8b19b216484966994dd80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa1bd5b36fa5d65782ade6796ec33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73df13b0e78c3b824d419d311bb2d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca00718130384ce951b041ddf72a804489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cd5e6f31e8afcf951bcab6f1ba570490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc164b0802e22ff18d8a4b448514667491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c42b7fd7d2133da11c3d3ba3c71cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7854de368eb9ed43ed37851a0025f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed40e51f3ffdfb998ba6d60145830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3dc8aee304d5d29983a7deac71536495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e6a2df756892aa844d53a99290bd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cedc102d27761480f3acad16be00ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4255bc8b2b9ae6f93a844423ed0bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6fc22335d8ac47fd1b1d8dd1053e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9d49704074a5213d729b22e2706ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94071fbe4da29152679479fb65bfec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d512667a59ffa8428903fabb2ed6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ed22d992de42b7be86234c4c8a5c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47fbdc0c83744b0712d3b42c99a00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f371f2852d87599c742a60c6d95e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540bfc85f8bb6240c7129ae1a01afc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f99e00d55f554ae034e3590dd8dfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc461f4eb4d234a5d5ae93e5e1c260508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee39914e935b09e6c41f0b63c2396509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e965d87b08848d28103b2d10691ccf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc643ebafd74ccda5ff72d2a4ac6d53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca054bd83bbf946fe82c3f1e171ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fdc6876020d9ce567204fbf06467513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a7561680f635460b87833843c1cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d26e0fefedd3a85f807d2f3e640c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200a588144b82be8f0484ec9743e78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b45daa3418bb901c0b047528c1e71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeaebc57d17d154e479c8383564a68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c46a2a2bee6b30940075c66ae735bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b316063973a3788e6d393ec1f02ad7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9762f31c08e7afead8c48c2f19d84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166797c43b0b80bda2ad475fcd03945522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb098fc624ad7a96653b7d1542d46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6adaf5c6a9394f540bd51621e66b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501cd4d4eee2956091ada39937ce9f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116049582278845c722e3eca5102c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038653ec032a52c1c015c637e5c27fb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7d478fec3765d33ce4e3bccfb606528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e69cd206fda29429092e8ccf2c24ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c72034f745854d05f1b9692f78965a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2d043999375e260c5527830c6e76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980c0edd34fce4e1dc35a4217c1ffd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de6f88494b21e45f8d5d22113e691533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea210775402d95d7de511e53ba33690534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e2401f6477f2cd0dc97eea914ce43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfb20b8f1509bffbf79b53195ed86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db733dedbfa8ea963f85c647fba950537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7044950757610356d055ec16811ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b347332ad739009b679f1f6932e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae7929bc77affaf1a48577e013d5ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc12e48bd8502562d9971ba46e24f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd15978ed358a90593b1976edcdfb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644090e37e34d9a60c9947940c51dac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad812df1956187181751dd00be93728544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39beb0ebb047e9c236b62738181a00d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71975774b3f812a6be71b0df4750e287546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dcf40c3e0a11005265a67c5b191a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8ddfefd2aabd39d0fa022b3ca6cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a6b83a217b827a42f0623ad5add4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606d9e1ac2209d1686a0af32519fc59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795607b5168843e4d15d0eb73de3a0a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03990fdf650b797c768bde096a0adb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166a6863967546578dee091a4c437e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d648d6ab0b5b5111f63fb2705c3a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ef0532b90d3ae3844da016617ba77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f305604b262ba1f05fba3f8d19b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88212c8d1587694924b354257082cab6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b67199ec7308275f84bc6f42e2abe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74eb6429fa00b209ec022e54bf42d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f37a3a8172e647ad8bc0e6093affab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e98e0f1db67e8c03248ea6866825a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f488d49407bccbb58806ec870e5142562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8847fa5570fdd07a1caeb1b770b1cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae30def1c32f56c11742747ab74e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013bb27418388a46fd8c5005e566c6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a851f1e7c6ee8eacb050bb9e351a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894013150ac81e71f3e47705ef7ba2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbba7a3f87a3d613327d8300749458568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225364bc09a528427d7bfbf0a6417c16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fc913f93ceeb0a821b913f3c4d918570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d01be41de45de984e116bd0cca94e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc0e519bc0dae5a67375c96f8f99a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dece3c2299f67309509baf1fa1e2b7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b7f0a2330cbca69b8f6965bb5c3c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e712dd11712d2042bbb94782c443575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb386b1758187791475d02d900ca70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a98a9e407b1a8fae93cf9a80efe12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2f69ddce1dd9ff211b8cb4a7d470578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500025512137b024b05d11da8c253bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a4091bcbf62014c17b7165e00f3bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a441b8ddaf93677bc40f2ef38a56f65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7d85e3faacebe5d75eea25945a7c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c563f3740734ac8293b30199c426677583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c7d89dd6bbbe56d17a40c4c45a97d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff7548da213100ca02e27dd66e5f30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62cab54cf971f019d47ad62a3b897586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49a23c5a9992e34d5aa7331cae5cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9557417372fff1aba56c99b980c85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85af639f2a4e7f311cb56c5fe8c389589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd90753c4d7fe1cf3593674152ca847590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009954003c59a9aedd02217e0275090e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669903b31c37bbfc0c4631096bd7473a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c11375ce6b801b7bb3800eb9e7acc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e8bc98eb0382e2680f4c8bd5ac07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba7757a24f756e99f47ff292b8508595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d1f189e0c185897d70ba4f31ca1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf90602352ca5667f7cad330b972ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fecba2fa0a4a08c0502b53d2e676ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6456bf2e7680fa929ab9cd21bc11a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32161873d714677a6db8000bd9ac8705600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c1a71682d3ad7f0d1195d1009d90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2896a957b291af40c7a8b7b96adfb17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057f706e3c142bec953d52ead7771d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639cdf783eda0e01fd8529b4710e1c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49629f159ee4bc496cb287644b5c475f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd943bf28433761cc4ea08b2bf1c78cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a879ec68b68d8f287daa41e7207ec2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cbc6883904043271190de008b453608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22accd48eb477e3021d9d8a361da345d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae6dc21efef6cafad7caa3812352a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb75c1b14a3e15aad4031b8c69343611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cfc1851d1cbef34b21b34150af554612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca537b2a526e93d3c41279b1b6c9ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f53f62cf2d3672fe6083c4c51f58af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d8270127b3c196ec06d64f9a64d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241e8105006e6382491d061eb08282616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94944172b1be311a264033b2d03af6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f0df616ec3b79da62f2b908cee67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e21fff0d4a2913ea0a91f33e02cb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a37fee2119eb1b3f0b190f9f1ea70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7524322ba5f27c5484ff115f7f7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e519d48f6756f250ead564f3d874b31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b95b5e65c2721a1e8d1ca0d0c3be5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fde0ab5637c63047e188ff942e098f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0dabb32aa0056c3777269e598b83f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a67db9347f44f083a31cdff4bf6a9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dc04794ce62293491bcd0b385146b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0844da1f325a2ca2963fe69213fbc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7e7845be264d48996ab08549c4f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be63b9c56929dca4f3ee35e59569d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8555dbb0011dfd7d49b0a38059646631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1768ffd7bbd419ecaaa74575d63ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c55cb9ff3792f8835932b625fb4fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9468f84ef0fa59dfe09c7caf9169e4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42e8b8b3d5b1ba1ec660e3376bcf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53c80c280e40d043c9d1111967cac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07154bb6a2bae9da17f72aecf65841637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2129ee837da41c588192c21a86f90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455abca1c22c2bfb57626a0caa5f97e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214c109af07d098b8989700af8724f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ebed1f2e12c012867aef1ae3f64e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f937734611736d947f6ba1e5f9a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d9ef089cb7ee50a5c1762e30880e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f2c23f5497dfff0a8a35f6af481b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a1daa85ebc00c3f11f755433cd532645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc498ae1a8cde7317127280d13443d70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902fefd676bdde52fa27bfc225beb32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d0aa81a87b5600c2ab7341a9f5cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273e0e0032f0281ae7a57dbcfe63de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b41aaa9c925611cae06eb32f354b53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3844228e1f79ebda45875f52a5ce4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586e2146d35044a579b2574e74733c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a406b7b4a601c0c8e7248abf78dd38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b5fdd2dbfb377460c74d05fc459e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2729b26602863dc52f2e479a341ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe18ec138615363a517a7082f65481c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d33b7156293504507d5a5a851b3fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202156bdc923f7841160ef010f0a17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6417f78e74530a8ff1ad1dd578069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09236411182a1b0fe6299390dac48d5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d531840564163e36fe9ce5909d1a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f73874fee4622c721ff45bc652b9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0a04456393aebde59b5b7a087008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8a7c47ca3eb55d24fbe8717300733664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa319a9907feabb8d43c788c2a543b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81284ba05afb5315d4c1ce9fce8ce289666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77432873703bfc0baeed97f8170c9c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180a855dffeedb4ce7dac39a40959a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ec3f376d25202e8c2df4aaca9f03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb473242850c07f66bceeb91c0ec0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e52562e3d80fb7256119153e4468b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f1129e509414f308eba924467d7e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34add498e2b7222ffbf2c9eeee9a78e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98736bb313e198718b7ca2d6939340674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491876bfc6aa5dc7db1e80a8932870a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6a3aeacc1d6fdfdd6ade75b76626676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207071f34d5c0d40a4ce8e5ea4e9e702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca8b8a07e44a84741e464ca473a85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43644d099fc6894008f0c5dff1b3183a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0815ba84123b45b7b357af5e584800680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be8a61870d142faa57f8ef6b68942681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be442c0aa0b8c5f3fad4d27b372bddfc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c68eb0d16bd994c81eeb239aa7b43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1606c0a19e5e613aba7e95a6bca16b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec692a91e1a2559113050e6fe4fbada685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4cfcf749e17f169be99413ca2c57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298138f40988701d90ade0362c0a8874687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc4f1c762b8a125b82dbbad9b484ba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae059624274efb3367db725d5370581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2b8b5d5ef925a3beea97c7511082f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883f3105770aabcd07555950a9f4eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c3856ffb41922e922d92807bd03cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5005bd795c03b13871823df75c78b9b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c939e451f351af5416fb5d717127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60547b2913ca73f19e2e6880304f6806695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5284ce427f5699bf4d09610916582d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2f4567b2827cb7bdccc2b3396b41b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c967e45c2989c61bdcf61f953d440698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd95b4dbabfb1d21ab70020be0115699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb8e61bec57a8de0867ca505aa4b10700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496625da09c8151c7c7f9ca8bfc2ed6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b998391e3a29ccab2b7896b3ca296a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98b5edfafb92c282d589184a087685703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094e067b594216dcee7d588ad5e394704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b7e7fdafd360c8d4e4b3fe68103a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae800fb0f1fe88649f7b8a854f0a043706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf40dc76c565c53b5001934d248a64c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb52890153b7914f825180d74a7cb6708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8418bad218b6a1f4d32ee6041ce2f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661640e0b0822c4afba1211242f7604a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b30b8b185b4a272a017abcc9e7dc843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf3b3bc90ba66db6a6a762596c40c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8aee1b5e2366fe16ef3fccc787f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada6e129d37d15c41a03905de7f266c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6064139d233caec25c5adf9c71af737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c1548baecc4a1c373582651843e678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5cc086f5b13a24ffe0aaab55254f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93e4ce321ab5acd7ceb75da103b8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b2f50ddb78441e49c78a0d754721911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484733b1d550a54feed43f02a01944c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f175ec52306e3fb1bec3e0de97d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905d38cca521d7d47d66f38ab7925314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a0b3ed487eb9059f46b2adc11e0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96a6843d3c92cc406bae4e7397b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c94121142916abe23afee22899ec017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aff451bfba495f2047b472dbf279c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9937d305c45e88578f844ebf03a7919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5733410a3b6b374893142ba07ced220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37aab37347cf083e8d5fc72596fb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bb721f26b2d7e793da42750ab0ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a5b4e12f47dccb7d7df8a45d7359823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a229a0184f3e9244c9bc510fe5e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da6b61a4644adde487630a00d915625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7224597a72d1e71322f49f0813adf2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c510dcd368509c61d1c9a49e0170227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc21681326d9d1910e747fc272852de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a8a1e7086c84ee8c6e217a3cc7bec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cdf7c5cf8832c7ff527cfc3d838b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459768fe1daa97ef558e4ba906d6b1b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431545dd3a8efeb87991b073750ef832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b3d25d120ecef02ba5dddb361fb7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437947a940ca4c412a62a2494db49d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b801c6094af8ce242a662192118ad1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0594483fc3d7f23d2c1ab9f95e8c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848641ff6be437736817bad2bbdf618337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0376a275de604149b32511ec5627938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f0c6dd4561de35020d56e463332e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e820ae42957a4591c413b028e7fbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71742160628ea5723c27a0228b1882d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f6721ed2031f0a786d9e651a56ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84769b78b9b1f4627af98f59b83be1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168938807d1314a5c191063f0f358a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9061ed349ea8a06cd3f6ecabd8afa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53dd8898ce19f40cc5444f638f1bb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7820b0aaa2b898d3c6936fbf52c101047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4dc2e0ceb4d176e5d45d181d9da1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082ed651be3d9e046c4c779c8b92f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd33c2f80bd3fb1d8c8e5b1635547ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4196c7eadaafeca26eda58403fb1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6582e7ff851e83969f9de49d139fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e504650917039dacf9acc7878737e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fae38b70d8847055601e1fabf4c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79544ea78dc03358d31af3f01b3dea155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052c0cf582146510a2ee954a99d06256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c7cbe06161edd834f721f196f4d1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa373182de976ceb3a696be7877a6da158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368bc81a3333d7bd9e781e9fc33216859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cad9c417331b277626556480e48fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b12a13a1c200dad0412bee732c13c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f13fe2e2f3e016f49c9e9d8a8d3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79faccbe1e9fefd149c74c219fe70ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34150f8d1e70db84acc42d671a2fdca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165cd94e9e2d30faac956b4e2dc3b2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f598acc0a03f8a087e96b730727066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d35fbca172aceb11c80d21f13f9f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64c22f52cb23bc4d911787b7996da268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78a274014b52dcfd8a853585c2271469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5640006f619279fa405d9f9ad72570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5a87af51414aefb2bc1acc499511a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b63f77a3dfee238f6f281ca2909572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952944a184cd39e6bb864582b3427c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79a40d5e05568612ac03e7026194b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f5839e05e555dd84318a8188456c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c204eb63d5258150dffc74dc1e7c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2188af07157527c41849f5b627b05d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd18aec9ada2e0e0b02bae722ee2f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f49a24f4332eed76097d345f29757279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21721b391e5fc7872afc33a39d4cf280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02649f6428bf7446cd46e1c03990081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c56c471cfe09f008ffdcc114fd4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb144b4dc4963b94cb8f31c30d4ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83630dc4ea945d67e0f9de8e4b1982484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eabc3e9760289b7b00cce8b7b0a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911134e4aaa3443689019c4cffa784a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c3a6cc931a602c312c4e881b58a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05cfcc6fdfefe0f8a1b04f55fc92ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c5923645cfa9c0c65ec1093e69bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a67d151c345fa4c2bc37b35d7229f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b7ecbcbe3401752e12354c3261e6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d61640b647b7d7b7c7b11c4f3778492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff80cc84b4b6a019df9792f05162b6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e0a31d043b7d4bdca93838f2e7a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e80519a1a35d52806e773ccc0012c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565d5142a0ee7c1fc465aae9547dbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905f693ee534e38e7aa6ad59f314ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ad8e54612000b3bf7ed2bcbc1d61098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d982cb940c57bc791c1b23c7ea472ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4094ba0202956b7857bf7d63e9f8ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873dfa7db2424925f37912ef62c313e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b607a98de1615e6876424cead9d52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b060be754959a88eae902dfc7a30b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415e9708ea04865db8e871154775bdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24faaf12b4a51c1cb55b4944e988f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341bc2e3f50268bfc802af98255e50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee8621f1ade6b62a29c89a88ef3f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374fa09fbfa62015c34ed5df2c42667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a603237392ac6567b246243b69548109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9aa76e47279302dece15bafd70109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef610bbe1b5b66ac97d11f0868bc33b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365768feccc50423137bc71c523cbcec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cb8ec8351e88732f0b95c426ea475113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f8c3fee7df4edd51537a22d894e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fbbc59bf6cee9157374f3559f8ab3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb7d866dd4812f4abc1093930e40e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bce7a779bafa1d7e197eb184dc7af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed5efca7bea3216be54fc5ef2f4df0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d6d740cb2b1e437c843de4a801c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5ab90456ae916efe517d4b5f7f67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1f90af4cf8629136db8e0dabf053121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73b58cacaadb7e0ae7d5f143c915e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5069b1c3d70fc05d21531f616b451b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a12058ba5830e470f80bbade895c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818419777b0ee184e4210d1a50f8dccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dba244da57b4072600a65e904f620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859611bc88543c7cffcfe619e9da4685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77bd02642e0b11fa8f8c4dad76a536128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836826421dbdbc9b971c8183721c23a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9a2a21be6c0a1d2a0f7dc9bb3370130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b304f9df341b4fd425e1bd785d9b16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb26b5a845d3a60fd5d3ca847607a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4408728f3b0eb8e8f65eee2dcad8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0315139ad05d15cc108945798c3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93a38667ec212ccddc33532e6dfa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154698aa71ec86e46bc66f62b9a5d516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878c4225552b74f73db3e8cbbe232e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28bf63f1758b2853ec2f3b4026ca65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede15b9847bd062bf23ae0615330cfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de691d44afbb2a3f72d8db47895a11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b3109614abd32b372c6b65015abff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38084cd7719e437f74bc5b8ea7212645142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ea47b1c24594531c9309a5b615407143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232e44a7bfbb2b51237e5807bbd77c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09c84943767ca0d757369f8fe7438b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c833a89cffeb3b53669aab1ff0ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd2f5ac971fb974524b862c52dcc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a66baccab48a1f66808e95a9f7427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2feb8bc6773e1817de2daadd76726149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1729810a4bf4bee85b979faa8a4a06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cc4edf15481599e1008b10764daa7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea302c0fa357cc10d63d4fae928f30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd396cc6aa37d815a80fb73f8ad278153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68f4ded4cf721f5374a3469f28383154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb281e4b6496a8643a2a57d08bfae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77833188740adedcb6097307c095cf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e3d6c582478987367fe2b4133690157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e858382d5f648b3161cbc3b3454af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86aac74876d158aeaac1f280fd8877159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6048e30f4726c09b08e3839220f1e35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a2383a88e6732f7fa47801bba122161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064496e7fda32517c64b1b41728ceac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee5f5bbb2822e55a0dd2e45585e64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b99a0ce4227d09431c6a8766f08a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a493ae4690c3dc393e202d84fdf1bf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaf0c9da8295369876c025a95d31dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecceb05939cc9fa039378f1f6f2733167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316d864b296dfb494c8957e1489dfaa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314aab850bf75ea4ff0c68965114f7f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416093c9a1d6ec5ccaf02ea86d1f39ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502e07fea0614c3a8264163a9d428f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ef53e73491095163f9572ca13649f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f08f5bea80db587d230106c5b90f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f13a0b45c44694e5c6adeddce5c8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99956d6d70241c744486b26606cf5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28068488eaece97f71c6d1ca3302a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a02fa62814ad486d5c3df28b0b37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8174c59af5ac2a6c4ccda2197d12b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad8426100f8c712a0427722054b480179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41568d698a54e3a205307fffd6b6d68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc56acdc762b9bca8d22c4e4d5f2a84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc905621089dd37afab1727538236bb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9e93034f5638c8dfc8e6d24c3049183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e0f00c483e98a2a5d3fa7d7591ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529d3176f18112b33408f64bc3f4bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772a6b9627b40d922ad8cf5cbfb7ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f7d29d8c3ca902a76bec5ed83774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5245ce2d4df0f7a35487691935d76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe63f2969726f07c36b63c7544b23c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809d7f6a11df4f19d8ca1b4c5b4ed9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2313463e490035c4dc4d01caa0a5e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec125ee9dafc5151c5dfdaf79a2f76c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578684c39a821f16016b5e7ed47f299f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd97d28db11e65254ee9891210738194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1f198347624fb11edfc505c8e4be1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c20acaff37a0b84f29b20107401a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a475d2dc42420bedaed6d2031c453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad29621b68c88f7bbdf3b3df32f0ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44fe99cd1e7ca6371e6e814bcf3ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d911fdfaf82ae10c522ee0cddceec2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cef64850f52d76f22452ef9b2e7ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489c049724032e1a337a1ce169d0b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede6268108b94bf3263fb40e9208f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54209ef8f2d60840589d0dfdec29bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9871b9b1c7ba13e8b35f0a4022dd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4636f89c979375573a96ae6f335e5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f1abaa0d950d82aef1aae686f5ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f39f391827703964feec46a0a9b8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f76c462a56fb65afe2d54a751f5a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73af5aa69f76d1b5dcf95fa2644aa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc20a3fbfd1afc7aa1203baf5ae3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5353025d8197ff8b07df483ff46734212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda24660fcda740c867f68151b18f48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422597c1aa596bf06d78917293793239214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe18f377922d43f46fb3778eeec69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73f9a1d6dbe84fe55e47e668229ed2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e09b111561c2e6caf05a153494c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d1796832ba4ef8f59b75ddde7909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63647eefac218c333f4234e3a72c1d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ffedf5f663b99d3acf0327034868a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce173b9fef2738b3a6c0f3d5ec77b10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ca95ee0ca712604b5bbc7a709818222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbae97fc30622b9d14f71bc60ae36f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397764ef62ce0a0485bcc35d0808d08d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e3e402577bdd43d1fd19d9546ac77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f906bc1bcc38557c58f68e4f29cec4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce813608428fdb2ef450b3c4ae982b64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da281210730477ce3a1fd2238578b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff046fb90eee5339336867ca0955db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dd4c9adc28b2a6fdf329bbf3d2579230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45690239963ac36d58e501f00440b74b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059e30b5d9ba5a79224803598aa605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a7432001871b7b735c7750acdb5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f93e6981b88bdcd111951525ca8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab55949d252255ad1eb7251c2a793d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a143e3b81f47b26014bcca54591cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2525b8f1d110a13d06e36bd6a1c7cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb64fa7b953cfa59b317640d9d5ce7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462dfbbdb02ee12f1826e8c6376c6be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5313a43ed4868a80623aab1219a3186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5768387d3b15c60bd3f8f9c66b27d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f91790a5074c8ba9b583f787fe45bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9d0c873259f81bcfaca069d6a55a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b40de4bf64c30206d744ef61bc842c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b87971913487e21b5ed83974f0075245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265b646b338594822eb5b7277b5f4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aeff488757ebca4325cb405d28189247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ebe7b10ace07e32fe983528c47c49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d56427dfb1201edfdf4440c40f989249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717782cfc81c415ae7d05d23804102ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004914fc0f2fe8350a319f4b6f855e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008462ab157510b19b0db9d25cdc988252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9e1c4c824cc940f7c4e6327edd49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983a6078dc920a2bd933d9ed8a921ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cbe470813b3a3ba2e7a90f94f4e22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eeb836a5d85833f68b8a964a53327256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036751df447e7750eea4f63b7aaff176257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21341a25ae9abe8361eb62aac9d8ef0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e3b58b4a013b68934d0314d3c15b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8fe14e0d8e58c688ce58a8d12c782260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286a89d5d1f140908cd4148a91a705261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad129eab3dae03c2cd39c730b72c90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356e01e1701a8b1432718c234ef1c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc261e877cfc7f539172b2381a2b03b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04f2cfc508d39403fe7e413f5f789265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90fd523d2f227841df34bad4b9578266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a65a5480c74a7ef772609ccb0b667267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba2a8e5d9b29b12831e839a54a8b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83501aa6f239ea848de614c4e2823e0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a027bae2c3267edb2805a3e4b6a9e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01eab45655eed276304be897da8954271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36f5157eb3cd46a6beb1a62c5328a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a960465426dd18b499bb70204909576273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61856e94190e48a06781e2c07cdf80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730f981fd555a93d81acc13265464c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed3d40b6612fe33c5b0b9e76789be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d9115b18366cb18cb25a91ed4322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e8082c51af0c56e8b374c6acca520278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294b05d44afb41d23c5b2f93180861279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0371acc9c52f01699d74d0feb1f3cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36875e1d8fc0c308ebef1f31b7abd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b3bd7980746d1c9cc9c45e0fe163282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca17a65dac4b24ada6354e4c09edd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45287403c7df4feb58a84898de6711284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f380013506d71b48c7383153a9cc72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36228fbd5e6b2f512818ad5d4fabb613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b5a2ccd515475a7ce2fc422ca50b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed78e45e4e2fb44f7f022c5337b3e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52c3f6861e9c58ece4bc6e2aab7f0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac53a4b97ee647f894524b7c44ac67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840782b7409b1432746b05f06a3a2e23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c848977b698ee873846595a282377d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1cb1f94669ca63bb17ac6b2703c7a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf71b5b089d9eba014715230183eb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d823e7fe537157869655740666b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101669cd86b747b043af133b8cc743fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c05324d7bf5b584149f23a29b813297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811b66d7bff06f295f3e485944c0495298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8c2cd8c1a6d64278cd82d93e96a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6119a62e2fdaf4a8874b32780a4a35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6c6c544804f7ef36735c63440ad9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e809e259927dfc8907a0b0f38be3a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c82d75f42c4d02f85fee29880240303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ea8e1ad70e83ed7f603f9c4c9212a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df864c801c9e17ca77ed3a2928f1de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efe16b954449340c61aede7dfdc6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2466e99c821f7abe46ce2a4c0a65afe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca8a4017ec41fc951576e32f15479308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ef2bc0d4faeaa7d7b54b781f2ff2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e381cba517398901daba93822cd34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c4c19d0662c5031d240891ce97bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304723557af1fd3a974780525d6ca9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421ae2aa94729c19c83832ac48a864313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23edab8b9a84be40b32ede5d41ee417314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9db034fd11535f32d60170c44b8841315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32981b44fe711c633f06ab655895083b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc81f4d4181c908f556667616ac07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4cd3272b75a2bd7e798af160c4be6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c755c8eb380b20c45aeb873f0b72540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc01304971deac01c72f2d9a560c33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003eb86b829c5b34a920ea2f69de783321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c1a9e153bb008cb568a10110a6b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adad4a1520a0f619506afc83019bb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4ebc4f91b9a854a298f47676a84c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13fe0b58e5e05c6efe975d89afdb0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed4e4d82ca7370c5122527dc3063e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd9ee05bd148186fcc42abb7d8b280327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a515791524b9320c886326403d5bcd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443b6166692def9d3dcd4e8a849a147329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c23d70bc04746c2ee3563280a1ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12a69d8605ff8b22de9f2105453cc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a5fc739ec0fe78ccd9e456870910332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07976236070d579682f58d454f4787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4955139082a2a8af4b0ecc85ac1e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b403ef3743f0853e906ba3e53505c8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc411564dec28804bb514958593a17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6cb394125d393087dba9bd0fd45f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d961bb9ca3ff1602e9d9780e65f90b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6bfa25b24a06dbc49a046a6b0983339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0e54c57126dbd15781c321a1ab0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1355938c27adc28339bc49135862341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da40c74be62019d56800fee64ff9aa1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8db14b9b17d3205a2c59928bedc84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2e0b2a59ec3d58dece31aa2d793d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f15e75cffe6e8ade979f8f363e53d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f49b22559f3ff481122284d9378954346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662adbb1343369b4f4adf78b3fcc4ecc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc491673c457ab8fd4fb0e47b5a60c98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dc0a62881f520d7eca21f39c79cd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab27da652e14c822e3218381600c917350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118666c452e67d9920a5e2c0dc746574351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb687f871368cf4c6be9400f021241352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628aa45f218cc7bd2bd4d3a6732d508353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee071b480c83e2b1ce4a68ec3f3bdd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12eb691092121fc91e7684043095fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd897ce7331b70b0ce0c7483f2cc42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2072e37fdf07333e20b0fb0da7a09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389b7693d532feec7860205bd180614358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac3d202f6fcf53f0aede72f398f39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b994fa7b4287756f5e88e35ce443db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d97e903394f57eb11e5a3ee704391361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7e0ece312ca39dceb5702061f881b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a30531fd305cb09f675d68c56b72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6de2af832a7bf86609dec601b08260364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c193f451acad41128bd35eef270660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f00854cb06d1b59fe424b414a5248366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b1ea3a544c851ce3d0c76b60c0bab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c335c2c74116af8cabc2b1d7064f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68be72315e98fbc074ea7bffa899b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24228bae12817401183bc40e7569a9c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e8ea0e82e5130b5f7c827a315b1fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45fa8ec751eda9f45e0dc52ee4266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf72b452ac4ec868f0647f8b5a212373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7541f487e85d9bdf3736134915ff40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ad082b196b956972a4b297e1d1a01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ac075a2e4cd7e8c57c497d1dedb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08182a598a89917505b1b826f7788e16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e55812f77d18ec0029e05ec3cb1c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce20eb3ef74ea8b676163e6c3cc7cd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ebc551e8e106e121fb38b5c9caf15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b261b3d0497104577dae3031bc6db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e4566ae97e2191083101144a02b7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ee46d612d4d01c34a6a717a6a64f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e31c729054ebe77e7d9a7bf4a833e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455861f4402139cd7a8d258a9b65ebd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b221ca45b3edd4665c55e1bd5b358e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c5937d5c81a9b6fdeed48ebc275a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515915bafce79589be4018061266f65b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb3dda534cd7fa5ac1b94184c06c70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54943a81bdcff046473792efbe4769ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b250c23f1b2b4d155cbac6d26b24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca726d638a6c5914bbe7138aa8f393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97f2131a681c527784c741900ee23d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689209f90393189a46a9d50be8d0b7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb4a3091a7f112389105fa716deb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aafc060f47648c596ca74df2649332396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a92a25b2cc8f2b35b847b705864788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a15c5b7aacc713305a2291788844398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f15b4c25d8d9f01e7e0d0c7b95fb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759da679d265bfad62e1cbb16a9ad34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606e36349eeb62e0ba50c519417583401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849503e3a95ff2b92ebacff5c9f4047402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bf984f7b93c4a77f671074c55bda9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a718adea46fcb3fce89f8789e507404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90972698db87eb6c398763663f4fb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15494632a67f3f4793362688102be1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df27f3a9b2a2e7a5d7ce3669876625407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc202d7557417e2525a409565d23a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69a94a08f1558a159a14e37ce6753409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31dd14800ba8c7195ec8d40018d419410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651db70460a0c9ae27bf4447e779c4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851955e2cc59a1cc693d10492da90ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4993c9f4b66a7aeb5e4760135fdf8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585b70fa91df901afe284d3094dcd45414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669193220a79f130779a0e15fd60ad6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2a44c22a5f8c0ead4d081b967a4db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af98fc30cfdfb40acf08f01b8983ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9951b96c565d0266f8974fba348a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c241f4b54ce3394adefb92a8d315419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d328800aaa55015315c4ad0f88239e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8839419fd9ab2df518f5b607f69b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634ae8ec13a51b5e76c21ef284a4e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a4840a5f0316b87004a51bb58d5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da875cacc74d6c7e4b8145e3088a058424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7409d6a5b0216cafa56ffcefebc0c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e923ffcae2a765dcfa78db897b1f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd065b05a941be8e1542894331a96d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2340d08ba1d57ad810068cb6b64d2f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485721751cc6d3d0e755c381525bb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fd3a33742405f0a8cec8bc010103f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd182e147ad672014982324b9671edc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b5465f8d38bb421e61084c398406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3e5cf0af77cc43f19b2b245556ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf0e3db9dd7505f1b3c50e8dfc9df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27156008c241993c94e59459e04dc86c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87963e1a73c16c1eecdd5d2b11861bc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c2c5b5a5f71fce7dd0c022833fca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f59afbf04c5883f6d60cb1f2d16b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d9bb65461ee067a25a1a8252dc695439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b301c875103fba236c1a240f98c22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d8bff63a7530a2ef1c5ba8dcbd0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40a1599c9773ce791832018f3aae4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b6b19ccc10d6ea30658f7ad699a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba819e1521d715e0c79a0af188ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace16be886cc746e3e0e5d7b7754571445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510f00f351a07d3d053593c160a6b03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c2b17544ff94a2ae5934fe9f6d3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b3e6b74730f79d0533eb73c293f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a51e7c24cf63b9c2023d1c8bbe42e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7535e1b2d649ca871314bd84a3e1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36462edc7342764a4af68ccf3b9151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044a216766b660b535e7bffa2e62f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500458f456a62ccd6522d7614ec11c69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72fd259521cf0135518520601bbfb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710cb6e88124d3c2ab8da617c34bbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0634bfd0676e32c9c56f319237b08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9db8d0c0b470d3294e59d4aa82af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d5a77e3aae8ed35b2cb7d112679f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e214a02cc2a12f5d0c3d6c6f993d37459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a919f942f86e685ff98460f4a36b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5f991de554af46fc8fa0034930ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2ac2f15bdae1f52fb5812f7db1f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbdd667fac28a49627170d6c754019463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372014283d9423a21bee8ef1fd82eec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fcd70bd38a12e5b4282a535e23b7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8f51d43b4b408b6072504b38e15d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855898e2a317687bda7be216544217f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde1b956ae50f46c5e9c5ad28e6056468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc62790d7f8cf6564be91948f0af48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90df599d00fd9424259732f57eb385e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685fc928e0e2dd157ba7ed7f718e940471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558693803ee79811388404c970f83c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca6e92b286088913d6129f0565062473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b41483e094f103a8ef0d3d8834ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4febcf77523e834c1f664e5c2ded4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e496fd5b03d5c23a616de33adfa5a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273305e0f15bdeafc1b8bf504f4f19f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec03255431272b47a04923ec9727f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd7662a6678f374f11d6d708d830f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbee9c0431667313d6aa8574780371480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039dcb348b3b1b7756cbe683977b347481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68f6eac268743319f71ae6f60e9259482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272098f1cfd8de2ae724e1bba94fcbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ddbb5accd34310f3c22641f094b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ac6f6d5e758175fc108bfef8c59f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea420639df494ca2fa8aa34eec2e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad3262985363bd9dec00f234fc9be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614054afe2736f46bdcd7475f766cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94085d638d6b058e6f1bde59019ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197beed0727edb7ee38424f295a2408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aa6bbf9248fdd8ca3f168b7d58812491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4a70f137ea84acd81d02c3afc3168492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02475e345ab4b7d41d560ea202c67a1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52158bc691e5dc034cd24e80f945d3f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404c580a29c8442015f578b4e335a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5055f3f0086a8bdbdda7a2ebb6a7d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a57d34ca8d344e1df3f2aacc8bd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9512642ea5bd31026d780a5958720a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91861362a4f12608efefde543abc2f97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c164d2d202a8fcdcc7afb9a33ee886b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a519bd163a6665c407781601a7643d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc465e2263c8c7b058d6db6b6ec5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938006eb8e4e421610d3dcc778a787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e74a457c6720dd3ca405fcb4d1bcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb017abe6a317cbaee597cbae631d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408da89c5257bb817f4bd2894eb6d94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1a2b404ad45124dfb77d885abf1d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce833f7a1461c9c8579d829cfa587ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff224fb52f5ad4495b4ec101ad21b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ebe5e612e251d988a19d80074a80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93625fb857e426aa3d6f45b8370866511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa90b198c2ed8c44e06816da8a834c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a266b47f98a5f1d449023fad3174513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4206bb98ee24bff7abf52fa427276514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef708b7277311a0549e66cc3e5a92d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40824af2eff17d1e0d78437723a1573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a900b5b15763a8e7c481f91110aa63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48f5a1a48d9fb32a30d4ce37df920518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aabb3516d3891a29e131dc6c932f0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c743eca2654afa89d9c24771aec0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bb5a072d30bf4272c5494ad2e94fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327b2e8b03fc32671990aa4db8ba17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b669a1bd5d679805f66a89ab3b1469523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f683dde260dd1c8a1bac020190c1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822420c8bed5a57f8e6ab1389587115525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520eb541833384373ed548ebf32e9d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1baad51dca6d8f878b9fbd4fa93aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c44509b8a3cd8294967d15a2919bd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188664b514105a7af16e80d0f03caa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5f39adcea8d513f275ddbf5e8779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad54335d9ffdfa58c5a3c53ae1cb20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d0505f3663b180bae4ca3bb9551b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596ee953f18882680ea7507d8cf88a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a435867932c844c13bed7aa3d115f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a789c8d165a16df6138536fb6d84e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c79ecdf1a0f79c37575c0cbe114cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098449dbd26dac9c6b6781a3b0b193537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe98eee106e8e6758637f5b19495db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4f0ed235b3183201b2ea17cab9fc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8f6920f4a7a5f0d81a6dd7090288540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56b34598edebfa6d2f8b237edc5c69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ea26a9665b045a683ca0375d02ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad9a42fb9635bdf57d94e638c5a5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d01a9f351572240ab8203742120c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8bba650f9da92f4e3aaafdad96d5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a2d13e2949feb153a42ccd7a0eeb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e9da52fd6e40bd3807f82efac14a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aeb56a2ac8c46fe34c5ababf59313548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46f2dd5e31eb9fe0b3a0b7bb9c4a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee02b34c8491a316eec44c4fe34f338550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ff7d24c1a8c85dd5bd50036ca494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428a16b3654304326289e6b36e71488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d007048a94eb9ed36314dda5c6dbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e615494bf331c9239cd09b51aebeb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463351e959114fb075def58d6c1242e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97878f245043c1903e288f970c8d42d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46770050503857fc97e5350c6391e087557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2787db2fc55be549161d947389bcb62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813cb892d898a16a90cfcef9588860b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c70d1d009102c6b64bee8109cacedc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404c2208a762ba94026ef1ca7a51cdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08081038c0516271568f0120cc8c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9afad7b4fb3373edc5ac7e187e9fc7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004fded4964389e4d7f8ad809b9fd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28ab920e8d3c3e040852cba659b35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82161d0e98196397d0de6b158da061b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bbc6d70b4634e4697ad92f1b94c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdde4fe73e9c5e7cbef22ec134403568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe628d7375bdd00c79a53cf92c1efd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7414e63453585031dd549c143eedfc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa89a718d77573916804a5a840b821571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c78d79fbcfb5799b3937730a66d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9deb4f297c0419fe121e76130471c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040ab0239ac5c9681e65de48464f1b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4919f08535e2bcb8f3f6ae7d3e614c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f914cc14b7e62f8fbc5a60780ae8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6c27da2aeee357972b5ae9511b91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effbb46b6db75db1e8a07cb4b9ebc32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e47696d6dcaa6b7abc936e22cb44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940dd3567913db57ce8ad34b6b1aaa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1accce04c3b676533330412291730b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65b2984e465314eed1e37a479b5a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de7d016526cea6bee3e0706eb3d14a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718eb6fbd279323e35bc41b46dcb35d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dd533ddd001b9a4133b199fe4ff11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98833b99f6cab6125d30468a476b1ab8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b3156a186ca6c2a3867cc64d93e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92777a3d16a176b7d6b69affdd6426588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23171518422167db51156ae0f7385f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea084a12a9c0a63de3a4a5b5bc9a86a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3a4053cfff67a7c14e0e1d9a56af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbea45f94ae9d24a399aabf6339bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206964c411b1aa1efc68801c6b4e0d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cda7a020cf65e9d751b88cfc9f65f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4056ff2166797ea4f183f535f7418595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde236aa3932a64d559c6c848ff387f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e0855a3f6d7c87ec1d6177e5d5887597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53ce2c2fed6cb40ba4bf648a394d16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978175615ac22af67ddf8cea1d20285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c56711fb6f608dda473ae1196c9e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3399abf0c4e23121926fbac188f594601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48444dc961bc3c7a91b8644fd80b172e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ccba382f9249df080f05abe428e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56576a303deb5654fd11f3c4c808d4d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e6d6f5630d993c1db1fb1e047509605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80407e73fb9fdad3bae1077c7dc81d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add79f75e67ba5bdb49339986391cd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733352de1adc47aad3171cb43af17c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9fd9a80251a969750e264c0ead8b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0be78ef3ec659a8e1805e09c24289610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd37a899e4899d277796e97a652f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fc53d68283151818f6c265387f284612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb457b1002eab5c480ff8429dc296c60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53411c037dd0680423f91dc334fb3e64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cafc9cf2bd30f8ecd9ad741853f9dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753658f1998315a9748280154b05c011616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4eb9865b8a9000a6a4f2db46b29c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750aeb88064f591437facadb564788618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e0e9101ae622432121f1aa492d3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f59ce5dba6edb67c202752c18fb51c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2da128b3ceb31b193fa5ea43cad07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c503ad8b047b99c0282ec31cddd0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4d80743451c209e6bed2084c3dee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd6e8d7afe4f736b7ab0379d68038b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccce012325965fa1998137a563f160625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4751ddf6184698b0b641a4657655ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad525594d4bc2e7508b5a1bcfe76a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfab020f37037c4ae8e948c4b1a06a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec0e78e83aa6b3020db6b2c9fb66da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d90781b31e5c7a469373325161df8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc75fb129cdf9c7bd89403b828c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15492d097971c8c8b16193199a3a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f49f43e7e581c816a90f9b0130c9c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094743d8a73f59347a8e30686868d97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce6b69d0f0dcd70b6dd3d57f76423635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57865557b140ff7da5f2cd4112ee0b05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e1c8f2c53520d76cdb29f6427e461637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a885eda782dc1e94465fdde641f69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac48eb85454cbab62df6fafb265c8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256165a44bf22e75e76d134726b861ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0cb1d3cf23830b1f9ead07aaf4ad1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b150aadb68c0b084f1ae5201d68f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6551ba047cc86b2d9adb0cf0c0a80f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05bfcd873b8d993e0bc42d76900095644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148257b162c0794e643c72aee86e64bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd13a5bd1ec589f789eeedd30822d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc104dd6cac4d4fa865db416e41bf615647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70eeba90762e57110993689a8afae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7625ebf695132679d6c4bf13bd77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bb02ac6e3616a9fc3b6c5de25bf6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493b7ed3a60703fa253afcde8aa859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba918bcde6462452ff9f77e153380d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb651e90a13f2668eee32060d7bb89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdd1bd838bb4bed15ad1a5fe4e2bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f4bf607cf643ceec1afe9d895cb0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4bfb3245b809d4b232bd754f52bb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41003818f070f373785e93a6cdb328657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b855b2b0799bd24d1cacd650027b22b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dda905bd91a0307549c609ad80186f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51880873029af7016afbaa673a0f93c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908dfe51ea9f61c2bf54fa9c87c651661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662afd154105d50cc6171f8cadf7713662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d6d4db4dbcd6c8eaca423f30b7ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579de4e409aa21bfce8f59b4cdc86fc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1522f44bc01b0e40fe65ce56ed521f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e713e318086949a3e40d18ce815c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776276c3fc776f7de03726712c5cc8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633da955133d285527b7a599bc20a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55472320d9ed7b067d0b12918e80ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774712fe8e3a5f80b50e850563884012670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cfb71e42459142ac3fd85c836fa20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340a23ba3e9dd1507abfff512a85ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492709fe9d7d34435d909b190ec1684b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faf0ec396fc5bc5f6cd709de8a0081674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950b523f2ada392315df3142f81d1c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29c24d5e2f6a5bea7a215865114fee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8a5f3bfa8c8f9c9750645b23c261a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b53b86ded76a690d439e5baead4753678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>