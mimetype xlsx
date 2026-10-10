--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f67c30e3ea53dd62839c35e9e5cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2499b05bc6a22802c8957004052b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50958a70406a4ee3caf6f5ab3ea203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428ee10d5db713713eb626c83b9dda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865585abea911cb4acb9b67d0186ce95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f029f7767098ceaa804970a410149156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096ad680cf36ddb23f9a10915cd6db97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bd0f714882a561137faf2653866208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f892ee5408e37009b02e922a8851d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28117c32795200313c309faace1ea1a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f4084bf055eebe51b8e3b77ab58511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122487a41873c0c033705d5a676c3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917638bd976af7a17523e65e622454c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3670c85585692a9adb481e321ed70d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a60c68b81e98182073ea03d3e7533315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ffc82fa7b591d7fc86d9a41ac187616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b4dcb270b8d2350889f82c782d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f5103b4dac5354a1d1a0b84cae2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656451dd890700568ea6e53ca67473f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c05251adae5b35f8c9939addd43e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22cf81b451cbf1996f36fbdb6472a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7088b66dab3fdefbc8f60132728a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c522c417a779e34b747fab5da7b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030f85c7b6435c2f328932a7d91499424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82666d001c1ef8fa9b727aca040c5ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb345d5430c95a82d8f3a1c3eed5a8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155022c0e47feb1aa6f7bbd49a25377c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58eba1a9c815f875d3ae8fdc329c44628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e0052ff77c869dc4bf0637b2621e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de20be1fd79ceb39bdcfe2447327ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1097bb70059b16d2f9de6804655b8be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339f80ad15eba9178b0bd56656f8fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3e7df714e42d5a1cc675ffc75d4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62475b1421f01b7111cc44a1b00221834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6391b351afe1c13f4b126021055b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da243695d3cc8aaad99ae3d4566812f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7330a75a75c78d2a29d7c2cf809be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ef73bcb155f9d607737cb90571c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354e334ad912e085551518de18547f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d961499b8bc3a7bfd40fbc6fde5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c8be5775d6c3089f667a84abec3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7c114d3ce565108b6bf78e9b314b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd4b7ce0f724a5cd2b30da79ee9b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb7685a72055a7b5022786e3359a8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0a92fe1b7fefa729dcef8ff06e7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9722b5b66b1173e5417f5c760980146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7648f348a6448ed1f3ea3ca267926347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2356989a2d6e009d0068a36b394c3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66774574e281e457eb4512acb20acf7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92729d94e7fc969880e9de8466a7ffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732206e467b97287b8c9a309c9efe6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a5fef5b902ec686a2f11387af75652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8166afb25c3f02eff78a1f4348ecc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee49ff965bd1940c8307ad883a86ebf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd594622a42723a7acc2acfe60a9759155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7681e592d5646e72694f85c84758256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e6c18e86168529777227278bee88657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158cfe928b5dc980e2e512fc2aa3c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3c054603176b5f2b5d0fe22f4855a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8245df97e0edacac70abf51b6082d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e88eed6ab2b89b9863a473955443361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415b3fe8bd86cb8134d5808e98f51e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f614496fddb24dc0b9d80238684d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492977dcc2e5c784505802300e687e8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a7b778864856d5add18310e35114f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea344bb8880b294603a112512238a5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d275297ada77ce1ef744e2d2f69867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834719244aba614c8f4ae23643a1bcbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7846b1e0d1b8d0d1748db42aad3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48568502f9047969f5c62748140d9dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae56255f94b8c6c1e53ccd5dc8b3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c55210ae70ab601a0837a87625a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a799f24a145f3eff4020fb2d974bd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aed3ac4bd1576119ec8527102b69974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef156c77660fb4c300f434c4378290a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024576d8a1927481a6a49ec1d268f35876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058fef0c1ed1f16b74e8738ac7d12bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0a177d234c5ce86d0b86870392d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e4fb1ed5a769f638f5d8aca2122079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897391a2d155250f5f01da2a19ddff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96db53ae1ba0a018b79a6e2d88612b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a04a1d26dda97ce681208699648082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e32b0ebe1207d7028493d464e7e2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab44cd03d3cba98174c7b89c1b918284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a4f12d344f17f5e8042289c43d8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ebdfd81cb41973adb4037ef32424b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ea4299447a4323965595158b0cab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfca867fa26cd180dd493e2280051888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2f1fd8a13a911b8715a7884ee594789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f091056a351eb132f2b6e1fc18f22a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b22c72d215ea7e77cbd6a42cff3d2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676392b70a30a8f5feb056f27fd86d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52a72770447601c5eeda4544729e8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81efd73f464adf77371734f0d6eb2ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ac02795d9ab9e1436c475c46f51495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0212ac675f34ae5d9e7c856e11e16696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a90219de388506b7e5dd51cdabda097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca14a1c7c1cb7e57fcfcbfe4407796c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59cb4a66e0b87f44496ad091f58e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c9809d188f083352eed2b17e3db58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e02ce8c6075eaf9f10c0957fcb099101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b1a27c5ff55f8d9c0149bf91dbadd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84eb87e3796e15b3dca760e93e649d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd2187935171577da9a5ec8615910104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e83063908ae74a72b6859a9f1a698105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107467df8f55a46a7e8ec5125009d93a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ef8729eb4cabe16402ba6b1ef7611107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f306765901762157acdf4a67798e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75e7ba63df9b667d8fd39d018a039b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b3e94375d8180c5a230ad7c410d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d680593992128a50eccc02c4274d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0982addad1d594812c005549fb9c8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eebabe80c0bd09e423a215018585d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8c4080bf1309c0bd072be2d1d5ebe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e464e273b485ea09c4ade3b7ca88a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5d71d3ef3cc4562f3c55e61bad51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c48313d925633326fa279600b31e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492b608f68e8a1108e200d78eb377c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ad8496d78f06292a9155958770c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f6be5e0058704dbad7889c7e44871120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5eebae25df09348af4ac200f2738121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2791830b68d2f47de414fe4d25f6b6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953bf6b58ed7488600e08e80f7ade37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77730b24b42c26f7325c987fb2d9b249124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d39e78518f17fef890c9f4a620019125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e118d6d50ef17ed610a456bb5fa94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a3ad3185bd746779eb2a551c069f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ceeb02d6abf3c0d17b08718e35bdf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4adc486deec60d20aee496dd58fa61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6246bc2022ddfdc8298c096cca5d04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c91189fc3e74b2bd5b218431846db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a198f259c8e30b5f0793cf2b99cc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6dd0bbd38683a809af7f9170ba0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c50fd28ce27c5b6106b1a3275fd70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd4d62b825ace421a60199797fd188135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12d3f999f6a77e0200d77ec8fc7ef0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75157b2df71d7e6ecffc02c1d3549b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13904cfb931a5407615cf55c22ca86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901295f37cd65a3c52258836ed938813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035543260306b712c6fc36f9f8d01e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39eb0c6fcd3dea0cc1a83382184c68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54018037ee33439bae264e0c7cb40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656dbbf4ce85ce4feb2bcfe4c8867c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304547bc8e51183c799ab73705a22d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d26c94ec00b69f1ea5724d2c61a1df145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7359e82a5b7dad646540a6da57c86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb643d46ccd5555dfaf2a2fe6abb3b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00407855c6e6bebab58d4761df06335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4bc256072c658675eecac63c2ed4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b5dbd166ff41cf94165b9e3b9033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da942cfea76b9a108fdc5a7523f7cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d9b79cee56ce012f81087977be638152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade956d5a5fd4736a9349deb5f135d44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abf7adbfd5e12a4233a48241d6c6c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da642e51c550d433ababda377ddd90155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b932134c2eb51f29034d02bbecc14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b6e3fcb2c55d0eac64d740b84e66d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f8b11032a2654cc5b296491061cc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c90d35172754b09368e09a5bff6e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b99d5e5010674cbfb19a1af82771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d84a53fc41c06f5dfd3fec19aac2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e02c1f46abb27d492d9e74db06d65f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679a605ef92dadfd6b4c3dc413d6fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c6fc32377b3187f43e538ff5a5fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc7371be3ca668e11c28b32ff0e14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0695e58eb0b865f54858a65cef6b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e272b7509f015e6fb377a0984d7779e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ea984488b0dcd9c0628c3b0a6941168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a085f74bc198217c68d43723111ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9b7f94f1efc3c57e05aa4373aa88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3684859ffaaeceb0e88b58fc252da93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bde29b5a4e9e2a776183654bc4301172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daa82dbc3ba244043a57d0fa838f2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073029bcb2aa5534fe0a43c52d09a376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd116abaf381accb865563f046ecbf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea807ab152a9a71dac4c75a46de09b77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ae16112d361fba6bab6119b50c7cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fadce04704ef405b32ed1a0bcef84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103202654b7343b99a570079e289593e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5d4938dd8816dd0bb148f4468aca1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d42aa36d5d850b60ba38f72616b66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990efb95f05a30016ea18d930fcc58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef6a45f9ca3dd2d8e4a9bdf5338898183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb4bf6de2fba3ea51df4a4964361cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fefa31d725874e4866e05b6b5e6cf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db536c85ab0a77fa8d50dd0d8bd858186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488c4612cf1cadf26d86a1232423a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167acbf425a3105729f21df5a3d51f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd8e12fe2effe8381865b3ee22a67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978040be4ebc7f787cd0fcd84e39db4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead16e66a59d1004718554149b42f60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea2de00f524d6d17802bfaada18a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6c3c80196bc94d04c0b20a4279fd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e67af94e509d90360efc6444790d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806d3f79640ed123278f467a028bee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cabea2a4d2f1ad4ab47abe0a3c045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7157dad8bf25277921bf0a879d35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed28ce53dd15591f437d56265e253198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb1ad7365b77ab74419ca00d4324ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9bbc4607a40fc16e393eb0cb757c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8f8c04d9f0be4d41c1b7ef01a3e7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0c85fc9fd5c3c6674e6949388391202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd84c26ddc031d939222e7faae8b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc373a242f994b46294b21b24689b15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cfb45ffcfa80e16cbc71f3df407ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84d05ede27c40ff53890a4386738cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3e1474b24b7015822d583098fb19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd54ba52975a68b45f279a60152a79c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb9a622a01b61b20be4effb2cac37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8d91f6f97c5c9749e49370b7813d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccee55af261c4a7e9e76a0da84a7bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b55fc3edca6cfc8e9c8b8a8284481f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c30a1783125b86cecc7569d5107e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6d75c71cd17f3e486fa44ad884d89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e00e04382801ff5c6a5c5e105eed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721862a1a0dc9bf0b21732ef708aa097216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776166de4ab09033134e11b193f2520217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004f1769af01404362964a05b6901d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc2fa03f721b9e89847f14ba749846219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8b5360ce925bc82bcf85e12fd6ee8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7460e6e62a17dc2da1bc926ff3763d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03840394c5517f301893f7bf2daae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24279fd0cfed3bdda0379f67dde93f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab6727ec4b7b7d2fe7f4e8a169bc2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a5820e791e513ae0a1f0baaf9379225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa80379d69ffb20a103a4f459b4b1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c02c50762f6ca5e718588efac9015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066f07bb3071a2875a845f0380e807228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152ccde979c843673a8f2a1bd413cd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1450ac05d56daf9f3e3b8babcc1d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b40789693a77cf590e29bd350fa05b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f2f5168e2939d9006d0db7aa686ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f63575e160e080df59766ff7811090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af43762ac2f2da86ca08d0903cf07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060c190df3d77bde91e3e1265f1c8f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82eed219753c5f8b6ad196f8416d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f162461ef6d39161d023d8bdb7b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d301f5d92a179139298e7e61f7eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0ddcb77470edca0a1b43a6b37c1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce291338191068c97503405ceb65f8ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1cadb3ea3c8096b1690f89b652a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391cbb026b6ad67ed26f8e95f854ce5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742415ad703f420f17b41d0e021279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553adba68123ec5f75b028e6faf2fea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d739688e049f20c078e26c7ac906e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53309b6fec064d45e4da996c2fa07ba0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e476a8cc89c3137a67f1c22b6a35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7da0f0f6653f30f050b692f100c42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3cd7b5ec449511010dbef18bcd695249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65afc934d5199c3368e79863d5879c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b6bf919f539e0a3b633e39a5b1fbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f19b0dc63b6639f366e9f5558af6ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a70e5f3650ac0b0b6780dc2f2ad2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f504a4d708164c684cf663134dab1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add27907df2a3fe36a3530efc26a3f87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa84ecf3af0a548762d4b2c1bf67114256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eed023952337507691212e07b89ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf599179e32265358f3d37f41359b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3608876057d4ec1d8933103693a9261259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ff6ef6643533b0ed826446f552914260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ca57440ec5873f32a0f1acaf96cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177300f44502f42a58f39f6dbacbf80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe162d331ad27ce9c6515ed5e0b5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddec3f9747964c8c5c1c724ca1aa4d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70040165532fa92f71a084e927e1e0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174054a46ca7a986f21d02e27c4e66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed6fe8570255a0d9d548c5c68e94d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae24d42153611ca9d4dff4c5756c8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717692234176f5062508c6290c519e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c39d275058395f6a855765dab4754270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafac4b0f7baedc7a559a73e8bd4984271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466381bead6297d90e6a41a1ea94c1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782089f344ddb999d230d04fdaed74cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce805e8386cbb387ec9e13f40545afd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e094b6824ca1c14a0420bba118a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220579cf40f6ab06543078a279415db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae26777619243b9c8025270696529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d149b089a0f86f11e4a52bbb5d0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2652a09a3d3f67d671234933f0ca0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e798947412e32735fb3f455afdcc3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061fe9087320345e68cf814b7b7b12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a197b52a9dc4eb0a881b303ffe9f79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b5ae656f9ac35e978a1211ed19b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f75c8532fa838825078d59a3f3c136284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1989266a2c7b772744a908d5e7689285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a05a35cc53cfe48591aa4a634913e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6bfb45c1152f55a7f85cf4cdd0709287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38b4f6ea49e0e2556355499476d39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8957766b3052c219413549dc86c85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0dbd60cb9b402accb75c84ec8c62b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47d1b6870786f9e201fa583153ffd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262503e06c085b03447f79b2c3455aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b83239e50d8d7c31ab1b9d41e9817293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e252b16014c1b011a60e20357dd668294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed33de2cec63e644ab09c812523929295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be99b649c964d4efe2cfb7f883f4a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4126956ac220ee6873e918d66ed48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9415ec9bd32f0af1f7eff596f5dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2d5956de071b398e98d93a4ea556d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fceac629487306a1f67309db8105ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893520fb2a29e9a658a12486e11ae6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578951d98ca851b97ce413d66f41e7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40879a641a4735902eeeef6da36e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbfb862abce385b7a84c01ad8abc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f93ebf1df8a89a8d859be4178e95a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480647636728ba8193c5f34165c486c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3481733f481797fa276942f89ecd64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185827a1ecf13a578eecd340d39c0179308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048df98de2f78f753354feb721a74a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805ad720e4485fe6fcd21d1bdbc3ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f88945fc52b04c1ee1d41b84b1c52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73356d6b708fd1835835877948b03ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681de0f82aaa06f318eef7c489e442f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e354ea46e2b64f1a71c42198e99c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38bf1e5bd1db58497508428ed560c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37734b29c8ed20480409c76fd8702a04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed604e5b4412a264c1f6d0c1e18998f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ba2c9dab7039b6da189ffeeaaa0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678f9cd63cd7eed23f838e97a63f13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23a252522675de05e70c0fe671fe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0e7e94b42d3942c97c173ed5d6cc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef022274a71479ba31e3dea91ad5f95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a18b5dedee9815c9b5236c9e552b17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21481d33742bf539cad2d329ae607175324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31b22f458c60227530ecdfbc7f2ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af6a1cd1ef91b25f4fb54fc0b4b47f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5addf5703f237eb52e300826cd343a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6ea5526699422bb0eaefe32f9e6e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfab89ef74408c97f0ddaaef999ed4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a03b53c83d009e3c3a597619c01b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf51b7c47f22439303981619621315331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9298b8449af026abdcf31e7ca768b44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac078220d074f90355a5593559f872333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d163bf7e0dcbff4246c7fe99e2b5aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20f292ee90aaa17b64b867d9b7eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab440ba7acf117dccc22d7e8e770ac39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71ae4167c3cc1ef19b164d800546a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b40ea3c4255178cdbc1dfdfb2e8a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a12d410f0bce59a24d8251f4c376c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6132f21d3fe36d6354299eb3e787b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5abe7558cef95344d5504bdd76dc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247046e642ab5f0d54656ff193d40f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b082dd37397fd3e086b8a2a2d1faea0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4000ae665dc131aa733f0cc0fb9cbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21977c4d6bc010db04f64f6ad21608345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5d7e15b0ca9366566b75098cad066346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ae80e059997339471a806e6c3227347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10329a16f93820cd992a36f00efe30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73de9916cda9ffa838d22dd673b98f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8328e8cccc53c8a3cf4a936373c7ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3480ddef444fc8c1b2d7807e8abb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01366fc89815e9d32bbf2329f303802b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c3945d61f7f374646f26413b31bb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167da6f7cad3adab6765e9b7eb00307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d6b5503ffa133000a88b4482e2cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2461d1555f30026f06aedaec76e36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42ab1b7a213b8e02ad92883e709a33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749cb0ee78036e14d2963b3ab34db2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80bdb0e7c68d9281437442be0c7e0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b181b6efcfb83a2a0b39a9a3b38d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44335a670efb8ef7e260853fe604c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419053126e5f9ed5e772c66b524cfb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfefeb36b361b11ef11128ee7a42366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acce6634c102eee3b2c1eda03aa2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13514f0d5a1d36d8dbcb5743f517f56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808edd5b2c27be2e0a7e630e67989ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98db0213c8baed9274b67d48f981e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be052d96ecbe2c7bfc483b2fbd5b939a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8631fd9bfd9b4c56c252ac3cd7100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2f15ae4628ea3af78f0d5dac74d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66923348a8621bbe3107f87f1de11e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae269b323dbf82865c5a9022fc7e824372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfabefe0c264a817dc82cb43e05c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a06f24908a34a86eea5661696023374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228b1e6ddb60e730bda85f5963518b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc858ce8a661e4c4636ae0b9e3b691f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd59850b6f0997f240062e3093c153c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bad900a633a55570ef3f4f1ad3c0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f930f835b82578beede0619f7b7e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967306c97870eb21e5e87e202d9098f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f8d2f4b36be2bcf2fb5f85825184a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c20f95e0b00e4ee1ccab9461ecc35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ea8fd86f725733b4732080ae2575383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60eff69ec3a19babff1e9cb3b3ead8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b9ba1ba5e4a7255de271a34ad491385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100778d62df18554b3fef38621c612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a3d165bd912798f369d45b3b6b300387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae217d5b6ab08bcf2ee3f33e123d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7233224cd1ced52dbd2502d0eb33c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b157ff9b58fc6a3bb2efcb0050f334390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ababfbc373f7d1510f8fbe639384f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4f2312ec5191fb7eb927bebc21a4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133371e4674d34d47d5cf51a910cf4e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214779e1b4971cf4b5c3e0f785c4b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccca1d084fbbdd4162bb4b8877acaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd7047b26cd2ab68271d3b8951351396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346a6bff288cb32a2ce70b38431be7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d67dceb4093f810e66e9199a6760398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc24ffbd36db4ac696cd4e600cc6737399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce353efc87d46fba8d7eec15d5ead3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363182117830394cda61cf58906777401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696619b764946531c2f73e1c5661eebc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749d71e03784a2a078b43a26a4f668403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1d9aa9d5ee09909db7e93f8c7f1e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c720d78c0b07eef89ee4b8a334978e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab13044eecb65d8a5309b042286a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ae26a1c77173ff8a17f11eeb8589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d88bef1afdf35c8256ad2441b6d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48a5a32d430386fa13692d4d550a4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415c50e8d8bcf7bfade5151c8e3a28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3484e298dc11f87b0d14b139bf81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09bac4a1ca40ee89fce1c89657f76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e04fd6f88a85607141473c514a3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816681950bd72a0dd3dbd6db2bb9159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2fb9bf4e7818dd461bc0320c4a488415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45cc67406119bad15bab2dd3c354f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa70cebdae8e25e825123397f2e33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d5bb55bb71552c94c3f52b79d045418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537bf91d134c8b423b5495ef4e1e888419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23989d012ebc6510f2cb81074a0cd37e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad357ec709a4f4e900e6cc4c6965dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f12ef15bb73a3e8eda21c1a7c60fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8649ad1dd2dbee7caf838a6be5a002423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11b16ff3f5163ba0896b31e381a23424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f934e824891356400e0de0fdf3c046425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbde8b045ce7dd39d7d33a87f8ed23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fea7949d3d0ae292f30531eee4fced427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f5c409edf51fe612d614c66daedb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1148dbe11f53a39adcf3dc1a8805429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad63d2cd1da1c88a14ae4351824776b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd92033aa743b754b45f314044f439431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd2eec5ee7ccea43b728fd08a9f8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba869e6b2cb905a184b745844d8cfc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b700406cde6bd627f193a7a9c9f69f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724f1d11c07b4a2f5c7a309c518ae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a558905fbc8949e19b457e70e76f31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eee1a3140b7d7c43046004b0519c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a2658bb8e597b33fa5572aca1ec94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b51d4c05dc2224d1aa0bacbd0f5aef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f784e2379a8aee0546617ea5f2393440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b59b635fa4b34985d902b24fb78c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121238c1835853a522a3d002b47f8842442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ab1c9c113a8d1796608629f1c6b42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ccef639817519b0656d443ea57630444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc9535148bfa65390f1904431efe1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86f15ea820e3cc1c3b9d0ca9f5337c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92943fbaadd5d05a8d1b9ba81c6081f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0708b31ed673b683e5dfe71fb0231448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064d3220ea4585a57c177e5da0c7cdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9bee5298704a558cb0e9193462c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07203fe80c5adf8c480d69d799ec66d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04076e1eb03dcd285f5d03cb5397a19b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5209a9edaabb3cb57f854ed62bbefa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43173084cab5e6e98f0f1fdf82ddd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0694da07614cbb106a8fc3bdded1f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a45e151a1eabbdc44abd8083c58e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a41b9468d14338c391efb78e2c3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0f5c0d7e5e1988005ce6107e1d28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fc791cb8d316efa655bbc5845101a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86975746bb4dbed461219eab3cd3be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b57eae7d4db866904adef84ab4d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e67268ccaa55d4485f1f2cbce93d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da777dba341cd62796048c902ab25af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121e24b0b595e4ba9001d998d46273464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40d3739087c9e72bbf2516491879c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036489390739b7cc739cd126e710efc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f45cfdf1d64e90846ef6be6b96f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8d5273d29e4720b0197595d0b568468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89146200e4f6d868b6c7fd152c703644469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7393aeae951a7c3fea6932f07d43f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8636a5eb224f39f1e875aa04d2aca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05226632578297fdcbb1e9e178f2ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada770d57e5b38e19e05c6004f275e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d3815066dcbe79f072aa2364fed6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db83ff590cc72b4627d14e6528e22fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193f974750aab65d57ade394160d168476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe1e4f1137e131a5cfb0b47a7dbe0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b24f18a9af9d0a49403385633382478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5493949d7bec1c21a4005d84db0f84f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b9bf5cb852037f220d8d2e51afc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15009ac98bc99f909c4b77622cc0f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c866c68885b341567429e10dcfcf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0e611cc72f51c1d7ad64a107a91f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c5ac100ab5aaac57d933a9a6f9a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b18e678db50cd023ae03d4c11294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d33420a85ef9397b45abf96397581486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683d2f424d4dad82d31025fdbe69c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3f4c44bccb43b8e1fb2e061437dd8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2681de7b7476d52c8e991708dfac6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e98351b2f1d19688fddfa3aaca40b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45615cca8626de03c030b24116394491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c1c27d4ae9578c7c312f241e417c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e62f321e68558279a187216acf8c21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220f457ad04151bc4152b603ca8a73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ace8a5f3bd73ada7f02f08f94744fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079384adbd58ef113d3b63055eace8b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84104e6b8eb933efd7c1945d4e0574a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c54609435105d25cbd7514cccc42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b115d59b63212b0dcc51d0e104e8d94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368b8f1b3e147229b98b2f61babcf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e83c02269735f67992afa25289539f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a4cf949e366a1d63c42786e7a84a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a0622a3f8c08de222a19cd95fc06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8518510e37d81789cc30edd3e98c14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfb68134051a436b8f2221292b8b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c754ce8a8b17b7b98efad42699c8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e89fa9752e833f1297fd2c4b9f7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb991a9695c9b84070b283726041bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde211950d4125cabd410d37cb8f4067509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21fc293a13a0cd2b90b90ef917325c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc716774efb872d1e52e153a1aaa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34fe42b32e487bc833926b20726c89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193658d2d3e2c19cc48b86804ddc32e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2e036154ef21e6c5100ee7f6725f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002417a3a46994a0bf82eaacc30f57b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500caccf116cbb99b4c1e114581a9c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1306cad569dd8421f581267a72c75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5381450ceede93af1585a31da06372518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a8a1e661dc95769769fa232e22f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c90cb721f155a5945750656292c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132aafcf5a2cb8a28d260af104c3f14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa75234f024a1ce5f01b5cb21121bfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daf14bd08027435f4d6aed1f4bb5df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66711d04f281443527daf11f378251b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959cba8436b9414a5f7f1bea8fb76c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b90be33ece52794b9ac619249e2ac7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c89f380d5481f392ffa2c732105580527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e77b35f3418efdcb252dfdea6df09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd376083e8b1f60a3bd90c3fca2df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7fe3d66507b9f113dda10fe972878530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4549fc445cdf84c995d5dd714a52f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a6461d5ba5a41856987d732189a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518e403d145d18e11c3bbf794a9474533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac341dc72efb5b49969133b505aeb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b4adf0c389edb395339c06c99b1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335a23ed9b2b2c88c62b5ec1323c9e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176767a46d62739caaadae8de9aedb3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27469102e09be1eb29b99ed66ae46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cac2ad0c8f6cc53a9875ad73a412e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d90ee828ac4e62a522f4ae351e6c43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4051f086833481feae219f6bbf73a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a527b925fe5338b4e11c62dd831c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f1a0229d2e5dd7f820f918f0df6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9584d6259085b86568a83c26527bf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3d32c1bfb4f40a9e51a60bb27ea91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d07a2044e9b853753c9a8f3ded26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8026221cdb08d82ff69c398ae7e6802547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc38151c9f5b3309ecfda0c335cd55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71129ae9b176ae50a9d0861583608fa8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6102fc84e1b98e60b286938f3b800a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97051a83cc9b873958074fada10aa0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf4189106d3b300c915afd48dcbf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e80a2938cd1c17393dc3697d954e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d92b2c1131c22913d9cd8889e6efac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c02b6cb21213a591ddedd8b474052555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9841a6d1eccac25535bbaed4b88579556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3b8b16d621e42e212a66f530701b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60b5de0b7d86d48467ab302362c55a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245940e5eeb23ab7e79736e0131c07a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21eb5c0716bbb984978890e671df74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf0165d15cb95ab2a5215746aa085561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd799e14df3cb62e104276fffccafad8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc991fad0f7415e3783bb80eadbecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b3c32f6bfe516de3589f158f6cf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2106b6101ee3e58e7e7b8565ee5024565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0422891bfc756fc1c279f0f0ca3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d62440a325edd7a3d02d0947078154567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02a545bed67df932d11e812a36e45c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925df003d79bd4b9240974471dd5d92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622169b100a430c0d1397d2b6043f34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835142f5f25014f79eebb9a0430a16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb67ef395a6dc264b1bec67954ae2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370006aa54dbc8734b0835fb522059573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2acf768537f6372bf53a7604a13d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fab1766e2362418f5cfa5fa5147b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5f3f3f3c4bf0ad09a3327c522df2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15753d46038a74ceebdce1327604968e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d17c91363a0a661a262c9ae6bb516578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5aa948025ab3c48093fed03c24a946579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d425406a0f5abca234d722ce9210f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a3c481df064c0f3666bc14c4dfc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b52108730b860179b1f0d22fcdfdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b89e206038659b7d77866e7705513f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d41242097de3cc6e8c58db352c9db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972601b3d251200c6c9b14142c454b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247460930eac17867cb966ac55f977d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3272ca1d68fdd6a915c9b037246e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c3a04e10531e95abda74de5995d93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21889b34872c06b8366a24e5fb69a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4e9b93a0bcd8620d10e5f13709d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636e7ce9da5ad288823b7ba51ac41f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a656de5fc2aa1c2932ff5554c540592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9046f637945ac20d46f05b25395c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e509a5d0adffe006ec9f22f868ba9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2addc5b8fb3af4fb150d2d9c24a2b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0cac9f309d5da43479fb1e7097c4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5049b3d2838b788a66bc2872b9132597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feec2266922c98a0e942ed3611af33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b9606ad7429e4c209ad8c901c3b10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d4f6e7a818125d0313ea2c524b050600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c9a690f17cc0b9901397599470997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351501fbb5a09db1a1609c8e2032e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859969902467eb815a0ba1d24d929d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89132b32b0484c6fded2f25671e41020604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3798a978559bf3c2eddfc6ddfbd24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7c10c3084ced5cb9353850a19e87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5794bc3e7b626958ac338e9a0d0038607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bb7e07e8cc63e66db2e669de6e31b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f3b93963a7e4ca1c4382d19f6d10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cda96fa76ffee6ca7a6e1cf07c6e25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0a9126840715897624d5851c87c62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879e582726365f850e28762a210cc73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae8b01e26fe31b1ce01be41bbe235613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431c24cd3c2eb8adce425680537dea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd56ba6421948b5b10fdda286fe0e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab33a9da9a8a0731342b4d91b8492616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bec97d8b898e1bd447259bf99c7ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef58038e9a5aa3b0be39b3719ad515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aeced4f63ce682643c7004b4375d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d9ce449a6bd67be72d06ef95a607620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d8f1e22fc6b395fffe1d24566381621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca8c2d1fd49fff889001f48a4ab21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24629b6ca798889023b68cd23e02f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c570881e257e1ec2a9123e6126b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c199a5bec6c86966d40728df08b18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518d69c538f5c7c375bd7783a27b1c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c36c02066808c40c1c5455e16040e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1b1d27f8f3189246b2ed6ee663ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445af8fb386f02065b00e035302da8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e5597cf4b97f62cdbdf3fdb45c29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a46f7b9fa178fb57df77ff77b8b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee4a30e37d0b6158104fbd3493a75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9952e2f4b5013df901ca727ba5f58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf2164f9314cad6e01c1b00af543b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f673cd4945f8981f7448f95d51ef9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26c5b93ad9ea8be77566b0b77b7c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c6ccfbc89f4ce95cb300e5a6f43a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6968d15af64b360490207f9d8894c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281464335a9222a2bae28b51a767bb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64f8219bddf4f712e5d05df88a1bbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701b9a2ac8f2dc7a3f5efffcb56d09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605dd3827270455d2d59dcb0e5db9db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbf4b5b876f7a627c652e5d8440b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f0e2a702b719359067c5f8495b1f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f0b06612ab3b792ee1607b5dea32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0d60d1e98fff4b35fbfc02a74620646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12ad9e6ed484ebbe3419c84583375f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a83cf44c7ff6fa7518c8596bc088648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3ab113411ac181bccaecc9412092649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033c296202b08116244e97662bc1b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25193dbf81b21ee1cc5505b975cbff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd07fc97771ca745545a95bcfe0f4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33346b7becb515e9c8377623ee1eae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939562b5db0480e634cb4ea0722656654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a2af76863c50cfdf36cc50328824655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68ed51b1102a52e873a0d8708ac14656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d402b9c40aee153a444e480e76182d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c88a1c9f1cc6eb344ec01b646b85e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a1a9c6942445925127cf15ce7fc0e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03760a647d27ed19ab9f73c076232cfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ae896e19fd1a1460b956adddaa063661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa876d699495181a8b066270c077744662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dbbb08f37bde32503d35ab05988c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbed2cecf3203222ab31bbb08a19e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a54eeee70cd771d18a10caaa6f0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adf34f44f27531afd12eb5b8e4285d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899d0bd996eaf245511303aeccb15d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b45bee0d257734ea8050a35357ef4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157efc8fea81d8b46aa90558116a96e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a39ba61b3d2e586e4e0853685276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0472238e6135b9b0d7d42831ff2f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602badedcbd94ce4a55c8739ee7d67af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ba54e2ade94fffb01b450c0b62bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab535500eb371ce768623609aa3e746674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d844aa3bc082497d0d2a96a7cd47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751781b6f9ab3ad7521f88f54183a4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f995e4648fce2aa2622a8a1308fe1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba032ec551feacf3a5cd8b70f90360a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4cdc5fa1a8579b87c9c623df29fb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231297456458b1d45ae8045a05187ff0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b956d6768441606e43feb01157ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b7540d54f3dca4665a270660918c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd08485137df37a3caf1063e7c7af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40538b02fc4360b60ef87a8437337eb2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78e145a3b0678b40bf7fd2e7add1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227690c1c70f23092243a796c7d6965c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741217f71e3e06114db2ae641c76e8a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02bae194391aa15f454755f8ed6f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c655b774d86cf4c6596454d1d2cd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f926694603f58f8c1b169be579cce9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a064c8f899cbda1ebf3e8886f961691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3b802c2833f01c96e1310284d00c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b74e5832b6544e0b24f2cce72c2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dbe70ef75a72ea26a011970725266694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a167f94d6902300f5ebb94be25f3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0695fd83cea35d1779c85f4125b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf83770c1f7ae7d40a8c5fa11ff0f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bd244601caa5da3c31946dc4614ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a722e1ce91515c577436494e2e487699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25780722f1ad074e6879f2e4edfc850700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a78819ce6cc87529d99eaa7855b2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1152bcd22258c94024f522a23fdfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d8ce54a9a880a50f7e7160a9d2c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160ee08bb0ea030d110469bf9dc628704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27170befd27de986afe782a98252c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924213ef9767da10578c1702831f8ec5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642b13cf817693ffb3c6f106de4a12c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220440b5516e5e2dd7605f2cadd5b617708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241526a0cb1cd3e2674b0ef78f4280f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58601fd831c7020c6117c3eef1c9e5dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf2f05cc4e5952f223abee4ac044ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994135392b72f729eb048ff002dab7c8712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e0562ff0aad5c9e79769916495bec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919313265648bea8f8a4299e1b8d861e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e1cdac6d05e7b27c639bb8adcaf7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bf2ba273a405ce3cc9592645fbbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d64deacbafa3087148a5ef5f9bfd185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce77a8dcda4e921c36d73189dd0576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8cc0d9df7112cf7a9b296b79cf0dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc346c2243cec42b84781cb46a7c308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437feee51b09d081ab53aa19c08d1359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7996f6ed96a4d1eb69ca0e6ad07306610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb469f989bcdc6c78b4d50b649c98911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d103f4caa11805b5fea4f16fba7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fe3b3bf1fcb6aa673c3e5f8c5fb8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165f25e42a0d505e21767708dbc36914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae27f1327744942a106e50d47099f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6ef7cb29d31585a744c39018dbfaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b2804d7131ec26809c21bdc015ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6af23f3c81878b41755bdc8fb698318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f589d212535bf45a376eb612d5dd17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c664e240dbf5cee70ae7739be08620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4bcd5726773a7c5230706d3b7aaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11719498658561daa23c5b18bccdbfe722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab901c0c3e5e4cba1fb9846ba6d38a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b252cf9d19e532439ab7e6b15b011224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f992eece0a3d040f2123da3f50101725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd7d0cd79a6025acf1ed32cbb1b8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195812521566f6e62362cd8dc5171fc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788fa8495f44862756efd17756b86528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596d416fbdd6d42ecb70b802324ba329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac4e119116240545d7b37e1c1d2f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacea42a7f297fbd908f91b5b40b6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db918cad54ce3e7e916aba73307f8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638ee70815c2979b44d0ce90291f11d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461031fd8f5d35306cbd904a359a71534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0c7118d8a00f94e29177f8543269835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c0b87d09db873d8ff9aa4aeb9624f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aba221089376812463ef8c5063340d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f81aa21e7ad5f4d9e06ded73aa6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ab184e9738068573f304e556a735439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214286d1f38d71b8eacbd47f51cfd8b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b43dcab97973da8f06f64ea3febf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bdf32bc17bb95415d7a654c022b7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f56c133090a3e611385e926e7555a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38125bf8bbb44ee183dc1ef3170e6ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdda6aba775f01940088e11aa663bdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184821e536c1ad413de3c370f9c974e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048fb0168c6766929848e349731ae0c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f14cc270d163b14dde7f6a73c07648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fafa11d4488664e01e82abf4fa94d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c1a061d58069a31c8eb09936d6dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386e7e652bfc7ce7eff1e6d96d3c84c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9de136d15b254c6d6f768350f83e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b8c54bbab423ddf11c491078b59753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bbc59423d006d7f3202179c57c7d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a8302570e495e2086266fd98e2d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45e1ac24b2985c73cda245f436cb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927bf0b38fa77814970c209b4f82bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f43aaa46c6f38d6d893e43b535751858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4061371c99c670141c3bfdca8cb09bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654204d250cb4dc1ad37503e187941c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aab0490b81e561efb4a9009ca727e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a82ab66695b4786b559811d6d1d4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576798967d332f1b973d5f99f3e73363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df128ab49b7ba2c3dd2fa3ea269d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5743157c58f7af41c69f57192cf44765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3427dcf43ca08af6a7a7f6e2fa447566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176216e146d879ee3deba885fa94d84667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23932cfc32481b3d0a4a250b173e733668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd109163b363fe68e283865943997e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65579173702fbf759042d3aa672591d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710756597e1233085509ceb7f24c7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310d3dfb58a87f88ae8848b62a212072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d943e254b3d2381f000e83a816e1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f3f488cb838222300af09c7ecf3e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618589e55e309c6199e71c448b57c0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203b9947f10b0305cb461e5fb85c64976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce86ee0dc3f5ffb6281d9dbca19ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0366b2de9a4791a27feed576118ad878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223998c68bb2d36974471c47f0eb02e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba95cdcd3430d73ef475860d271fbdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4279ff18e84365c6a713a49536d71281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba618c30af686b1811f4f8da44a6a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523092e63d3acc5871dfa47780aa6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb84605e27e0ad76460cea2335fb6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907c3330d238b195b60b2786e4559785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a8665fd6991ebee2eb0ffb7e790a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3234d71ba57d78514b980c0722c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f645d17163d9d01f46d8e9a30cc6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09e68c219e8dd9feb806314cf1236189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292826ad0ec927307b8af290d05571690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba7f6baf8c253e7f715ca3205437691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165926f95f2cc840c95d4c34ed30db592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68a4de78ba54da67050e48a920a4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaaa77f0866d659bcf4b11b98a590294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04b7099288f419958a0da29b5ace0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c61851676d133f64722a0211ea2f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be84688c509c9571e95fd1d2580b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152ddcf7bb3af83e99978b51c6412398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e539cfdcb3923716c8e1a188fb2e0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f359206b7c51297fb4dac8e7840aed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff707b2707c6e7a120f0024e1ca45ae4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3282ff5096c0253c2ab6a4fc5993604102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f4fcf54893c1ca8b6ed3faaf4cb87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecddd4afcb26022c3f8ce6f7f1b6649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c94d0beeffd472cfc740237da45bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234caad9808ddbaef281f521b381e557106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e881e732681a47b537866afb2d20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cade5addfd8b898c15b98d9ad1d96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a562efd4ea81d9d6ac80334515bd7fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eda90d6f06fe12309cc8f8eb9a561110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0d86b094176c6f9039cf3d0df4d1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258aaf1b166d8e32839874c893dd100112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871069f649df28996531a7ac756deb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6067c27822caed0800e870ac7b312c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b6c896ae1d973f1fe2e40946b6e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5382094d70f54000001c78e90e465f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc451cfc4c9120802030d146e025de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de51028e544d973c9ed1b4112f1ba64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7b67c58e4dcd0fa10c4653486e19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999c0a8189d7e27399ff514f86c49b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f3338c0c8b684d9657fd25e6feb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42b2e14a650a36a75106ab23a14e8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563884a156b1f52a9c75f83a2437a4eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1291be33f239b18de3bc6c353b7c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e5d996f3fe49c8f30a88d1fe2423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dadf01c1ee07a8b325dd80fba0d774126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb5980cdb4e92b8bcf88600784c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f9c8fb98abae19ae2b84ac088cba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda32fd51ceb538d8dfb5b005f16d772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3177e5c02e4a92ea71f08f8e8c6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe24f86f041bba95b296dd49196764131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdda4223078e147b56dac6d5275f204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f6887bfa38a395190889120261e6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897036c6f8582f72ad303c9a332133134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076c23f1be8e2b197eeee067e862fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32b510929f18a710f15992dac9b16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe438dd5a5ec796c549363696f821f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f044b417fe923f77e7186d4351bc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb916785e5c8975f500cacaeff033a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc0b8bbec129c092ca8a128c446987140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61375d2f025c6fb470461ddf808309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b941118016d19460a8123b6835a6f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfe6d5aaea40f3d20e201c718f3f1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913a7801e653d7fd88830c3b2ef52e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0bad35edd4be19bf98c1134f8e8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c9f02685ba83a4e43ddc2fb3954d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089bc3b78ea1d118be3f362e60a6837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9433383bf842de956ae3c3aa09ff4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf9ff0729893e072cc0ec6613b343149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d525db743311ab5e5fd30267cbb1c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee4524b27f7f6e3681de1d405a13b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c4bae343339678052467e6a5d7614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdba35f739953a487c2251a0a239a5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887645eb04d1ff2bfe4a1d68c7c38a7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65e624791f5e222774e4c5cf388cb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf6100bb71edc6ba6879047b25995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0b41dc3462a59da8d229a2ef29d20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6979726d94e101f3b3a4f73ca9eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839edce2a4b7608e35a6058c8ee134e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35505dabf1cc366205dcabc265654157160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34be76ea4c54a4c4996b96e8698aff7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793cb78109e0f593f2f57b313c0eec1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36e4198fa025cc7667b0e577186b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358af7c3b10db329f2902341998a7af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcebb6e9b039c2ee2cad15f32d74e7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29764ca54d91140b67b9e1e1970d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1e88ca695d9ecd818df89dbfafda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac637a7910265bdb6f9b5b44b7f74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bda6905204db48739bda1117671ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e56f4eca7f4e1cc7c0afc699ca0f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3e973a0a07e26adc4de73807d377a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60afcf01b3e951e6a6bb58006be39d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64754b38fd7e0d118c80562328141438173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f1ed2f37cc0b5898a104b5c8f35d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75f523ac6982087f21ae0e547b7154175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d83bfb73c1c37a11e5ac4fa604caa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a65c44a2052f1324699914eecee34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31289c66c68ba8431377f2d167bb047d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee262e05ca722c069fab93619ffff1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb9bca2b7bcc2253c1d07727453734180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389028345866830dd2013500f2edf32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b6a61ae2535128c6e41e98a577c91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fed69b146e9c2dc29d4ceb94a2b19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459244718fc4ca6584c343986a05b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7f9cc10088e8fb07ad91f52fdcd52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e9697590bb2c15f6506eae63204f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f573b71c3caeabd95e551ff00913c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc737e0cdb923d06873e2e0a98da4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d2f8e73d71a6907dc8999b264a820189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b8ffd0ca4feac6aea1ef524604df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f807065955bfe3cc18b04fff12fdbda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0af552d8b285d7f5bd4631dc2215e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79315f2d2d1957d88a6103c8ee975188193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33046d67897be40c868c5e322a0fe3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a2653a086f96498e2f7b00751d85d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf698320e4ebe65c80a414a9cabd9a06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c657e1d315514f035fee6a7c79fa3c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de95ea36911de8b82b7ef01887ca7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8ca35ec6d54b65d88144e3a863800199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e608d14899e0eef92e473d2e3daa80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e98bf9ec622d6ba86a544a49dd1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e3eedda40c84dfaf66244cd290c79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180be0ddcc2245869f9628482f12423203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017514a1b0ee3475a120b778c86ece6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90ddc163035c093f98249a06929b2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c132bcb6fdd44dc850ee9b30bd038206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc513be3d670b8bc1a3de8c563704207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c099fe66c83cb1ec3fdcb7e33ee16c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6a93c49bd409ac0b65a2c892bc856209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e1676d20e3688f5f5d320d69490c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59e477a3e6883df9ddde0dd6f29b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498e76acc9de9dbb7925051e85fdac9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e6f60129c8faed5556133f107ecb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a15d62a5db6080e3835f91c9e86605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ebee4eac3c8419f6c6ffebe8952a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cbde58875df8c063c4a1cd9ff109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b1df3a89952c379d820a55db2f6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901507d0fa0ce389c9348145b45c4619218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800297f33c86f9988206d8ca8145fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dbff46cd82594e60ae4d581c671cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978988c500b7217b321a1f147b172f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db07e7bfc4dfcd8af9275246617c81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd1c6f2e066ce3d2048610ce276aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b0ba206a99423b3b8ec74be2b95f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1b49cbb772939e4cf5366cde998e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174392ce1886ecfbf857942bd81c863226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec527a7944a76c9db94eea4cdca93cb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954d3038b8ab22b3b0528f04eb09a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e696dd5763584034ff7d049594c2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea89ee0eccb260cdc83e6e7076162c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772ca64efd53b1a36b3f873f44f901e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d211f296fcc86f275533529634efbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694af42713baf9cfa6e9cdb80de0a558233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa10136834f42fc6e592b1c074d0f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3128078854b99f3d57d07a088988b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94066cc34fa6dd404d85249837bbfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b470ccd82057c8686db2b2253501237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771a1a0388214531767b0d576d4e953238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bd55c05928b6cc828ef2e46370546239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51abf7ee05941c1887f7f2dcb57367240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad85bda9281b2991b03bf9569e32f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28e95ed26fe41abb869b1eb045e05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844480424118f0e2e25ca445114cc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea616af21e52c412db7ec2517c0bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dea19383edc33f8347a942d67aa7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a3374e203b0674a7525c105b99e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4141231bf5baaff6e6da7ce9414d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33d37485d0706a954169eb3281a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c20a2244c49afbddbb1bee317fa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466e2f531740874edff54ee7f2b6840250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c63986fa7854b03b1f56777a38c3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8340890f2db8c5ef3f7dc03cd64c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f800580dfa8c7c18c5fba1bd50dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38718b7da60bd091e5811ece8f97e955254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274ad82ca378721aa766a83cb9a8fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346306ef64ee02a706e4673147997ddc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f2dc62eda74d01aed9c1c194d4416257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debc154542cb01ed890051275143c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e401834eeea19272464a62a678943259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52b810f1e8f03dc6d96619a52ffae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fc2d94d9ef3ba4d639b3d23de73b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce4a23ca69c75be5910a3110d74b13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657da80a4f3ad32b377636a1e0d93a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4983ec51221728e61ad6b53e2eaf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0523ec942ec8720fa89a95c1c600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a15d84188a6a586a3ea87e782903266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ccf6f0999919dd45ee98a2bc5ef9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87942fc26e785e257b3adf8972617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a02ae4dbd0817e8d1fdc484e449194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0785955c3f3fcd250fb93cf554183d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af5a7798ee0802cfa41dffdcaf308271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795133024ad92a25f723582a3cb3e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195ce4bfcad79fd9b38476e156319b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf995276aa298befe10e94b707604274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051f76a1fc08c5f467bae8b25c625bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c51e7f832f2e85b58e22a5cefbeb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828961d02eb07ca916ded79e053255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a783762b97ee5ee95aaeb1a567aa16a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792c3a7b8064d118b3a09bef1465560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8910435642bb142dd5276e4a2adc04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794dd510a30b543992a44dc39c37193281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563483155d026380d5f091eb7cda920282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc6de9cc94860123abeebd047d995e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49c5524e6a31a150f48a0e7dade908284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c34a52bd1dfd58bba9af54b55052285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee3d1c15bfe26beaadafa40499f02f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441da3477cbe49d8233a9730f11923287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b4f95b99ccd6c1753e6253d30607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c604799250b282166661a56b5dda88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6c653a96da9f86288a185a59cf11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0ad03a04ccca463b16d56090e6003291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927269884970aedd643be76af2da16c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565376dcb1580bb60b7f57da718cc2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72e77a47b316718ce54cc560fe4a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35edcd45e2e41d5bfffa665fbd56d81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08236caac3bf78a46d3deb4259d490296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea0349e3aa87e6622e234f8d87875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90103c791e9865dcea3fe0ff39fc827f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2831d00462b855fce3fde5be69259299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327019f63b4f21c337977e3894bbd02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0a6c949cd5c44caffb15eec83ad1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b8df9bee8296fdd14ad1a51a0e97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad42530227f2f921552e2b78a4199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f3206342d1fed7450ebfa32044a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc506040b4c0d30409b2664b15e33b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd74b98e7bd51f063ca9a4d5c4dad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc115de4cd16564132488d097d3814ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3595d2296fc22187d7451c262b2c9b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d2e74e787f37be4821e8696719f25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c600053d4181b1393cacc5de82ae3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540de6d363834f6de41ae68bbab1e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a7f610246596cae3923c9fe9528c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5b3b7daae0e5b4bebd982dee1a95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70330a178bd6459790968f53537b51b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1bf9fe15cc78693dcdc87b5b6b30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6dda2018880030ca173c65f1eb19e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f22a07cb548cfd8719f1f4f3102c8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a48be9687217d736dc0fa27059a6be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7633e53f9d9dfcf3acc2362a41cec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f509037cf7e37768eaaf3e808d8c4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb984fee71ce244b42d29cf7f35766321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2539e9c62ffe2bdec729ff04dc3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8d80605bcd67480884318ae6d15cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b32c9d596fa6f3d1498169f1d8a3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650705969c42d76e3b6c6596946e1aba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08e4c2eba8ff5cd08b1ecf58156242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188cd472723ca4c3de497c386c7cd4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b826d8a7918db36cb3aad0c40290b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2443d5ee4c02150237b518cca78ef7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8e947d65e6b9a2ebc6c18c3ad2d0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f045dfb831b5b0575e5938bc1dda4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4055b5603fbd1dfe54cb4905c26068332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb45269d31879fb6a7dfea1f3878c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b5a6fe2c8f2a0ef5dbbc31f672c27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fddd60329d26b7efdd5c298b8bff3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0ff390296d60d47cf2d8da6792be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587be5f22c2d7474e104a7f8ec7b9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585615bbf6db9d6b341f393862573c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8e02d0dc19262bd5e77c4f705a618339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270d2c89ef794d8b3f4ae73ed34a35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a017820b804ea295b98e7825ad40cba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598e7497a7301a087682e7695c4ebb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95196887c487851e3945d6deb7d2a7cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1b6e684417f5e2a6517173641513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e930e8224a3687dc23f2500d808102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd20c1fa2c29d4c23d76cbd4abaf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c002fea88da03cd19f03fe095e43f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654bca075e041c70fa16f6b6960abb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b845e72d6cf4be3a99a79490d9eb8d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758821a3b6e50baf60bdebb55d06a80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738b88e36ab48a01e3b3faad346875351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918a4a976b27e8bbe72e7d4ea2bdd26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7412ebda4c193104c93cdd15ee18bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085804fb8ffb3c8bd5cb51cc91e3cd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999522b9064648953c632b62bb97ce8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047c0a535cd9c382f59ae127a25ee56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331710699a5c81364591a7f01726553357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dab7fbb1ef3b7e6ca6438a71b2165b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4993c0ff5b0cb83aeea2bfa4f6781c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd16432558d965e1a05e769897b4b65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aeac0fe3f09e7a46bba7488d4e49b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9befb63c8bd784198e7d6fb7cd6fa7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e835ac455abd761ec142a1e4b2480f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e85130bbf94e8f70eb3d2af93630364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7263ce0a1c43fafffee4081f059b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805aa0c55b3f0e0d530cc377dcc088e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3613ba979896c13a20b3f6a09c7bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1413c137ef11ac16b76862cd471f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f497323025630b2e67533e58ea8a61f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b66e73bf4f079e898f2f8ea12f5d20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf21e9adb4d0931e32a593cae87f33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794256621d5376a1ea0a90b1ac5331372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4762c81ca5883d2b1b866021d3de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f54a2c73cd31967f5d736217f13b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b1e3028e28a5925ffac2d71765f3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d175b1e15e2264b056034a7d9c76d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79baf4e5a8b1a3afd44e3859a98d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687c2ed38eda88fa6bfbf3f0335be8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c8b740867971583fe3f3d95275e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb2bb25c621fa4d20bdfb107e8fcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd94c39aec01220548104cddb60f0ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d433258b01678d5fd30b6ddafd0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483c2979a96e1cec425680925a9bb29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ce8c16635920c48985f2b0544c46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affbfc0bb84b9b1b2ffbe13a7f01ef4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11769e12e762241018adb4a51b283066386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033aa98d24ab013a378ea5eeb868fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f412bf0d872dd15222fefc511a795388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acbcb4391a2a8dbb07ffa2485a3b8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2938a630cdf95779edadc739d1a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe92734bc221a2327c10af26ab2231391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4ad14e37e6627b55c847ad8fac297392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cbfc8c381453eec6aa7f929a7e262393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a2602819d0e5fbd7e76d4a9a84105394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216ab58b1892c8a19c0bbff3ed34a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295decd23dabf1456281fe8418b7a8bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadbffeea2e2a5ce667cf5ea8a927af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c33783b2d3c3055a0c3629bb6b723398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e65eb0bf9a42b08c82674b58a33a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e915e3535374fb6f9d753a83a9c92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a017d74a79334f6816097594ece494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18201c746eac1ba9e698e571e5300b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c65110ccb2b4b0e3cc56d332e3b1ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2685405d96d7c1b537509540c233f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436fa7b36656abf9d6930efab9da418405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd17f8cdf43eb17d77e8d7882b811bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77788054e813a6a65396aae9edff2c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7547237e1540291e8c13654da759408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b75a4a5ede0f310a8afcec3b88fe8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc55f80e84e8af16dff1107efcf025410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b84d8cf78e1776585d24314c81ca0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599257f681cc57cc7a8a5981a6231529412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b8a241d42f0a90fae55da742b22a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf863c6c96b4cb421cf37db73e9e20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7f0db440dfb32d046f50570d20485415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e600f05055b43db6873a9d5eb0a66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd5ce1a60ef59380724ab50314e4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eaf011220a9a69cf2168245bfaa3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40839fd87f5daf603f770cba279f3b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319bc83369ea3ddc5c3272c21799399420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2e36fa1b60dfc46da95ca3e8c824421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7383cca268552dbcc22f8850be342422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd9a20ee7d7c8fa02bddc0c7eafa5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90632264872fcedc8eeb644a719a09fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be457b8c59497832415df6c755984b00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d2a08b701e9d45c5f4fee98ae435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5672b3fe731c0405757af7ee466f307427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b037f253b25a33ef5f5c77a8ed81e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e7c8fbc9303910e42522b1d5ff94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99719fd169dc5903a0561462095078f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521bb862be4ec9c0eeadd464a2787cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2fe08abb1e2f00aa1e1a823deab4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1824520029f87e6c7c344d41c2c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355d103b42a30eb91f517cd7abb05e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a09ef3452d869fef590dd40c7574ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581d9ee6ef85d9d96fb3dfc5c25582436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8620e2492549d15b8fff2f579c08cb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ed6a5531b1f10d10cd5fe93ad8e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b5194ab598df392d8a70ae0df6a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fbc32558ae8ae04d737b57537366c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68b63e53374b867e19bedae4960eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c80e7d50f29de1d4b1f30f56f77b32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45762c307fee2a559e1c6bf597fa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b216123f1cbc8ac8e36013d9cf52f72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291867fdd1c01f796067c44b2ec92019445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b61fded404de3c42f46b90785c53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e40ee255fe78a0c9cf37ddefcd740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270ca0714bbbdbaceff78710e631251448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf2ee57e6387f3cfc5b583e91584d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4591c276b11b98aeb4089c6e11cae6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2aac66b596f53493b17eceae90e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88346629275e59d3e2db5fe85bf18474452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa248756de1cdc1cb06c13735a6e5be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345f831ae592ebafecbcae198b2ee0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434bc28767a5f0340a17b1db126beb3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987d84e743b20d09d5366400242259456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95e49130677d0844c4726adfa80c97457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980fff1aa7ab5631a5036f4038c8851458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e8e1105edeeddf04f6ed102dd8529459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ea441fd744249faf2b1a53c64e16a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d267b6df14b2f3b44af371fe1a6f7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4598199a9adb21c6f636f0daa38426462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d37428bdfc6f7017b9e9cf9e60575d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f051eff19821f31174835db53de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d623b6a6320e7d360e7e8838cedd061465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845a10055da18a4df4aed2bc0727ceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321f13fc19cd2008c8d1b843ba2f21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34025d0c1192f51fc0433464439753c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c292f16c0cb2aa58b8ebc41dffa15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61204ca4fc87d5490bcfda4a48bb601d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf1bbbbed3127474de3be8e069af31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ddaff73c48ef3a656352d2a97be56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2649a31c336f54f4d8065ee72a94eb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286e3134e80b0ddbea600cede803125474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08776b1840e55b3ddc5d659952d864475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca959ef3f7df63e9f7ae51f3a2102c89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93101d16a810e1458e90a3f81c10c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc68540efaf37140264cc1727a8fe47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a6096ebd3897437d86a3ac2a6131479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7ad55672c73b3b7342089528f4ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237cf6256138243318bf92dc190652c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf0f781f4535a975f5ac8a33b5b33e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2e2a3edec22b18f3de5dcfcaaff0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931e33f9d5ea1e307beba62068efb8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66a030bcb389007e587315450151f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb270470a172373c133b0ea14e862486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722fb1b3a0e989861489e402881ee1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d13bf69eda74c5f9c9a6a3f44ab89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c73bd5180b0760d4b300a7e68e217b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f1c0939e390469e13cce96d633e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e045b46749617fe56d783f5f0ff4f6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e860270d459d50632f4a7aa3fc0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8eb6f9c81f5623564b30b510be9d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20848e404f34f84ce783eed45fcfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eadbcdfb61d1bde5051378cc8104b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62bd8ab285c4084c76371d8a9444ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcb3e2d0653cf28fbb97bc8e1759e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4191112945a884fe9eb61f3db5fd38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9901319796bf97f92753d989cb06d2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418ae3beb00b90efe9ef920dac3ecd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673bb5561ef9015fe54931dac9055a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0263695e2548e5a8c77b831f39aa478502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d9ad6a6cd11a82785af23860451b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76732f4a1484e61aa35cc4243910d40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529fde55e8db92aed4ed7b9bdde95b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f770a6668cb46eb8e73282fc08486e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f51fff9b8bcd8ca9d326f58d9b66d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cdfe7372f1898f04d85ca047cdac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81478189f65b32ee652b9e08c3469a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60574d445ad5ef9753a6e64a361759510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401409a0a13f63b744b3b774ca73a21a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f0884b9acf53435f8ec7ac1879e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b77d83d0991bb733c8dec73b3c4aac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90981e202a93f39e48e4617565d60c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47405e7acf131620cf8837979b23a86e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77451a01a963f7355d58a9d358e4aa40516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff124aeff4b14d3dc059dc0fd8b9973517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f6416fcb6751db2f8cc2e0929d881518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4838bfce5ddc58f9afd15743eb8a91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f4bce71856195eabdc054b47ccc8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135a05bd02187dea022f6370a0ed8c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8884cc1de0b9ee65bfa49d8e1b014a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c9953231ea22e23eaee47fb10048f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192e249eb187b6e31fbf71920ae57cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c500910abd85260f67af17b3b1e43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ccc2f4f1b11645a3c0b67feda3dbf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f8641c2ff6a960ef7ea1ef4823c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f14f86d12bb49772104a49609fa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd9abe6c79d15d275c074d4b624e9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea6bece59c57a7e086e96b151fbc01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27772e2679d6a9bfbc81be696f9b8af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db81e01e52b00d70b2acb2ba7d356532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569f335c471dbd65e36d19b33a9cc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de390c6d610a76431c3c126c913a71c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b293d6dafe8f8e1218e47e747bfcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ba5d16dfa194945ee8beda5e77d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8855222225a0e1dd78409059b132ffa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a56c10b5961d20feccb596c695c2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dcde3aa366bb9f8a1b3341552df89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c51e755fe1d47616bf2c203ec50d0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c673ca3a83cee8d36dd152dbbf225e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3435223c61ab3f8a80109bde27121542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de385d96e4f1460232571e19e51f77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee9e2e5c673a86727e49b9372048f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3423d7ea26692f3e286685c79e5329545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f3e872a0b6d293f29ebd3d7fde2ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf35ec7d0ad46a467960c581954ac7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5cd6a80f07102107d3a38e1e26c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734179178f052b426f3a1b9e2fc97b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714647d730115531e4dc849e9613a669550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c429f25c418b3dc5a68972d55cdbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e7ca04d91716d151ea99598beff9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a98e7c90e1c3c44c094e669d9819553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c8fbe97e793b7029f759909fbe978554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b0642f154da05749ce12dbbac5014555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a29365b994ff3e35908515c2dab46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965d421d5af105e77d2b241ae074047557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958521a5c6933d06a0eca871ea8b0747558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b54e3b4a9508a4e67b07da7a01c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a120b7738ab2f37061c2a48b0967560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3e25cce9058a57cdeb2230ff94f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02258299399dc13c1d46ce56b5131c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4e8458a997d753c818c3173fd14d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60cd26b39524dc0fd904705c3751d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f715f96cfed41c4b995f424e54d18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dffdc4461cb5a145d69e8b163873f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ef0c24b2ba843e8ab5a982404283567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9bb2cf33e409fda630b1787ad496568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4a0ec0da4f605b39b2252b2aec969569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9f9ab3102b23f6a3882e92ab6aa25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d180ed268d6e36d926d182332c49cd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a2d2efda3a815d56d31941430602572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43ea2cde779cfc73436159a012187573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d2e0fee0a66ce6ef5623014c11b01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f372b38bf17139afc24820cae7e96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972bb98cb14da18bf59c873e1caf8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded54b27c2c629d84829126143b7281577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a91830e6064718aa9cf7056ec5a71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af9794859ff009fb60fe34e87327b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55217f2eb2f2e4ed132a6e51d93a595580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978998ef7d4f2470955d8d8c713f5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724820c2967ff7ae88fd06a7435edb54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff17c4c5e35b1d2ab2338e8803331583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85404f3a09c94c15694c3b3e51abfbe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea7339736ec5a1a86189c941a41b2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afdd01bb435c940cb288424bed6adc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ad96845091e80f707465888614252587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475311aba4673e4919efed17eadd2cb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d376eaaaf5f5f7fa6d375512a0b068589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcae26536890042fe66fc803520d6e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620df72f9970590f94de8de4abc4d8bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c8a3e7bc33870aa2d1079b854735b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dbc9af560795a4b3d16a8d935788d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56fa75e5fb1246695b79aad29146d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546f09a37b03a15cb2cc80aa511810c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb8af3e9c56587b1b15b64bb77ae59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfb51b4fe188a63b06fbe012a12b05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a52582bd32808eb30e88b0bb5dc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec5f5963f08d671c7aa53080ea82a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854902a0dd3946a2db053bbd5222cba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f2afda8beabc6957ab3304f81e10c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170301276c8ecedc4731d801e84d50b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33621e9c6659ebe2a995ae7035609b69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872a72a9cd4c8e6b6a77ad3a32c8704604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6932a44f9ff744020355e606ee9e14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e86ab1f32e0d25b5a456341232392a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa62f7b0259ffe524c5fe362b2049d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb9d6ed454931aaf7196bc7c0ae6e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c55ed46048d417562c340c2597127609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa298f4140674a75fe9d64f598778db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6338b7e3734513374b63dabc85cebf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f862b95ba1f0000930a6ce605ab290612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec5d751e6234710aa5715a3275257613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc3934993e23785ce9a730ecb11341614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e018a6642e56327ba4cba3a2d54c12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df2e1a81f5347b5132d95820538bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef71e1bcead6f4120a69469669f59c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e14ee63a5c4a1fcd53eb09662f383618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a16542e1094caa173d3961684ec5e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a114fe684e153451782172924db6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59613aec524c75225de4bc4f1d107621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28739dbc066207c309675d12116d6372622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8215281f8f8b42b0095b0ce7ad716623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d8a1459980d8d6059a406820c0a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdef799a57d0d545c466590e91c6e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606973781098cca927587ee49a796e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9fcc5a264b4d3aba35abc660ed51627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f51483d0abaf18787f618e8aed37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020a7cfde17af1b486fa3866d34b59c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167235513d7a58c222bfb48ceb1e5f19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964342fc000013eaed005f39098e9c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146606ba891482adae5284e43d55031632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eaebb37c51587e2949345c205d434633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b844ae74a58d8df4e8800e20ee3b6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbd0ec109fa850ed03441f3eb3c3e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e087beba09b2607d1673fd3ef5ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd164e6eac9e876ffbd78c97d7dd240637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74eeae777438f5994dd40b64f2ee9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3075a664e4285f7450d7341608c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b974743a9fb804a9a6cf8b6c3c48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c04ca5c725c15a66f419df896b438641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97382b7bd69736ceb61f77b007e69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5815097cdfa333042146735796e9e44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886557b50d438719a6c2472eb5ff16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914855d0988e19682575056a4332d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe6c954eef9a4f11b7e79ec5855ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83a5e5472a41b97dab288bbad2f49c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a78415b33722925b0764a17de3c11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e2a730424f351e4438be0adef4f39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f999f6d6f0b5c4f7de3b3257e0d0d2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544df72af8606bf3dc46b1859e34b0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51743bab64dda5aa9cd58625c0333642652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3787653a35d0ebcdd9a4227866a66b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2f8442435e793e57f10c65ffa2462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c5468c2fb6d3b48d6784b57f5c73f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e5fcc5bbd8a77e594d0db11bf6c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52068d1014096d9934f6b39ca64cbdd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1cbf5385309abb52a994dc23dbf3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab8deffb6ccabc7b496aed637ad036659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d361f4a69a3a159ecc85ae863660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea138693a34e231160d8907a7722495e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc22d9c403d4e199c0c7f5ce1425f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd3be76f1b47c11d8359c32be4a93c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c6f9d7a9fbd54ad49a0b73bb06f3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba42cd7f4115bf67e71ddac9007180665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3537ce5c56d553ed408ba8f3a76ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c445be0b2110a33ad0a52e93919364d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e6ee1724920a732993f4d3e37883a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a2480fc6019f3042be2a6c9624cd3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11da3c9b17639b321a65663823fba82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a51c1a80eb6add63d1a969c8205c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b803bd330b728101a4c998ffe8425672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890ffabaddbd622129ffdbcc8abed57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c880b9f316dca042553b58a53725674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3be7d037d54fab4cd79bf55bc8a65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97b241b75fbfc3e95c06fce3bbc2cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224e4461de9d688d65ef50dd6fc1e81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf338a22fcdf5da8c5001c36a6932b0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a639cc021980b7280d179f88390d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c711516e22be8aae55d445aed5bb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>