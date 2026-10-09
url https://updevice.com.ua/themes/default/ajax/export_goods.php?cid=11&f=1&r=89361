--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f3ed22414a72424203f52ff0cf0621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4029d5e09069791d8abfeb14869862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534348e71ed0b76ed3ac1bcf6fe377223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e619b952008156605e87d2a0c3c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda876e120c2da6742d2afe71396e2e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e61eac0d4f0ff5412c6f45491684b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599875caaad2c5a9384e2fa3b7ea6227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1cf5b62c14e66040e086d5ff286728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0edb3f38215f9510e2e4a6e12460cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fddcf05a5f9b8d2e1334ff850aff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b323aa91d61146e37a1102ddc6b7d0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b2d92152ebeaee405c26bfc3b102912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d8de063850bd02a2c2c91b329f9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c0d35738c6788fd27563e1dd499b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a5d26096a339e03aab7328a3185c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb01e879305fb998575de747a7c3ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c90d76608d0b0ad51bd688bc4c7f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4fe10fa6932c65cbf0397dcd23d6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280eb1bb253f6e0a626cf256d56789d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a15ba217d7a8c68f1aaef9fcf184020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6cff5baf9452d993159e2392637e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b34667d248390f32a01288dd3ab5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5e029d3057fb73af5c02e2c316a7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c3f087901c6d38269e07a3494e9a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f19b9487e7d6da255ea273899865f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a03c43b1dde3367f3c7e8608e4d72126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aaec7711acc0c6a7356ca0b71688b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c11c1ba34d7da59fe21519df7e32c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657246f4e9f3f58dc581641ab40ab3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4ca6193a6294c690cedd5d49456730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b285ab0092b92ec85001ba6cfae3d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f13869b43daf86093cee31399a29432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f97ad06d11e771dc702f142cbd6c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b70aa62360eb8ace845becd6dabc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670865486e1f52c85b777b293a8651035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f131d8096b423bb0fc919ede2c69f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af8bccc4264dadeffc652efdf7efee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c27c88f97d3ff33ba77efd0050646a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdcf6ed106ac3b09fe59b15d3b820939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27712c66e7767fdcfa92d53ee0b1c1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e102625bb5c74e6d9c1512502c6d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfec8ddc56f03aed5e1c21e732b25342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0625bfc3a0ca6d97b22d6448ac54443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859f7d800856e5778fa459658b18a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a9456457b8e8bc8cd47506038a0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb6a516a6f8faf116a251d50507b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01493f5fd791cba3ff7319bf9360edd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee493aebd49ff5ff159d043e0917d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac478e0546ba8c2f14b6a40d0d26d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7fdd62aa3f3be4c35bb620227f14c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dfbc391159af2058777ebca22fe2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0dd0b7ad44a5c589adc5869b2b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ef8e01998904b604d013494367ecf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead422cf6b1da6b0fd63b645e68bd11d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f26482baa4a9052549f23d9ce1904d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c1c0da90674b6645fc7ba4a0f3d7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3a8051ff7b4a530cd1bab60b7aa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de10ac2851d132215a8d23f5aef05a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85c5b76d890b66df0e9120f9fd14559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d970f4fb77e743bcee9d994c71f6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819fdd91b475f1d5a981a8b6da01a7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c626e423a2679a59a7cb5cdcb0b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946462105af19073c9569b8d8b8435763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd814bd7ce970cf0b44c821ba52c0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea68d32f7da48b4a876addf3e41a4e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49e86a5a508406e4338c3cd946de666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff025f70c2d389de4f1783780b514fa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f96bc03154dbc0b5bb6d1a529144268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428f96dbcd0a7fbbf23bf46d6e9303069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65146cb33d9246e8d2378383e885d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520a1b462f34f74d242024e90d2a1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9f1ed587d6be846574b317322240372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baffbdad3b54346bb8832270c0958173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646518d27d6c413a45869cdc62cfe3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5551676bee9d325cd66b46cf7741ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb763fda52b7c59a4c19e9624a3d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf714396b579923a00f04eafd77fd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a17c17bf8e54a29ef0c5b36fee5d1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211f32d1ea9a12d1d6ae4296b2491e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c8ab8c346a4582bda9c4e0359607180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e53fe8d2f256f43238184e48b0fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8604f508410f392432660849a83a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604910a206a2c7d18453c9c88f541bcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3486e443838fbb84abc8edd76287d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2193cd9c2488bca34e02679cfcc2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2523a6cc975158b0672c4f82e298a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde3e9e94119fc89fac237640d27d9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6c33d841604447c92cb2887e065a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6ccdcf3e23129ba09fc436070922989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e181824ddb8e6d28a80d752e0e42590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f244530cb0fe90cbb4c207ee3c2b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a7e11887eba5282f3859ab125ef9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff425dfd584ed284fde8a0604bc3f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4898d6e0d0000cdad8963a73c68c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf13d7529979eb6c20ff41971d1b0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc772b32c3f7485c11f73109d45d60d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd9c10811177dca014feb6d5a90b9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95433d4a3e4598aacf03fa9e77317198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8b709b16a996a412a901a2541bb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420342d86b98c9d432cff3af619f9a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838dc039393cb63a1cd932bed1f74c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25c5804244afc1933b02fd622c44a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae12b6badaf4c7d5a093a77b20bbcb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75c51ae75eb58a8a24c2d1c1ba16b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f684b8bd82610c6f933ea0ba1005105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5fe14a67b3961e6b0b5c516141aca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bad868c6a4c77bc3955daa1507eb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b946ed6bb6c6f8d2d4640d2ca6df4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684a064cc949ddd6bf55b2999a6759109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe50848bc5b203bad7035b2525824110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f6873cc5262235f4cdf6ddcc4c792111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fb327f81c039efc0fcfcf6ca6644112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b312270cfa6d3fdc959b1b6206ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918c3371a9349770abec92df4e8d90c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee2511f66985bea30081cf8bd34d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b4d425456888735ee2dafffaae55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9c7f92aa38b15ce07d05f66634ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266be9673167395453b57a5acc2fd0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e5c930c47f8996d2d9c4c200cecf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3082c4d5b01466659c250364e2bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583c6fc40ccfced83eeae0407fe93e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4e6a34105e2f59a8c9abefe0b4f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728413a966ff7d7e540599c7236f0ca2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf61c658fef02adc8bcb2182cc74be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a50f06f55603cdebd75ecfb4c007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a86c62a5aab18aeddf20275800dd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d3487c404f3cb58a872e4de581273127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b73f48f9f4c870e83de2b5d7591372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9c170ebc4417bf4c358ea23318276129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2f8dd1295c0a719a029b59803cca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110dc161253b1ef036e1df25aa48265131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411375db43f19ae233d04d9142ad53b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea7db801623d5efe5c00874dbd53e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06ec88ea726ead0fd112db2ddcca1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971c4e51226118db9544a84832ce658135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb270d38615c634a14e47f2adaeb942e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6d16889331b31125b079c819d69c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708067f2118085b8856adb33754f382d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6cbdce62aca730025f37855be706d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467997febbf2b7562e46c26c3984ab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca98b21f4745bc350e8cf1c19240ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f45879fd621e06cd6072fb997a46f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6eb5b11e7d6a943accd7f60c6c1eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b5766a899ee97f4b198b50896f6c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b89ba68efc9292a8af867587c3a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85e6e510e8275ca3966ce220feb486146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96d28ab58930fcaa637cdc686a645147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17a82b6b288bd82eb3135043116e15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0104562385dcd8a5c8e07bf883952b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519487c0d3825d95e3c481673c33d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941f9ed6aef15c333bd6198cc98b62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e646040bffb62e3d5527636d5781152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851e6254e0380ef11ae8769c79e216153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de13c4768a53ef5687aaba94e02d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1113b18866dbd1c3543441aacec6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efbdbe5f3b8686318a70e3e8115207156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42187e5bdb9fcea82a3c3e0170ef6974157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc0e4e402fbc72ebbbc6ec0616697158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d885128725e844d6f4827ad40592159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97201740a1fb21ad1067087db22f79fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88345a64cee7fc83d91662b812c61ac6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882cb062bc7d38b5c441c2d5460788b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805957cf2f057e531e86ceb59de00f88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a572d4c8e56b6ea63348fa86c5612164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d941603c0a99a5f001aa007b0a9f1eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dcb75fe522ec8fc70e892278ebdf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7147d19d09f30aab0adabb220221e8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9efc99f2e31ef20a7afc97d244a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67948b75bbee9c72a9ff858c2a55f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555244080f220d499f3e017b2b5020170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3796bac78d08f9ea78312af97be04c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efd2ff2783fe77cfa4674f8a259ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c090ab7aad3bfdc8b00ad77d5a07369173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fb1fa0c39b895656920832c8819ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd0de05b5f39e7245ef4440e7ec387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d3b636342108795c4c4941312102176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4ef208030710abaa2deb5a0cc591177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23c671186222afac7088ea09e944b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b3b884c61401a85a6e1c1ae639fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fb0ec18e2b815a757e708ac88c989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f66d78007c4fd65b428549a5b0a54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f92636d87c00b3be38b91961cf33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade96fa75b7bc5f16f5d85e332ffab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaeff31d017b8e3739f593c1dd2e88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0bd93f1f161c3b5ae4c30aac101f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8cf4d0b13ebcd97a1accac8ddb67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5028f08b868fcabda0586a8b27ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c763074535d74f37b70ffb425d20c7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c73fd0a67fe34bf2d83e97633e6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99163b22e1646524ccd22c80d30958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a22d0baf444668a06326f7c017b4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e3c8f9c9ef9a1d549a8e2df1d717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426997703d73d30e415d9309cf7fe431193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b47b1294b448ec01a953d398fa7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f2dc97571e687ff980066ac1124bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6e2a3985075fdbf375609535b1fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a2c0d4bb1fe618738e97c9fe8ebf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc9ae25b08d7b57ef220b71436ef7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38f15dd1daeae513d9ca744de009dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190312de7673d52c115c64785c56306200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172969f464c9d2c8471a75537cceedc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef7c1ecc985d5da9e58ecde2ac68b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9ebdcdb228ca04d8464999154ded203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2721c95217a287c2d9ad660885e4cb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035229cceb1e21edaca5246626b512bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd5f63f0cea4f7b55a8c8854a8987206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081d94955fd7ead851acf94a817aaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145043dea02de9f863f8ce398ae28d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1982c9040aeb635bbcf233b0e41d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f7ca9c09ee63e29493ed0404f4b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b75680c64382414d78835cd16950211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd771e45f2f0c8c0dfd185fdcfdb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4715015bcdf99c79d1ed895b8806eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f793153e6b5ad6b3a505a533211ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275876a8afa1a76b328a950cfa62e1a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b48a6aebd16b5f0529dfc4c36510f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15795ae9cf9bbb0cdb7349794f7fdc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d6cf6a77768566f88b562465b469f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea575585ad5a2b77527090ca38301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e48c4e0fc2699ddef736b3a7b7f66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bdfd79f28856b0651781007989585221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e5222c86080f9c4751942b3239dab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa46eba481e21737e71e9c93c1950223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706baef6beab5789a6fb16a3e38423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885466f8da834c9ec1344dc1fae9a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b300d28e4424991de615c9e19e618226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e15ca5c88aca9f51e30e7e5128b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aed21379e7f612a0176ff3f6859e96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a818e58c70711ebf7a800ea5c41e6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7d43c98ecae342f9674c40c3bdc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df093471419db9786e72031f20239935231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c75e21c3b91045cf8e02978417a3fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe37751eea7895d7a256b687261bc47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db4b3c2d2b9e239e803a1704f87fca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0f53ff696ce0a2b4c177b30ce9d67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a280833136e00ad89db7e574d317fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc74b43f566c50cfb923c565c82227f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355102a311a54842e7222a5c5851e3fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02249beb9a77d24fc1c94d70d32387d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57ade9799bd46ec853a4e5344781c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb2057da6a859425ebe19a741fb0d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e869edb5cd753bd7fb7f8f4faeff2b1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d27b887de78effabca5d7e10539d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826225abee0d24d11f5aca53783f4a48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9f67fb897dc5af806a088febdacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6676446c28864c356999b2d5622c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e4f6fd5534cfb95451605828c4dca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbe3c842215c8aae4a6d3c14481ce7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c015840c2cad484487a1d8c3b71790b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687fb3e502d672fd33d4a916689e62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588208ab72ef8b276d0e740ba9bd7976251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38f2a857b30eeeb06c01bb451922ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be86e4c75e56f55745c835873acbeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6784aa762549fe5f5998a9253eb6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c535d77df7bf1454ff468d2ab8052a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5ff9f68192e3b0687c29e6b6f660d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3571b44daa364ae91d72ed6ddb3869257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecba6e9efaae2b533b3ecb5759640e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5ec03300f7a501e026f9cf24f1a10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e734798ba311301a0fcbd5c5337532d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c38b0ada26c123a65a6a497b252c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19494227686f227d2bd9cd5baadaf6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8376f620675afb934a6b4bd95cb9bce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1cfe998e29397bab9be4f2cab9fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213613b45f67ec6397a6a632d7656c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559b495114291590b17a5b1ae19e8f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35d353374e44bc3c30b59eb13dcf99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d96f42fbafe8d8cbfe14753b6ca1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbba0b6d5c46f5639061cf83224758c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc600310a96d9b9faed92a582f5ce83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c54f54138f05488790002b3b1c28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38808f144bf00c8456c92afb874ea54272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31026ecdcf1077efe262beb07edbda5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644d4579d873599088e596441ef544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4d1c3eb654257707ef8f48d69fdff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4df91a6f502c5f2976025be71fc536276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0fdfea0f3735a4a477306792f3947277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f1adb9f056fedeefd948bf5d5d153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b5624c9cf7a3da51c2b43ec36f00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a4cc868cef1bda1fca4ae682815e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915df8065a355d905bcb7a45e50eff8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa019ddff6f38551f1e7743e7ee21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9811cb8e0a7aa0776c88241dddf5c00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11fe4e8646b5a97c122531671de318284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10788bf447f98cfc2c5ef77e154e7c75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf2727f1cf902130d5ba90c1e5389286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4228c623f9968f0c3d38e2af35d53b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c82c4c26a959a80b902e7d02e3179288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef7b9847b64a00ae4b05bdcae3983289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b56356e24444df6b248d30e98db2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10c47a48e6ae68ddc2f65e0d0d3327291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434d55669f16278f8316e945187852d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce044afb60f8b5b30ea7edb643cf726293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471517456cd0c6c982ef2fd3feb4c92b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab1fc7b20793d25c45108b188d6cf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486580dc00c9166fd3b2ab71f628241d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659bbcfcc786874cb3c605d2e8856f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764e72b0a812965661a763ed8ca3ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f65b610f613dc2471f7c654447bcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f678b861b1b900f963536398f0205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639abdae86fef60ffa0fb115a965457d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d8fbc27bfbc69dc4f46d317b7383c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadfff4d4dd8cb01ae0fd47612c8a0a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8412d52b1b1cab3ebb944422e9d2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f66c4594bce9652ae42176d07839305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a27f3de27657b631df63bb006155306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4cfe157aa1cd66c91d4ca0b5564e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ebe38e76e9b3704976597fdd00745308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56c74c58e0ecaf45333695cd793a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eefdad038d8fbcbc0541ac5e0e3f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd27b1c00430766742adbf11a6fe1ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d80031e6d666d0ec9c3d0059ce283d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9e92a9aa7af491ebb6e2abbe34be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f1bc1001b15c7999ff458252c111314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231ad20ba61bbb2f14bfbe648d58dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e80a4ff586b632a2362a44d86338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64150d86c9b10aa77cc6a0ea304147317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a50e97c9d081386ffd9d324cc93fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a561911f6b3646a2edba2da867cca6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e0ad5898d03f893533dd34932699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec7fc2c0a4c078bff927147d29696a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82026ebf115b9ba95cc9389366fc2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435ed46ba7b91e0b9dcfb5542b1530e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac9c64f8ba01eb426d851f1d0476a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1788b1873628cd94c15b2d2a4489fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d01a625a90fd451ff4084f78d8239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032dceab5dd29b009dd4054505af5f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff2e7784cc7b4d8f7cce0dd1bdeb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab390b310f4810711c1ff778b684f5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f99b718f421bdbe79592dcebe5ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a77af5424247a3006c2ed65621e41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d7c578ae22dbe9ba5eb54eff30904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc9b16b9fb02916ec0f7c2d6d08ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fdcd9aa0983d9c71847c7bf35d88e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37dabc94ed7781e6bc7fb7385425a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cb153db13be9c476d3ef59358930c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0b2dcacffe60fb811f57b5e1a946d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bdcc005be4214516cc2d38475f71b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb36c94a620546761c46800901f17e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367eaea9e418e5360ea59eb2937d41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22785c2945dfe7a1d6ec2b9cceda070c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5c733d07622d303ecb0acd5b1b68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761ace93d1dde79b1cc5221d863f7bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468c6d319b741907ff8fc1699ef4c35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b03ba472618bb96a372c16dfc202aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2705de342c06baaab7341be4d9b6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75a196a9680cd3ef5cdde20673d20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce2791f0825d37eb71ecd05cb8369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc21ef4ee4840f998f35a1a187c27c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ccef5b759b68d34f5ae09f59274f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c500542ae0cbcd20ced2cabc143d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920025d18c561e7bf3c103ed650d498c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794885e554b087e42bd58ed39d8b6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181013e45a36b4fe25518c2c10ec9511354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40404a4587a2b5d8bc707a357cef00b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4805f3e660b8dda61260a85fbc74348356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5c216e2e6f14ca0f4554346de70ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe75c91b3121a9ea8fa06c9bfca63c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0576a20a769c54faa992ab0c77fd65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579168ed73ce4d5d8da3b06565dc3798360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638941e50915fec7b201bc7beb0228361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f965e1abbf1f313807dd2997d8aa99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33215246cd071285e875c806df57c404363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82ae1569e05e489357c808a14b9bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f45263899f11ee9a8d271127bace9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111cc4c46fdc1aa067f5f81359299f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d5e720232f032127f6beddbce10f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0a72f8c7f9be4a1d130c2dabbe57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb9f554b8080c8a4647e841217540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c534bd3b4c437f068c513cb1082712370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ef33b0c78206c95a48372a592432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d97245887361915b273235e5f19a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ad9d5bb33353f171cef0cf6a79af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83a17f155a13c526b8c581690b566374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2d0a5402f2cc2ba75a9860cbaaa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe8e966aa885da4ff04ce4a422bb7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0230939c99876aebbfd133af66b43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00299b093d28da3c186b01a02103b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983da71dee7c72a38ca4c34ccedb5f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc85134576f044286dac1fd291698380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eafc3effa2bb8a8b9aa35d88b51bc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63939f11d00efea3b7ff627e93e60cb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93786b48e46eca1fdbf5e80729f13198383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de87bdff4fc4fc492fc5bcf980e743e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203a633b058f7ed235e01ac2bb23058385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68659f3a334eab5c9a2def360831c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec29b65c9efe902c0f8424577767c19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5313ceb737cc96b441c11481ab5f35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e48ef4821ec6f930695cae25805c25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6ed13f6b05ccce6f449d64bd2fe1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1095801707c13ef8ed70951cdd3cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc07eaf5f0a48dd44cc294fa46b0f7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02888df4443205679d8b185224a2b525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac41a3875a3c9f6152758ce5f856b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea7abbe7165dd75cae76af9b333459395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445aad80e5f7969f0058e106af611e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45ba32e7d3b9b092837097cd08ee0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087df75152b8469e6e8271526f196bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94642a0fc8548e56099ff74f84bb47c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e8a0bc4c594f62d5bb691a3ea6cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482429ee2043f205a1b79fe353c4c30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76455d34490ca0cdd2e30f68c1c01f67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f8334acf75a0bd0f5f0effe9ddbf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965deda006e6bdcf0197a842a7cec5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad187b363993402d08d580e47eabb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a52920cb68c4dfd3d7fcd84197a8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f18adce9c4423e87bde38acd72ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e650be47a386a4183977d8b220e333408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9bdab2ac50c8f85c809213cc0bac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714994b3e075a2821e1d32ea538c332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3819191a5ade850d97c652351d806411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6008b9ebebff128aa9ffe65ea351254412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75306f3f59f782459637d7efd2ffe589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a946f3c9f711614cdeaf4d6eab88415414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460cb359282c8ae875d0b6b89a18e87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b210324b7a7f882473965f9220e78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fb9cd8a51683add082e8b870db34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f398e55923e944b284eeb57b091ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235914446c3a0fbed4e0bfdf7f8c792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142322acda79eec1c45a301511ec975420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6044b5d72733dfd647fcfe8e6999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60ab8331e217c2dbb72f583702ad97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a4fdbc782654fc64e7d70836ac10423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ce166425b2e4119cc773cd8407d26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836500db740d63c1188f736481f453ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b229350d9f86fb75be495d43944f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81419795337888c177f93bc15d78a5c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c1d92c85c17935ed8bbc342c78de3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d2dcb3be1e6bf1beea89bcac3596a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74a6e0d6274483826c3dcf196b9897430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb22ad7e496a3ae3d04088dd5975d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6530432159b8aeec75dde703e19467432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bc02d1c03927daeb9973d68886a96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec8f5440e3e3825a7b2188a0155d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4feb07a5bb428f4009d077ec56b327435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069923d59ed306a3e3799d89ec24bc93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bca09dddf8494983bcbc9aa6fd0eb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd830ea2a3ef40d31ec75ab28b154438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ece1ac033fc878578a4386cfc6a61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb9582e6033bc28851ad1b300aa90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d24499e99a4aef971cc4f9a1382fd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25e19fd1a265408c03ec81d71339b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60979b7f5d7e3522642fc2f8b708ee7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eeeeea76883d1b5595c7d5b2d26b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b327c0dfdf0763bfe5780ce7ac1d1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2230edc774f668890d9468bf60c52d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce13e9b6bfca6c61786a8f331499c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449643622a4455fbd781de49357e4f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bc72e1de29d6525c29f06dc170179449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22ecab0264be78a03e02f770bd9de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc50865e7a2f4668c7cfd9fd42bff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa19ec5619db7c4d3197b12089051452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c93501fe0e49d2c1cb8d4db845eb5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477f55b60cf1fddf8e522e1d58d8d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f2169f22a8dadb89b03460686092c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cd0bec8b94872ec1d4bbf26c18a19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daab6a7c262a18a7bfc2f13ccc5bd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2c5d7c7afaaa2ccce2a383ab5f374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f958823f09e03763064e2593260a1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfe3d7c5ee952384bc48a3641fdb59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b577ce5b6196fa98577e42ee4c2de37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0db6c8d9e015ab0d599d52c3b255b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4146d2daea69f72a6a0cfba34c5cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c62719abd47c633d8fe3ff4cd04c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6559335d5a1cc7ff2716215f4549465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20cc0e118fd6f0b32fcab7b0466dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764255a319d1dfe95321f4a95f71385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643035d2891afb2f61c9c6f4d140159468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3d0afc88edbcd6c05a8d1bb33cc42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe5ccd7c796e90a9263193112e347470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6a8d59297f959529444f30309c83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae06f4197e2f9df84fb8d1c855812c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cfae05005388a214fe01b9614413c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a39a6a7a96787a1c1235d5181d310474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcb5a1d0ac243e51aea8702f0d46bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7bc187cb92b465aa4fc16bc4463c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd15061d2b3b97cfc29232a062770f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4f528631d838df1dca8dc2d4727e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4223242b9c933ff0fd58d35d1fad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87601234d6deb1ec4882eece9d7209d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5fca4da1150959690666bceb9e298481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8952b2c24dcc87e833c6b1403dc91ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72037cd99a324fe834515d21f96f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8e35ae741d04de96ba27154bc36cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f87d9eb93467e05cce6f8a375874485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c78d1d6f3ca6a2994693abd23bc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a921564fa7118ca476614acb7b8b8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f8c3a42f5903ab4cd718625069835488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26bf443bf885c577cd267d44e08bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2343590a9affa7fc2f806365005ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f52b9f56b1ac89b1ea172a01eb8eb3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d3dc0337a19a51f6c5d391229fff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5079072639670ad8c148119f5fbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d5ff0fa2782cc9e975a8b0ed22a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbfbf92174cfc4cd624028195fcf9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5755767f253c9656a4d68a790497657496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b457237a1ed1264bf304e66e5d85d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2363b9d56f0178aced67285c2f4ebf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16384380fb2487593b88b9c9413a6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c06228ab8f3e981c1827c7feb50d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f6d7c496752c47e947b49e4775f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388c524450605f13a20f60b64979d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69710b5cf6bad2f77df0ec590b2c00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556fe83e356da3b8a07f14965434845504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a8bf18f6a474b10204da5abc9109b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904fdcbd5d6d2c0766f06c06bdc532e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061557f11bf8dcf113ff5993bf5a25d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf31c15bd9b8f57e28477198a7d6f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f363b24d8cbf48aa2ebad9d627b59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f750ae5e0a48543a44dcf617762086510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4c1932b9b6f27ac1d752e9ee52e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51683f71db307e8da41fe296f22b50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea06eb5617c626329c6437c63c880e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0732ee5135b0be312e137d9100aa03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a612d58a457957b2f1845ac588c6d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4cd07fbf972854eeb1e160122ddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d72c185150a5985473f8568947b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716146713afccecb4d2ad2cd4122c85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0cb29c64697b5c342c413bb6d70f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6211ad21d4381a544308b110de2c07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84bfc890dbb15f19b5c6b4e7a79994521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040169d2610c6b3c99d607f9a6858bc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61b90b8a6a697e664b181cafa5e85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc192ad15a1d8f0e053f657642317d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd39c196d4671786409c04ea46b459525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea72431eae383321d7fcfa281fa83e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69be7dc40d139d06c90597a248ec6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d6c4a0cd4c3966c016e6cb0f55ca0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c808209c69bb511fd5a740ec7323c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc8b91ca0ac91c72a681a37fe36c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22e33c41ad0aed0344288756d042d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192f06f2dea54e6e0a7e43b7437d4c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b4c875163ab24a95bc8b759f49c7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86df0a0112536d25fc50c1f55bd39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b3cd2023c8ac75ad3b0a79ff2d1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2e8b8a9323e43d155405f369a2e9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce32a7772a41fbc3107a2492250a0e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ff5220c7b3af28e5d4bb39d21b363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec99fec9aadf8efa7367c5860228a60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a42817326703ca1043c56f0f7d9ab1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413fc144c5336eae24910bcbb75058541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb1da816a6d69304e037ec95d4a24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda095f971366aca94573d9d1c66dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a11434f1853e577c64af727eac2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e04f38d7f2f455c64a62ee43aba1e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e6979ed5d8644ef12bb42bd18343546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e0aaf9282fd4364bb09cadf81e78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa134a193591561e93c0994de5fd76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8a6c741332527752c10b4930406ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8dc7dad1b22a27f84a7c46f141174550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc25689cf53782b9f6232f76d47120551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6e01d776de5fb894cba7f7cf68ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacd643f6fd79767f294560f387e37a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5697f0f9ac18c71ace47212d9cbf512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963129cd2ff9d46d1cbf70985afd7c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abc9737e427c1a0c2fe57f258d554556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d02cb452754829855b699f6e0634557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab02762d47412c8972d85ba0cca65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc14a499fa04b8c41a3c81eb367d51c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f65c9f329a33b523723cf65557402560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599acf0d17d7a9e283ae6aecade0724d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e0ece4cfbe85fc75243ded03f974562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9fe7973732c7b98f2e5242f137b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b21691d1e420a14295a017a113c08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d17a8f0f72f37071219395b37cd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ab4b125722b89585f62025146d16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c546e0a6f1c34c1f8d0911626c3567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ed4da8026cf2f15fdf1dfe1994775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288227d7ee28d1a71340d053082e8f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69b7c2e2a97d4faaf842cf609c00a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224687ad13f18f6e5b807ec591dd49a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da80c74b38d21e9a0c01a654d8c02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce229fb4a1ae1e2ae4bfe42dbcefa49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac58bf173af2fd5747fb76b5f780e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b59856f0e7d506e399cca326efe35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e09d327e6ddcc575ef68e185b87f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744f98cb4c958df24c5a86c50d42cfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365fae97710fb4df1952147891705a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2f1a42e0edc8eb601307e81964f30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64098b9493d40c7764641042b2e289b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e1dc54059d80674b673f1bfec97a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4efdff1bb99c3ce3fdb2e93a9a425582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb1e29081f993cec6fae8489d3168b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea5e3e30e74f62ee64d2af8245d24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474088b6422e353cd1208f27116362b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8afc1bea1b50428628f64654f31d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7950c685b32e0e4b349815d6d7318587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14d140f0efb4a30908aaed0c7e80fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5d524631362fa84545338b502755589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536bc973b781cfd0fc77757b9d5f282590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dbf5538bab9dbabfd2030e9353ce5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633ce385777b1019056c8ac74a4bb06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bee38031eef367766c26a4ee3056b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ebd59fca3368fb4aa295a864b7b8a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c021ac1c6316f879d4a5f2b74119d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e45c025dc5dcdcaafaa20c76e14439596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946cca3aef215da2d8718d1570c169597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7f7185ed563ead9b93c5242cbe50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b85a73a15e218262eb8b847dd05d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa796fbe21e60c5cf7c98eab215eee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732122cb804a11b598045077021faf08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d32a336fa7cba8c5e397933c0b98c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfec736a9b6ad495b99f13c314c9e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc275df6be29414fedb33653a8b28c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772068533e9b6ecb5f9eaf34209ba4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7fb6e90a2bb0f668eabca6f53f4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf61c0f5a3d9d05c7f24deef062836607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6b91d007431837f71b8ba521f495d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a60e1a18c82ea6a487ecd0cfe9f13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5391d59559c63107e2fd4be79de77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07723f7207232693e343fb8c1954b1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3c1e07f9a66d7e447fc1deeaac76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409886f4f7088535a5adf8028cfc56c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f6e344f3a06665eb86d0a2854fefd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd243f0e6fd4d8cc357d23329ba782b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e410235ada9e7a1841872df7b28cfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3caa8ad12ceb4020faff97220edcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26af274cc9f6502361d8fc54568cf96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c467b35e0b2da2adf15ad0d3564ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909561b54c1030585b42c2fb6bdffde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26358e529b222c8f1a323e573bf946621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4165aa17537c7cf19baf15c99e908a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348e7ba8fdb309b360933b644002e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaede58b3478d762575b2a38f03833b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328cb4d0255578a85f1a0d8ee4e673625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646cef322afc26b79cbe09e2f9c24ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c1d417f1d1116484d9b08d09bc6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a79e5777d33dc67a10cf52ac9c4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a46ed17b04929df067da7fcccaba3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7403f022e5222fbe6b721ecf7e417b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeab6f6c4c96802d5839c236d9cd13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0322ec466e179a3427f28a34b22a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1dec5131d130c3550fd1b7eadcfd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6c4226f0665efa22ee521e845912634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c00621fb587228bac879c1ee0f555635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169001a7426c054b0290e68db37994636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28497dfc7e7a8a7d69d82a6dd4596410637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44858d6830f4a70c1d93f6b62ca93d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276cb015241643a76772bb58a14bd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c7034dfd1ef16ca5ac6619303fd24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe1533b8552c6aafdb9d041e91d7b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983993e126f8234a95fb1f4ec599318a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ef8fc53bfdff95a544d61eb187f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697644b49927b91fbff4ac9e10ba939644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b429afd9cf7e47e8e17bf60c5c927d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2fd4334d85338bdb41a424dd1742e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f93834e0e06e8f355f68c892108a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476830b86b2d643941e993e14131b34648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901e3dd68216a6853b553c8bb6b008649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22af45e053285a4a7bb7470aedafe9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2354cb8df67729c0d8187c370823e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f2b00f5886afa080a504ec0af42ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425220a654b55eafd238a98ff24c3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eec99135c60928d3fea8f272bfb9f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711826a9f746589d102a9548e668666655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f5369c0ce55918f890b3e3ef1c441656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5acfcb5ea00090a73be8db7d43aec9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653367121b0f0f84a3a3b04cdf401ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701748b6030bd0fa90559193ff36a52659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928eb33ce39de5ab5f7d7cc70c4cc80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112720448048b6d6d90b232b761f1d9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9a6ad41ecfdaf80dc059f8a66ec6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308915538d603a1a90e6b60d0735b3f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465fabbe55230a1ad3b5277ccd95b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a1223abb0d17868ac338c01cf55f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b14773da171c2bc69ed893e01b34e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506292f095fbe5779d167f0f36e572d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0f095eb6ffff3f74fca0041b29fb6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97a6eddd2742e4141c832fa3b5c98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e202723b0df7e5b2b1da553281b414670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bfb9ccc0e7d700a2821b835f06695671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3a381281cbf96763f35b777691a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ce8e77b465e1e16cc4fb8e8b2712673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a5fa1099ac92784de459491eed358674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a43bab738ee140d36d779f11d5548675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6cae0f353d406a90806d41e0f121676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfb0a35f558d5a435a7e6b331cc4b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac7ca1313926d67e6c18b106445243678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85430aac76674f70b7a86693118398a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca7c72a96da36c33695344cbbe5c34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b27eecae4744ad9f4d9cb7aa317f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed965eb807181fc083f96ea7f18b5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4cd07810c8fd8f3e57f3d880d3f84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe7095f4880ce253ac6ca13104dd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3218d661f85c82c4e6feb1b87ccedc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841632778440e89f5e81f1a43730ac81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa0100e724ef7ac5092463efef3b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76532030a07fb3f4831617df24a3c16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489d2a95e9e73e47bab0db3780a040689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d264ee0a5745b22d22e236268d3ee26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09641c55f224e5a47e2792a1cac06c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6846a017cdd0ccabc18b7478852f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a8a59edfcad9114d5dfa70495631693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c7c22470ab4bc2e6da77f2845290b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddfa161c4afe5291b6a986e8f1a301695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc3930f554610338993cf9bfc86a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ee06f126c1bcfb6e1584f002ee8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3511ee5c7acae244bb802174ecdc9c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944396e1064af33996294d1de3f749b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec944eb46c2aec62befbada37449115c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc16157fa5a5b8fe6312c84a78f374701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0e284079b7933a075570f4e1b5f75702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9a145c25638a873cf36f6e466b58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b24724064d6e26f1970cd1e0ba4c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0999e7d9bce0cbde96e425e029f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeb86d84fe64d031b0709df2d94d35706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab633811276f5a9a3319f159ca3a961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f4183760d3171594d1e4dde1d92e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47644997f88417708dec5c666e3091d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5190bcade5548ce84b2b3247fe37d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c77509173dd72306db54416ef76f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c640094c57a4b689df2306159174f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1173cf89fb36f7f5907b13aa4ade9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914f6ba79057eb2c47df9eb5406a568714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7c2e6a982df47f713cb3b1aecd962715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c7f65d81d21e507ef1060717a075716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55148d4f59966439f2aaf9f4c952b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b777ccac751666d3bb539dea9ab5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01029c102cd1913b97a3d22f091fe88f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972503d808a378f1b552d9b8163627720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374115b0254154f8fbb412d667e1612721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6879a47a1a85dde8c4a4f65cb3147722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b53554b45534a3861a890ba52ccc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55c2826ede1bf63b024c423ce0d2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8c325a403d75ce889d43ca142e67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43894eb98c898b3f255de41877bf6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a5141e5c013e83145a50bf9cf3e3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ba26c80aafc1a7d25548c4b51dcda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a822149e2083f94a7d02fb72f1b6005729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c6e7b5d0e20a509ca4220c2e55f5730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b72ef9272c7b3e2c832b2a3783757d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ae4cdd88b56f6f4a0b96a301a0e252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4709b6e632f75c0ef5a08bf42e4983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b575ddda55a1341defefc5399a4468a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930cd4dbd0d86810c25af62ba40679d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c76a223b95336f4dbb52805dce51916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09d114ad026e8f039e1c44edda6757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0307278f6f2056021a2dbc2c7e944f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe1991ffb2fbcf1ed463db9e0df2829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba9a3b13ca6e28fdab3ba1c2ce110f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0449ab78019b2aaf1b94407d2f86c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10227001d988013cdb60640aacdc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8084417e512453ec8be5de153b85113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244a0d14bc6e0f5994bfd7dd8824b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c11c31b932edcafac7c8689a7d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7dbc94db2208aeeaeb339d8c679416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289bed86c50ed474d1195bfe3da25817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6356eab718f844a1e4cd77d75b58518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f99dc4a257bd4c7b293a583019710419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911db1c11a8c49e65dd108177c1b31c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09b13a78a59beb28bc0a02ac1ead021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81976117747e217dbc2d4a62c037622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7aa94cc8fa2d523c2ddf768e9f6be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698886c4f3bb7d055d01baaae159084424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e448a973bd5fa9459b597db46455325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dd334ced096f6a4e6ba16cfdf1afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb46b1a274dcd7e975848bd906d0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09055edb76c1513ec9dbdb95c3ca7f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858203cc96161ca4d2ad8542947ce01129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332333bd8dbdabd022e2c200819e420630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a3bd32430d79003a83165260bcf4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52b6dd6d9bffc4579113ed282da1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9005a11521f29973d5320dfdff480933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccafaadeb4683702289edd88cbb82034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cc4b05eb154e0bb51e0c0b0707f3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbef936d82e718014293e1315151136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a7c111c117b525aa83215b84b64d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cccbb9a88d05c58f09c01a117bc6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9651bf46e1956614e1344634fed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de0eef33b75b3f38dff98a780272340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131a18d4fbbe239952efa01d27702e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6027494ea22942276c3193115d9b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c06fd638a80369912f5498282cf21143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ffc4f31082db54f3ead3747712d7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b38eeb9fa27ca04d381580f169eab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f107e099a744522d2e01b057783546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b1a4af81967d7a5cfe676443741d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72fe88711ca47a89031e19697190d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221b4b15fa23d374da4cf29b3429a2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5cc6f2ea4c2ddfc6fc08e7679a8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30d5dfee66ada819b8ffb53a1336151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd223f05cc2c19ab25f660f9b009b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a36429cb3e41c750f4b4dc41a36f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa104637f27f35e5352ea2420693a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d465cb8b1969150a6ffabab69b0db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5aaca747905d0a91db1f1575640ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac22ee8249b690117cfd33471e73c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0c3c3088c6b01e31afcc10b640d7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb0479b8d0da6e1d0c85fbb3a5a1fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0f466edde81b9dc67447f6ded0a6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bef375673df511cafbb60e5915cf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc02efe9aad7b08899d7d05d77d1fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85da23faef745e9f77673c8cba600563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e21a581b9b64caf0222526e29da9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39121730adbd2510bc86d25f7b663065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46973c4f7e25c1816b4dc2c0cb4c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4061fa784ad4f6665701648233d77b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c6c4d7a02d2fce70ac2c53f7eada268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011abf537edd51ba195274a779d2ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d95fde1f9406f47c5f6892b5b45770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b7a6928e4653a17d34c51543aa9b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f27aa318414916b8b6f4caae2d02472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faa0f431ab7fd0647235f4e1e3d88b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597ed486543fccd9de92b88cf428fe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9a8fbd06fd3b4c23337f5111c88ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144682eb2a2fa8dc61706c0e090c5c7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf66cc6da4f5f23ec08e4fd1792624c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47152d99b9a143b32e94974794bdc4ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f250c52ff67ba50e10dd34e4f89ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557ecc2e03dbcf20e071238be40df280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657b63a007013553b3de6da25a0e6db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e461164657af120f697463d260e4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720f18184532c2ca357db349436806e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124e847d323a0fe6ebccab9f38575c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25977d2afdb9731a2150520f2d457b4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eee04b8af7872f6552b5dd5a337f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b3c5fc54799e8add9a339ba0eead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d65ee3ea37438e5feadfc6e6c2d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c77b39c56d7bbec4a0c6bae0a7bf0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf90db43d44e94756b12179db250e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558daf00b2ab28d207494e455b2219ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e39bdb505fc716c0325f504d25f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10156b09427e643b901d71706e098893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2243adb4d93cf78ec45330c45a703494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b98e3f6a5b9f8de1bf30e5109abced95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f474d13732a26d0b231f46399ae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64154dde16f39bd23bb4d9c3c5ad20cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8030965ab968345176f4a122f15913e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bebbfcba02ad187c13518c81cd826399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c293329d3238e02ea8f670ec2a2a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924053edc9046729d0aad6eb1285780b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31368dabb32a00e56c553b68c78c522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef812c967835a6a0f9b9d480b3625dca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6083f4b87b1b456687130fc11192104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a67bf13173f25c26da97f6515fb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53e57ea35bef26890369d4468fb990106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0cc46e7c36fc0c18425c38f67dd89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c0183af2617a77f170ec561e68166108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb02f8effc45d782769623c792c03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e130fc40c3ea7f2dd672558e40f057a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe131d58ece85e64bfb681e3d709e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b49896e24da2bbb8f49045d6ef154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c92565701694b428b267532cbfaf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd67e29d6d28e16fbd365b90c31878114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300f4b7589cd16ebc2377aca3cacbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232db09f083b3c574626d1f95eb7242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98782265df48cc5c0528cc44fcf42b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2642281e2fab017b03c32ec4f6b58f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafeb73294bac6e61f1cabf391c0c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e094fa11f539a45d426bce6d9dfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb34398a4208310d675e3b2550f9a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7066f38ed54aad154ce43ed4d90142122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634bf3800d70fb030b8d90f455ff6ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46b0af37f774a6d3ac2fb525aa032a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40875668da555a51d8c319076547cfa7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb2724f9a718d5a49d2b821b86968126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d8030f36cfb129a3b176e16fed260127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677214a6084deeda44d3d722b5876a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad069f299167e86b6b1647b3087cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476faa7ad61fa7a004807c63f8c89f3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24486d020a2f211454d83899479277b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24ba7fba38077b12571f6592ed2bab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55dc02744f1a99e3f3787f8c10724a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940000bde63ecd3f0f3bc0074fd4900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d02fd69abdf05fc248a868e02ffd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb437069967de0375e50d2b9fc7bfc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf44d53b99d255f10a526dbf521d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61197cfaec2575626d85be99e59b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86429f7665103f3ef82943985cb423139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5599e1f2d190e46024eebf96b7185140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a18764a88c33e4c7f36f11bf891c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c85bc30e1933812089be7b8198d8ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209a50842427a311eab1418a26c90e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a389d9f6667271032193e0d4fdc83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852e3316162f323b9b9f3ccad60877f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb02f753e4f29fa505a2a828797d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c244222b2bd443123a368b66c2843147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a717d73d217861b8a9325397f5c21b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cb07422f1ef4544ae2a758e1f961149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d39cd9ad104caf4bdc3c263056e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4232fe2c39fc1bf70642bae44b32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c293590f65b1b7d3f4624da8c2e93b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d86b2ac142ce4ac918435bcbc9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249b869f339317ce3f6605f4c65d6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c186d640c9b677371de6c57c085d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67254546681f8399e9422586928314e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5076afc6bcbbf3fd78e5801917e880157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc77e511f9b4237f7fee8594295682d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db278216d1759810f32a8e169cc8044159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada29f6ef3a1865940e5c4c7f179fc9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958879127c79e22725e6f1894a4ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1fecfd1d2195f4841f51f04616108162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83933dfc205cd6397c84d19a55828bf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7579ddbf696b14d755684319617b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054e7c90bf2b065f16cd8ce514ab29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6683c605fde564c9b3f4d4b70fedba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d41fb526b7cd918a38b2e6da6ce8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2408cb1e26870f3165898427d771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3285bbd16a8a27767eb8b05e54f121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064409428d5525c17551fc210ff59b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208d683dc27dda75a52fcabef969fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cade0c79d47909917b9b142d034431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caef5231a93e02fbf8a147c5d84e70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31febdcf4d7545505c6967b978fb6566174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b30f6219b878f7c7f05e1b78182ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bd9e1f181fdb5e204404e8229328e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65a7392a082a0d6672f061158c4b88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f5379d287ef4187b382b124a4d1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2783b7fe0c67c3ae979844e16d656179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dada087ac4d306d5d233ce65e4313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c9926c2e609a15bc4bf24325fc676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf648af4ae5a0ed789693a8bc8df4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed155f69a1de72cc6bf78461506348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d768845a992fe2bbe13b0781d8d04d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec147e60b8a0c63e9a862395108b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec29762f411926e54a32c9c3ea54675186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e22bda2c399f15cad0c910b3204f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c987a381243ad23c34117d2a5bd328d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfecc0c1ee6b89d4267f6b69eefc11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0edf0a387d51c24743a30914c6898190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6b8b8f53bd65fe3f35696b3c9c12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b978ec2ebaff9e7c1b904a6d2c8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfccc5ddce5aec9ef9f90d20652190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40baef402a568a1cb2372269a426238194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9cfbba037620f36b965ad32cd79eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2ab93cfdb2e0cc7e3127a2e415e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eac6967101481ede4f92b303e0999197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05330dccba9bd155c4de4e3976703322198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4381a84c4d87432e5270d30ac4e3b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f803885d68dc2ed4ebe948e0c85c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1fb2d0f3e00a49dcf661bb7300b08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b1c640e2b0e73b94c3bd337defe11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a16d2854c09eb3b0c86c7126f9775203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fff5e2686f5373bdeaf4b26fb3d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae27f5c80cd614d7f687e61e4c63f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dc3b75a12acd971b290aeeb460832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c14b0cae2459fafb6966b75486d8fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f14083407b6be4c421dd76a623ca00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03094a429bd17961847e13490e43afc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecaacd8a7a75ecd8b94b822715a03fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee16c06dc2decccc07729707bc00c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28249d46b11142648882ae06f8306c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c655f530c90a03c61f3dcc1d59afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225455f2f6b3644a148f6cf8f321ad98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247872f4be4583d22e00f7da563b608215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062449913a2db0265ec715ac2170a24b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a74c67954af86dc6c35b1ba99f691217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21a617e5afdc422c0d53cd1373e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341ddd3f91235c8f14983a91339a1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeade9e8ed34ceaa7b6895a49eebe223220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3923b037d8c8676668bcc934494027221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb0605f3136b9f826f1f07a1bd8bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1abb271e58819f0726ee80a2b7d1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e804677d1b01308a71fdca2980f2dce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06389884559e0003a9370ed14ca4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad412bf6d38cd3446ce8d9d0893a4a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee6439384b6dd5a2ce709aec8d59f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28af98a603e8d36eed5183b38ceee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0362b2c6a044a10f118d25a0071921229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526477946663717b6e3b21e3abf4d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfefc0d97248953e424661279c467c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af03096a975069ff7f9f08bfacd2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0fc679d499c966d0f979f39468810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435473ac481c37d43b27a2b4c76d0a74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6dcfbbba67e53a6aa9522465ac291235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bf88b73f12712c0107fb81d8c4e61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744df5f7d53833be1209de50bd2c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8e5bb64edead915cb1a55fd6d920238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ababd35df6f5c3b796b19a4f4e9a03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8366d71ea3c603bce84e8a532f1352240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e879522564955b1b5b034636537df6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7819f015f406ff1f9b46a95e69d69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65602c9344fbde0c18b6ffba3a7871243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f36e6630e9f5e0bb238a77da72efe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ce869e78c878aed830cc445775f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9203bcf07fe3d0250651af69c4dbf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e95feeaba3a1313c046480cb592448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8480a7e560ffa5f0c0ef93667a8bba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed27e03a84bcb699de86b5f7dac863249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55230b68db6a5fce9a251e6da33212a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d7157a0f22b6a8a1eb548592961e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daadb094349c92ca8a2cf88c1a2497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bccffa842310e781647d4b377e5cef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ef30f02bf287f9994be4b469524e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c2503f8b6fefb0bbd0e6244e2bcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a29a8fc89375661e5480a528f43e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed4747138f49e147a8c3a079dd77aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55cd7de629ec7ab678a3d27fb4fe9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf58b90b81e996807d8835dcf04725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb451df9682bb2ac8283b260e30dfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973fd9a88390ab7f4cfd638c280f48b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1de525fed98c285966b7b323d15a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310714e37cbc1261623e64823359eb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139c12620c66f4d1cf60b7a83b34a97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1b3a78ed54f80bbf2262d4ff5455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c640c94b171aeee042ef35969b96a6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e070ec6b30b3b1f73c2671c322b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397519bc526ed5e2a8c9125c1330b24c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ad23296e172d57f23923bb64e56ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e0c1116c0741a19f04f712f4395cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7060c79831ad0b2e70854a0f7510f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171ebd917774d9ecf2d245fc14c0db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c111375f0743ab676012d20391c35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc6e90f442d274753eb71d8babb74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10126c790a647315a71ad8c3650aaf18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f9af8732b147bb3aa30711d5a5a16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e042fc77d1c8e3f755d290f43f2b72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ccfb738eb7da0f10413e2a6275d38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e8aec7e6bcbc6cbc73bc43a42202f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aad8034bea4a239b3d73345059811280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ade68a11a002ecff08d94fb3cf42a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bcdfd0d66108f401290a205b730ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903866f7cb4332f7c2117253539a999283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295cd4aa85042b60dcee3507cf0fbbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73604ed81e363a49d93a2d6bab6c1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5371f0d27a4fe943fe8f06d2c3552286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439289f8c1ae707db187301c1bf43f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27142b5b879996aac16b605f586f629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474e1c1ded01f69d3e1de6ab87461f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332e2dfcd7b4e029587668a2b6b01ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049ceb02e3437c5cc8cf3032b631e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555f02ebfa466abd8b7db4148e8743292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269ea27903ac7a11d0abdc554ce8a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772c2406cf2720ddf6d30edb6bbaa0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9ff1a603ff0938d86e0b547378dc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896d0ba4fa9cded4bca4d337f2399f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad031348f0599230eaaa29503af1db7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ecdd3dcece4ce6579f91ff4a4638298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104b59c805331176fb49ba3b3ca1a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491999ef277798739dad0be2240b90b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a380693c3145eec602d1c2555ef8f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e69a2b67b929fcde8df00f8c5264c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7848b700d536f9ce7186ecd26874e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3baadf3df670e8a5c666ba40d8bc58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecce3c056662cdc59a16c7fd1d0185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd38566e7ce177127a57610c318492306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86252135c79721a06271214ea217f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ace3501ba3cbca56178dc51fdf0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d99e40281ae91ab0e3fad954f3fda5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb95ed0e6fe27e0fb5e045e5270f183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e23fc66530c64514c5f6eebb11e00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e3ba1ee22894a062fe98b975c9837312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d098ce0874de937c3b84522be81f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daf74c0e97af1284268e1e5c10a9e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a70b24690f06b317424d27f623f149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb60759f7cb318180fc891e948984c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faaaff76e30b351a9ad775bd091657317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4badf36f0c0b081f1a46fc20031b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cadfdd3c0f618563184191416ca762319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525be97ba41a3535596740c1627856320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e05b747c056cd020245f0a20483649321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91ddac1902e671de8abb49df81dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f3eb11fa4af7c15694c8e7ce1652323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04b3d10523d39bf3ed859e98fcb38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5d1eb27764581b10feb2ecb8fa78b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f4bf55f8f0fd2299253030a47ea0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163420d64a43fb8edbee91cbaabb20f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d908fd1ad3db8295c31d1126adabbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47385cc06aeae55a885094bbdfe2bad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824a312a780a86ef353e2319d2f7356330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba519e603e1786631de9ddac3c35b90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cdb3cdc01a8521c048e66dc8a6484332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4974e6052f623a43c1713497b48d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f01879b420c339576ad5687fcf71c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a620071c1d1233d181390b8b857d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926c413509ef362e8f7e1240c875d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846f15a9fcdc1a7764bce79b0ca4be5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35bcff926d9396f5534acfcaf882ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6a65d94bf18f60cc206580459f3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faf1925a001ba3e42616730b887c77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235946be0fd763d24d86f6af4bae409341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b495df42494c0c3a70fdc25f7b01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2d83b859d35ffb2d85b9cd365bf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f14f44bd409f9fd740e9b59577db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85259d0fc176783e7e6f74047b105e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28a6a84ca247f710ccdbf3c4d89eca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9de4bf59ab5f2a7e4136d7a2f50d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a257f558c574a43340eca93836437348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c1fb7236a41e402c13b9bb1b8dba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a129a2a2bea04fdb83436cf0a42a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531f0dab544d46f18036e8f4675624351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db7b90431a045bcf155962a88254c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22b53b0083c0c7c27c6af0e5a4764353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b827a8e7965332e373232a5ad26e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2cbd6882bf8a90ae6b600aed0e61d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b90d959932c0df7341e352f6705846356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894548586dbcd55ccac2d68368fb3dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e515a3e1850c94615eaf35b68e549358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1f6d5663c18362165544641562e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86d85e6b18e5c89486e18e7d3bce00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec73470ade8a12fea9612e62520474f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71ae135d553bcc94d96843455ce597362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398ca0aa942b2d5fa61739adb85abd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f625d5ba144a3edc16a15ceafcfd19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536bc8b7548a22891dc549f083e7aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce1461c5fa1715a99f0e14bdbd168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fb60f0988c82c52911c19467d363367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e624a9dc3eac9058f6b9677d6ee93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de90494d81393a2b8c7424d15e996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815921edcb9826bda6c92ad5bd597740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa3f30454c681c24cbd282578eeb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95abe7e96ecfd11d72f27443a4ba0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803474713a49db30739228042c6ea12f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9eb0fec5af80f7ff6c7b490e2d530374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36192c9d31ea17afde5569a204d4c80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05934b56222069e5988976349c4e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337fb61baf4be3efdd97ecafa8f8b5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fabe3e9f9c254e76742be6a3936db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4d29b3b8a6d5bde69813ff0577637379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75fcac66b9cdd2e3473a11fc8d6f53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982d27489110f5727f6fc2291843a24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f789c63ed80d83a18ec05155e7dd3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e03cf552137f549226cd972c98407383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095fb16d1c3b3f5559e941e014602fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d4712446284e5bb08263557526687385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713c1b01d4fc2df7c95c037e830211386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4d5d039cb7df989d7dc3284202500387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c023d4e7346a0ec81b5351bc39d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d0f7dc4683f8b7d94eec220bf7830389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3642d9cc48af9ad411d2817b737dfa2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ad3229286f22124a9b7b5cf0dbb43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b4a1344420ce32fb22740b5025e56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2e49a8fe947f54e7f5e3cb8b14db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17495af37f9872b32e5e6ca6a9b98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341bbe8674413f20b8cc8105bc97dbe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d823cfec1edeea54e84721701bfb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a650e3c450a127d72b051319dd5f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7373549f130baf1b2c83f2fcc702c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb14d3dcf31ffbad98da4d5393dd0f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdfbb27cd022815d6b6dd87e9de44c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37eda944f8a3a6ea47432f15b4774401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b4dbf41e8aa7aa41968423192cee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7751d898c5c07dab81371a3e67e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc058d566620e3b5e6520f7031015a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448101e67136d2f1b782caf55a635b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef0f7106ac6f4b574771994662d44406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ba32c05dfd55860a153882fda2f8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3794f90599a898571018c5a41f32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493c3db894b95d47a0bafdf36fcbd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ab792df6137048ca694fec1f9c6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7ed41bf2eaf12674554a740c4b53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74253cb28d4df7a441ccc41a2d54e9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067eae5909088da3605fa956867d523413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002941828f8c100aeb491786b3def253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5554c01ad608a491867e4b600bf0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eccf73c4262482c9b430f7c94d5dba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59564fb1304a0e1b38f664ca52b4e93e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f7e83051a3f07d0abdecb31848bd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f851b2c6965288afe368b4fda97ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe2c7780c8d60c30e315c38420391e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31f7225ed122b4760d29c6dfb19da8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cfdbc4fdee171e6f4064552c716a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c508708af11dbdae3d960783ec6f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6f83283fcf9bf332c26da0628cfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27942bdaa04bbe3f7ab43f29bc7dd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1e3d199b304198343505e5ff9010426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296aeca3ae12ad8a879f0a8ba47ac9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83db549e9c9b18908576e4270cd61b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a4ad96ac7a628c5a1d8c1ba7ce3aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43cf8e15c1776c52140ef2f9dd2fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e495afbfc82f5f634af5089f7daf480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d92541368c5492269e396bd25648c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c079b065f34fe665e446adff09931c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec45d0318eb1f74ba836620ddc9ab96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc7299517026e9ddb28eba57b9565435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445ed2cd6513015990b40937a66a740436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952edcb3f864a8ca852c40e5bb89a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c438d6c5af8ba533ad3f77d20aece3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f82d400eca8db7a31a72cdfe5355d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb851aef1f0776f362b82054bddf10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ebf027f76277731abc1c099dda15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cbee4ff247e830e2a1f10c3b4b7e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91769763163b94882f50a2ae87756c9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c67e2ec7cc22b11c7a14a93a47238444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1932f1122b80a72e10adde2e7a14e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dba2632db2f896e0435c52fbb5c31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3b195f713707bad166cee23d05d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40928205ce74f7e56bc57e1662550b37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf0b78cd21f7417aed0e251ab6d18f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b77093181f1e1f2278c9bb9b8b9f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f215aacf3b90d796949aabbd4cd88c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd4921a8029362f22f7685dc8dd6e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41f1b2360ce5427a37b969e90abe2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2405647bd3c960a9b48940a6ea154454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f068978ef24469a1d2577d810c943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be448aaeed8b2b50a7e4c1b12e560456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf8052e5d8bad48a133eb8fd86556f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db8441bd573b33ad9f4ab200ffad5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711023fb778035fc89cb6372d53e593459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa644c0d6740f3b9c2046f3f51dd086460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5c26dcfb5fe5365d8806db51da7ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231a05b03b84bb30558e1b5032f378462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00960f534b7dc6ffbf1c1374ea6a1448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2c5791513c6091f2c2c9663a77f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc907e721822271c69f3e23e78337bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae361749485f8565249d6c6f51721e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e342559554c6eb4e0265a1544f77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e70d8e29d9ea9ce0cb2265b6c7ef8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf12bb545db7a061fe46b6b8b42749469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7899991dba479e6ceffed146a087c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b121594469a6ab782b24c22a83c3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dab76ced47bb7b80218a2787ab4ea7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75276b5f5fd4c55d317cb23d8bf98c58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923175b9a0997a1c48d416ab2ee022474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c3c2c329c193c6920f6bfd07ca250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db553d2c1547682fc7b1796207b6d5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377e67677115f48e07f095e12a8b92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266eded26d9dbb902f73033908e604478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891bdeb0b65826a7cd0890684aee17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a0dc58b3099dca1e320486937e0db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe3de58e5a8be50ad95fc78381b07481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e4296ed3fe957c3d0b109e498fcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220e4ce2ca96d73d2a52188860fa2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2708e91e144a9dc40a203a57a4faf8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e6934d9b9048882907421e983f306485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a16e85558d87fab15fba235266d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb6893a93cdc0ac74ef152a1dd386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2728d203adb1eaf73cec6f825f55c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c255e5109ef11575c371aec0b8b570489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e3e8a3a784dd28ccbe343da301a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290667dd3a178fdab9a0775ade7527a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01821b8ae6328f5baca5081496ddc30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd371c483ea2df192b160462bf3c055493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ca56149eaf97ade9a7bfe3159707494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be85dae240f11ea757bb160bff7b0ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439621aa051848a380c1e9189efdad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fdec0861df8678232996e877e5524497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8efcb85739f60547ff89d51c3f969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d42e7e75cdfbee0421f27c7e772e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251828fd807ef31f21e0d798dd58358c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4061aa50ef02a3767e30182ee38c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0988ef10b1bd67d11b1c13cd6e28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7018eb69f58fd2ba261a0284c6fe4d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b8e2198aabb83fbbe4daeee570e38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048e6fed6412eb1376b54f25d7347d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4e689e1076ad34985be5d0aa88be1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68caa610b431035baad98bab3c8be0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7209f061a6f1972c3a0b0c8d4d2e9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e6a280d285212900b4756d256f69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969485d6ec587ff0dd496fbb7025359510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2af59a72daa4210b562196c2c3a37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811af31125f396681d61fbe03f4c70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2591557c54e2a12169e547d70f973a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067f81aafd3b0861715afa471a47fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f3a0d0547572dec3124d3f2af422515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace23bea347c0e49d4fb5865ca1aeadd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f0563d5b54967e47b70e848bf83c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f66d2cd029e681410a61ca944337da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af706dbdcca208c099a014ef88909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd23fbacf12b500e79b26eb0be924520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd4e5327c3290e01f2ab027bc2416521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4126b36f65371e17860cc6f5eaded9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1dd5bbc36418540886c6f89ea376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54478dfd02f28ef50a25a5f89a3ef0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767646ab4f6ba0da2a02f25274169a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d84eaadf53625c39f11857d932cb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dab7c4aff560062d0ab9aecf3acef1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360921c0dc654c9ab3616070d6e2709528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c0fb4b0fc49d263c2c42036ae7840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a69648c458f001df3dc92225e6220530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8965556a53e43b5e6ca94480843c0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9ea6897862645f902a83258f6b8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a422c75b70e8bd0680e470ddc163533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4211e6fc8a764f9fa40f893a6f001f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b5b8cb00d1f7ee7065c7db46db7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c2c1ab96c220fe58fbd644d51d79d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca5c95968d92f61cb621ca8177d5c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de28f82a73e41bb70d6a402efc65a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac97fb4be035f8718cd4ff0569ac2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9802876cea31dad181fd1753fb02d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d9d7b365da93a892efa03365bfd6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c7858c342936bebba6210dde0243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91f80e072da4b341bb52bbb2819f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62075a94f9f60aca919be4e7ea0df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b129c1738c9ecda299fa6d2587809545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736172398c676f413b4475f7738766546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52dd89d17d040dae0e9e83a48beaa2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d1ee0d78ae1031034461839b383b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebbb81d643359760d9148b8b725da4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c58e4c0c0a7443ff849e66b2149a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356935e27c466531ddf7f9a5d6d319551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7447ff7520ac2b50c5cbb5e163867552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d42891575b4931bf21c939a30c12ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e7bdcc02e690d6b35842122cc7c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f9a98745629ad40f959e60f14754555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf631e991b0d1655d65268a755fe5f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e25fc4c49f0863ec70d4c531ef221557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990e7c3858037a7a0a9c39960fac2fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325707255a07db1d90f73af46fc874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a96204928e5e19dae4c6b68c34c65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698e498512c706cb8e1465bd590ed3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed453edded82fd1de0c0a81b65f8e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003977221f76b60f5779308ea61534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc848785afad06f9ff012af5cf97a6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf26cc86be07d809796f32b56f77ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5b36b2cc1fed3b8eab7b913bfb39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f1178771120a0cff6f2cb05ab629567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb0b6ddeca01a64ee7610b29ff473568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c28e4f8c8e655b59638d205b045e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f958c59a8c6628c0027c8842ee0abb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0aad94bf37830d965164f28b6170571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6bdeb9d9108f9c260e440eb699109572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa258cae0c20c85bbfb5c5e8292367a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecd64fda00961ea5a6abee1efda24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644ef72c4e1cf49f840575d2833427575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844729d72866b4396081079fcd1a9eb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b53d4ae8d33963203a5df75634ead577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37779dcf83c60d6b9de353c8ca168f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784f3ecd7ad04921efc57b6feb48ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d553fb62e77a6bff8cba5095fa9f71a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac3a6575825fe598d3dc887370ee7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bae3f5f7dc18b7fd96656df27b250582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9855ba0c2a8b3eda70c5c7b24dff21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0b81ba92f36a9ca846ff47d675c16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093218b1ec1a99eee28a557df8b5aa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6cb8c20af0b82309beba12bc0013586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6550c3f8276f7482bd503f3edd86afb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe62a9895a228c3a734ecf7d2abaab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e752e93ed933bb69613eceeb5eca3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1211320e043cb6339dc2f62edb806590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70029cef3fd694047f29f88ec549b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b1a11db20ab1412bfef229d24ca98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b47fd10ca3a90b73cbad9c46484265593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5419b7cc431481dbfdd5526e02116594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff701916fb11f8af731660aa689db30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cfcdcf72a30e3e2819afff5c7df1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e554723859d75113a85bc0faf78db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4049df4640a88c3bf16827a5f75a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b05dbca9e9eee9778482a56dff2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643426f0fd6795e76b41157f920def2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89e6f9b1a1e7873999a9008afbd755601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163df3bc7c116d8dee38d3f959083f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f3ce2e3275ba2f91a4e6629eb64d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8e8c8178eaa58c69ebdeb2d3b50c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04888fb256e6aaf3813cefc5cc56f30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141994bd1f10f4b749a6bf3b2f824a05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554a490cef7eb0d6b1578d7cbbbdeca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d79d734f9c96433ce2298d33ca09c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8e1a507717fdebe889ffb9fe393c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3a2d084c9a2c699c584087f8d4fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f7894ed40ecfafbf09f3169a91e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3cccd3e16347f1ff2b6fe41522cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4b6dbdeac170805455c2a2ee8564d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492af2e923e261f0f2bc9ddcda2d172614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4ae6bb4fdde2fb6f8dbe1aaa48326615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5243d14b65bcaef51ef86679095da7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c975d4ff5cba36a3414c83f22838401617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea25c26634a7138af93c2342856df4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5db4d5e2646d842109275755c1003d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc43cef6277e13163aa0edc3eb2f52f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38eb6f315ed014b657f90c397aac98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f99d7361788a1f8b22352b55f698622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6997552bbe0db06cf42d486f85d146623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1209c3895dd9cdba90251dbab4e49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e86ecf681df1f5e409973cc79572e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495e86d679007b64b7bb74fdadf5355626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336852de66503e2667ecd554e39a439a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b98dee08daa012694b3d830a62de1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621786b77492c126d3eccbada8755fab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b71ef77aed547ed264e9492ed05de5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee4f31e5b68e69c79305f35f98491631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe0114f6eebfdc5a1903cd466f7e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb1802e9daee776dcac103ff5791b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b1acaa7f0691eca84737d2287738634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3493db8fc6c2c2e9a47618dec6358635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878a4a1f4d4fe5a3f2989c7a6598c4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdeea3eeaf043ab2deadc7391d2ff9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de5b2fac4cbfd37b55f6b7b1b9e21b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ea13be84508f503ef208e447a868639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1a32a5406c094a757dcf85de48cfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014804c4b5fb44c21da82adbd040117a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaea60803f94e0ab6d570386bab342f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89109f97f4257daa7212169b5877cdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fe2b427b725d4e50b8b5830b0cec3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4673ce3c254012a3e4039494e014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea3bf199c2c595ea08eff9a4c5ccf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c04dcac433da4daacda4a8c6cec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6fcc9fe5ecf503fcdbda47efd9765648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3af8c41337080d3ee4fadb1d5eef0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2781af5e88fc6451a7c4d2bf06fd68650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272756d6fb13332f3bde12efb0411fff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f0bf1efa94be5febb00e1d9f4bb31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ad4c29ce3a94ff57f99e6fcb9f65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677876142fe5b5722ae3f8e22f8b16af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f61bfdbae6c54c629cc00e5d1a12655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009c88ec9555cd480791028d463e75b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b284aba30414309f2c93d54b33da5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997d1b7842c0d48e646a454a9dc39eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0e16c5f7a8b3949e39e969cf0661659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc17a4a65e126c900d2352de12af1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da431fca4612b1393094701329979e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7187e9cfdb0dcc92213903cf2fea5c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c84327ec52c590a6ad625e3ee006f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843fde78236452a5cde23c150ee86f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f04b247e739aeda60f48561bb0c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd3f944a5b39e88fbc29eb7ba315b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc1fd07b5755d2272febcb4ea75fb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3dbaeec5a20bb14bd42e28768230e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460510f3a9b2106798bf987250acce1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24349752d59bc82afdc457b6ab650bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914df79e0805faf1cf9e1fdc61735690671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc6477550910e1f964e3333cf123d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0efddcef744462c325ffcd3bcb85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44fa223de804e97edd88461f0b21f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f49c5617fe32805035aba954229de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03659a1efed2790abab9e73c376684c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc88b4697e688deaa7f70ff0d3fde7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13152fdb419f6f0699f9898e731fe5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cae164464db4e4a6461f73e123b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8811a582193051740bfb3eee3ecb1c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>