--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40c4a565bfe6d85f8b517e144051641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cd8ef677b45fc93e67332174391ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b846691f9d964a7adb7c6ca0ffd6013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd943d8304cd3440f48920263b4596014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96ac9ee6cc5d3bb148c28b53489315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc410f07835650b8b3c570d6a1a0b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9087b3308bf8974ac5abdfd9b23407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440c4b5098be0c8cd083d7747eb44f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cb8eaedde57327aa39dc6972a16c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2c96dca1143f471b1877e3a8e51e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116c4fad6a311119e5aa21a39a4b2d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043e47ee28a00169fa9fbec09d85d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770747115c99bfa674bc9bbbb55d79b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681902eb2c00cdf467246e4dfe03a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5254c032e93d620384ff0b9ffde4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ce1fb872235212bbf50381c32b8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46a6954cae5e3e54bc9d4fa07809d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a6417434dee5945fcc8c4f1bfe9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460886567ef9722c4d654babca4845ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726e9570fa02f7357fe56d065abbe220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475073b1a3fb099cce11bd54c75269a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef902b24d08909db480e8d2574afea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f668337b1a6a52b32c007d89f29023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c761ab4637afcc7f979083b3dee7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f843099349a8df76759a2d0f5c2db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd33cae44a910eccd254ab2119defd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9250f22d51487006ea95381fd5a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d511e7f6e53ae7748183c46e6a516828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5bdfee2e5636b06206b621b461c6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a0bb87c1207537f27963775b7c59030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27664682ef436971272842e9012e0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231832879e94597536f2e8e35ef0157632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a64fd1e21516735ed9e7c7dac3cd2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae960ec017ae26b1dfb8bb829dbf87f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853a8293bfd794f48f638cf993f62535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c869bde12e89f13ef51daa4d99ac236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a1dd3c8636c40438c3f80811cf2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125041e3df27407aa57f7ae3076e66dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80cbdc8029460f0bcfdadbed5de77239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353b51842118623a637b07aa225e4d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7620f85f22ebc71ca11d604c9cad8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230399fc5969876ea28e95ae8c1f43c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d281d6ea1f5e4589bde418f13ddba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588104d74cad2d738d2aaf29bb8bd96344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a12639e61f1a8f2053a4e7c13f7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd23174992c8b87f529fe2cba4c15c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf414a5fb89ce82298d368bff299ab347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fbd327eb27989dfc12f80094c14c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee88c97b6eec7db3477e7e0a8ce755249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a249fe27785966e891da330de3e41650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9155457c8523c78ebc9bbfe35cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fcca78b0b163e721e3d49efbad81252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba6339be9b2f89d46a804dd3bd6e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e513383d2d33e1ffaf84d3f2b7ec454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11b1140c34037e0a065eddb2e161b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd764e6f9ad193eb2697290d277c9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82953e0f8e7ee9a9560357eb7ae6a0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91facf50fc47ce0e6c78175631facb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1b7e02adc581e2ed630b2ae895e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22001e53132ea5797c8fd8106589260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888d6e6d01353f0badfa0dd04f2134461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1160ae7c794b00e8451d6b02a0e6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd49fbf6c7f449ff6668e43c6579063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2890cbe5b951dd93d076a7051056564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815493ab07e4c28296ca227345522b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f53a915b1b7dacd09147e75c1fb13e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44ad40ea16833a8d5350bf9781297867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee87e4d826dfdb8bb68a0685a191c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b4aa5bfba58c9ea9c4fc5ccda2e0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ccfc987325a6ed9693bd8e3fd02370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d7f0a6c5df5772b7acb96276d7af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0196b9f359287ef47bd039fa02ac7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b27ef865786b67404282d1acc807973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccbd2882bc51485f32ea7a5ebc2b3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d902c9ac1c26c43811bc558583bb9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899f50dcb274033273219f206d009276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd3051b5800790224e0b5960a622d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95531ebfe0fdf387158243b0f71b5c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733468cc62229713a188417ecfcdebc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11558a96946c6fe77f240d1ea09d69e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d76044eabb3e07718c3b763f8a6a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e453337f89ac529a95e9fd8992bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1fed6b120a829952ebbdb3b14408083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9cd0b28016bced5a84c8cd4ec7e8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2679a66ccfd3bc1ceff9e93a7b09b3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801af89edc3143fbb43be8bcfe5a39da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc9626248fa54a0938c6ee88472d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830ebc86f82fe98836f2b3472bb01c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a8414660b8ee806d395f17febd1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23486720f70096f6e0f837a370ea3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48003d83baa5a724171ac2ba2d01041a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b94add9f5d09bb065c31bbf1e15bec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79929b749b5412bd5a4d7b3b658ef493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee6f8b2986829e13e0e2333fcc1a1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a6b5d31fe6b89474c61023096f9ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563465215bed6b9d6315fba36eb59596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee22e14ff0b12a2fe9d7fd2dc4173097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd24b775807ff20bf19e8d60d95c23298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ffd83a7396c23fcfea3a87f1bd75099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b2cf88e1afc00f1ac9a4abbcc70d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a39748cb34d00dad625917b4c331e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e72a890e885a0cf5013ec6c5bf3c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d6c0a701e03d686230a63ae63095103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c22cc0f9164a9585fdde189c7604104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b0cb96403c63c6c9a6d54a9e4a0a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c70d3009d28dde441186725f84976d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e211fae28fb07f16c0b47f0deb1a48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace88f53d0be594d4d1ba3dbab2c056108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b90206752f7f5c9be6f422e6bd6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad732479d74c5826233c0fe20ac17d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5200be067d2493d1a0638267f434b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b935b6fba649d57a77b38d82e9a7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3acba81c5e94e9fe78ac13ed2f67a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c1bad978a6a9ab81ed62282ac2e28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db50a9616640738630d4824caddbab8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90733f5d6cd6c5acd08beb38dd4fba20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef8801b5f2a204df0f6fc556a8f8d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b37fa818ffe9eb037114002842d86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc72e6aff22ddd853d7ce3f22aba202119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43c0427d9a33f8ac3ede3e90153da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483b2db2a068e5495f4c7b202d7ea44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833de357790a0d3c826da6967f7b0ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce203d6d1eb87cf70d93e050e63a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bab29885922fec9af4b7e6790c44f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ad7c1a93113dcb60087167e86f97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1eb4c8766246274cfa10158b0ca5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f3149a57177a1c6403eb9abc54cdc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120264d36a34b4366e286f99f8d2e76e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cb334eb932fa6f6e6bd92c0fb2e2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371efc5f486c2632df2c4c4b175f12d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acd4b70cbb0f0b79d00ded77250841131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4b97c06b6551cfd20b8dfc7d2fa8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3c60ce0b069cf6ef9e7da3894735133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354dd5678277e6bab063bc5720c1e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d0308c26fdbd7e43d0dda7f893e31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ee2a2c181702dbcf4bd70983e1fd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a868091b40a077502d6b0fefe97f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce528942c0fe44a29ef9fb49a09a84f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c679b20fae9c69da378db8c7220e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f89218f7980acceb99f5811911038140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f0d99caf833320c14200aa6a72a9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23369e1ea78d6b2790b9b85b9422c884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2cd06f5b2d8d0ebdc5fe6b4c21979143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f824f55ef95e62e89b05898b3b5f29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17b377d718db2848dd09a3ff8431a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd597d8cac4c788cc526aba59d031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b7ad38204b5b8e10a85444448af73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5090b0d32b62cf8a689c94f65145a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0ed7c2ad8087cd0058c912d1d0aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9a64c0f27f1dd6fe597b9bd2cc550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53e0957141318ef9dc7086e4e527f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a345ebbc97734591b279c3a5737e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb57ef47279caa1f1c4c40f712e1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b35d895d947806fb09438664dc51f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada704e1b0e342b72b2f90ebd2e3020155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ec68c91986342c3a3323da9545fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4876fd7e4524694aa685474d70a9a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435671dbc95bb8a81e257cff6a60e2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930915fc866d103e9731f45420a8dfed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c08bc87d7422a78f2e1cf06394d5e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac43825344ca28c5b1db2f2fcfd81e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efcf77bedaf4701696a2f7d829026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133c38aefdf6a6334e707b616888a8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91354e389587c8cf91ab3cc006355c20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d438bf4ac5450853d90985bfc8448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7717310bec9fd4ab6b881367755ec46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fd4ff34d0994e30405eef3c8a88a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eea199b6c22992c8fc65b6c7a22c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a065dd9e8ccec258772e4a436daccb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c00da330c75f329c92556c576262b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81356e78e31e11e3ddef866590f619c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65e39663e967ecc6ce7fcc9125580172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cfa94e28f1726c4617b4653eeae45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7422884d628bd85c8317aa22573d9e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7abea301f360c721771df37b216fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6d318dc2e036ed61636d5a2673338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c189961fbc8db17a520812fd2d43f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e6546c63f293f09576df5cbac704d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3f4ae2b0d04474c5de8d926c0e9c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f754c621713352a0acaf384ab0e7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef141ec98641c3e8e62baaceed93940181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6203460658275396ffd81570e5a209f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80409bc8e429397b3425f102eb1c95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272ca1cbf809abb0a808bb9f8c5256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eefbad683c8b1bd217bf4e99041b4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038e6c2cd1699ec5601d61a25be0353186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ed51eb4e19658acb03736f54d7dc0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcdc8528f4eccb5feaa8b40c17c49a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00978b7cf19a3ff1d60acb28988cd6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df0d2b02fa088c9d6a95eb69ea2277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3314abecba584794ccb5cc4d34332191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12110b4210105c27581cbbe9ccd7da0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29a9c2fd74fd544fa72fc425b8f98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d439f3c2ff3e6167a6ef8850f4dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8afa1b20fe08fdcd173fb6ff2b43e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e654e8f30dca03f8eef54cdb045e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529acc0b43763fa52675f44d277be293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37e9b342f749fac0adcc7ebfeb445198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afbc22a16c63bf6464e0922b137a2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b785965bfb5c7a965b73bcc9b172b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1865253f01a7e2146647cc31e09cfe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966ee273605eaa3775bf5cddf448b97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024300210dc90d944c253412dc6714203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55911bc481ada570564e84dd53de4840204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198111f1a2f692c84ab0ce5eb763029205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d957bf7de831721e91907e32c5ba9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d4310868ae1d3e37fd9a522d74380207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78674f53f2a5b2962a8165a686c16ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc4f93aaa078dc027ba042cd78dd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be66a30c733ba1defe053aa2b0c393d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849bc40cd2257794812628b2c3e0565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5849c214f3bdb34b0eece7fdd4e9b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0b3077ee33b07c1132d832037843213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69996d4fa0da433d64f3c7f0bec5d0e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9d2b382dd9a49da7e8f019e9c4d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c38d5da1059ce797f2be25dbd45892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d425f0705def76b705a661b7bcf66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769da12726ffa37712d1e0a2b21fc715218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2e6207ea8f83fb2cc303031db9e4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a2dc4432758d9de8c99c3d9c690c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973082c82326f8dbceb585b3c697c9ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7e7a91178e2bfed91943e7cfaec5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e965576c8ac47052ab4db5958f3125f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2eac35c34ce603a5d467061ef3a73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cbdc4cf6790f58b95c9af493ce733225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f77b8b2cf498cbbf97f37daa9e13e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723e5a97c3b448714438e208d2b2691227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc4ac424a62cdc725f690d608881c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a65be50b91e58a533a75fb6cda6e95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936e1109eb3d50d3e99f766375ce4ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0cd6653f12b2be54b73340c215f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0e4319005c2601eafb20d49f1e830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff7208274b1dedf9498001513121b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915ecdb3e46da782a3b55f250b36e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363782f15a43a69bffe54dcedde659c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e84595d72b8dbb25ac506df24c7d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ba55699d28918288c199fef3d364237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9e920b424916f1f78f3da2cefce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27cd681d2e185009f2245c7d3445f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcffbb089b6ae9898ef7154e5ccd22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d136c93773313375aa5fbd344fc4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb8acd7b4cf6f56e28e14457d9a93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be8ee729460549285a3be678912743243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4217d9ab7783777675dd6fb11de194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016d35565dff8ccd97fb7f689b5975245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b988af57fe8ca87ef4eab1d8e6b660246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf92306a8e0caffc5312f64d859db64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41003f238602f8980f559afda987604248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade7b853e4940ca76d074cbe8b9ec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0fac0659f1ccffcf13dc9f76b6f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b22bbb6aa7623655f420c7ddc64f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad86e58364b8739c89f845b9d4d6d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aed6a3c2b9cb32a755d2e70ee36c63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e73a22299e2cc6cdeb6df636c14e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f515ff4efc45b2fffe1a66207b8bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238b5121b96162d2f7ceed4250648e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8219adba3992eeff976f11d8c46c88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ced816d711e148d71b934e4e213198258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575706e704e1881bcd7af8c0bdeb56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d4ce472cf0c0193d1fc8c8c8398f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c9ca2384f36391053ff1f38b2dbf7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af3d23c872f26dec7a716bdff5205262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db454aae8df81beec16629bab56064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbf089ffbfa49a67d5e8901704aff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0cb6d16991237db83216b26d5703265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba4d90fde97666aaeaa96cf13c15e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f10bf8c17b1af5a8e9cc123db80f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b25583736c83c526d1bff4c426664268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f04bb911f61c0c62bf46a3f37caa5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48970a296d0ad0161ab6d0a80a5e13d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17310baa579a0834597154777df5ff07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e937658fc41e95dfc4d14649a3bd1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f382381b7e0baafb82a71553985791a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a254fe5704bc2f190bb6925c90c92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0fdc7a1566f5f9de4c8d0b678f326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42df21c52fc216c957cf15e02f4fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f75bc852090394062b3e2346dc8b96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59f4219783a1ea3a791a652a79ea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87a6c9326e352b9b7183ed515afa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1ecc0069dbb52cf982529fb7bfe2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e071b1e3224f1bcc63eb155c9d5b09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0c13707a15dfd4c21d48ac038209282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2db3320595447ef08fb0e7fcde99f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb61a548f29647b15a50c8b2e51c40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42928214ff41fe7f6bde21788f47a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c75f624c58829449e5602a84b912286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84ba032cc09dc6c2e75dbb8127d8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fbdc3052d265abbba2e662e224ba3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3795312b907804dff11b3185db9766289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901896ab1cb1f118a214628379ab499290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1878c1fb6deb228d2b11750803468291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db47c3b8d976015234e25a7c16ca4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2fd63c562b71b9aa60f781ecc1c49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe760750f6883b2166fc4cc11f3f65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8adf2f17cc25eae75b44e60e95b05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc91228f55487b1f4d27646076639296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6752a542249b356c1a6715bc99d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ff14bdd1ed4753f1cdab236c44b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861188a145a86698fb6465caf8377fdf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143437da1b8d12baf17fc5c99cc406300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5617aa35c2d93ccde94c7839f3f523b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b47fcaee998def99162bee71676809302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb8e44059ee107e34f183de1f09b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a7df229d5fa9e115ceae7c3ecd6b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae3bb6ee7bdb8296c52caccd68b3b6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e50b7de36e2c2258ecb455e8bdce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32bb08d6e81d20becc82b62fad692c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f25a4611be117de827aa2c4008b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540afa351e5c36b91930617941b528e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b51b690d25657db120b69d24e4ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d01aff273913d72e38d052576aef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd10100427a2e3ef8101dd6bd09bef7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a3b9d0c8978fcce84591600c66f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f1ee4c1819c3c4621a83455b43676314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb84c78da44be165e95b1a7dd775c05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648267055bbbb1e1d55fc7ba9328350b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365194a5b472b96a5a437c60c12e4217317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838bb5779da683cac950accbb85fca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea3b764ecfe873ed5d0cb85089be3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5b8bccc80018c089de3f0291f40b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cd6fb466dc93fe3b2bc7b9c7c12a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991295b6ce34be18d8b1694fde7c1778322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c1f88e8e9ed6994e1e9a34b6d5e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596cf152ab1e113aa21d43a40afcb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e06027a80b69ba21b4c05582e92cd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43c1e905e671555a983fff4716f2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aac5381c4e856956bdaaa0b66732b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230cc4e6bbec19e4219ed961308f24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4e842f118cb35dbbe6788a8d91241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c35c4b8c191a86db5a0556c44105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc9f552070893526c58689104671e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d7ecdbb229ba8291747eb6ec8f3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51093abc88e654fb201088e6bf90483a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387781e329136d28030179728c913e25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec584f387603de24ec60e50d665fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d317f0b65211b1d0cf4aa0d4dda9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cbf7e2c1ac767251fd6f15a636257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe4eb65982b8a99ac805b146b7c828338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59a4b7f8aea71503010bfe85ad413b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e9ed5da414e42091c52bebf7cc217340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e5a0d6e5d126937de7c207d2b82d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5a945ad0c0e8ed1718855db8abb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b767a77aba3f806e4407a08c258ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d830a6f4f1a62d328bbd5bf44ebd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a3252793bc2b99b9ab02803b6fdcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fe9ee2eaedbc8e82977c662747f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbdc5a38ea724b7e6d1b3ad67bd113347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e22309c57599cb8f0385cfff5d4cf3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee4499572b807f8304ef9ac8f77d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc708ac615211e79b9c371cbc297ed6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e562894c0ef74c1933454c21b7b9eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1d0bf6dc43e4b5f3dc80bd8c9cd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f11a998f80eab69a677a3eda8a3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1ff025511a7d9e838d8838f43459354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812436b6c9e39973719aac9063cb97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05532a4b1d26ee668101b64beb15e9a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193923a21d6b1beec5f5cfb61eda3b46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b223059bd584bb1403498a727857358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363a6501688af75f37573c4997ddaad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c727f5d7406b008cadeca715d6bc15c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51abb519742f47c41a059012833e1ea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09224cf10a4b422322e17af2aab747362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a48c0a2b5465de6aa514c17d6da5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e1163a1465443efdc438ce96f9a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ef2d95099071d4cf35666b38fb36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389921074631b3aefe976cac44ac62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf004a42e5cc34a56948f92f442d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ee108a37481143d5fbf2fb738918a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c163b7b65ee194f02f07ac4540fece6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97a9be62ad5fe84b3f5f09cd859d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784921ffcbe5b3ee1b27e93bb02c57db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb86e47700de61ca03b8df55a85bd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fca10cc01fde264819ecf993b6035373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f7babf628f2a82e196d7cf850495374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aea19e8076fbd1ef4777148f05072375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a024160b582095cf998caa0f3d18be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd8a9aa03838b820c7d24888d13dc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9be6034a55f8f6693daa26f89942d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a01b4fc974cd1b310417abc8cdbd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683df62a2ecac0dcb64ce1f5760b92a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61bd233882088defba1f96acba5b59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38020f1879396f750f2b56f1d11041382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a32db6dfb7932682de71c5f6cf2a72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8375e1ece2fe2cfe16f7970093c683384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ac5ca73e008c8f12eb0c9455a0d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d6f621027d0e04b928d981b59cd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294abe0fecb2c0bb225cc64678a4ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8bfd87dd0834c7b161c12e3f55c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723bd6b2acdf7dd945d056b190b316a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea2ddafb8e65d349f23683ab57a2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ced723f8b3eeb3e3b83470951ffd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816a0ee04dd86143936116f3d84f87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd91cb52933fb7e71d7a3430bf4372393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be166b18f8c5aaee78c9360362515394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601aadeada14f16c962a8aae4e91888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b4914eb81bd59b2ce27110a6303b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f298e76fe56c1ce1bfdfb72f63f27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d001dd47b6e4d59ffb038ae2fe696cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783339da84d48b3cebfc6cdcb4ff2d02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4a1019a76fbf96a77da65c081bc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec80f75d42c5963d8a0320c46396b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e142b0476d1701aa1a46c846b5df4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec724ba1555d049e143a06c627c6062403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f65167d7f039338392d1caa9d1170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34583d1f94d4f58930b59680c8bef032405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b250ca050cbc8b985c841a6d1cda6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f5bd69435f00e62863f74de0444e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ab27d3be03b0b2ea8ae3ec504a4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07f032c57f9058d9ce3b141ed37ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3896ef4e1557f07b890a97f7b50c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e733f092190455384b58587af95c5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1e3e854b4232d79f4b882fa0db32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5979dd7da80cc1068b7256dde316e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce1896dbb61b016e13e44ec47aff77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf9564346d287bf29fcad857edaab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c3406d9e3e87037c58e1ddacb758b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5149d0dd9781d1af39a55ea5b5f24e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ab83b114b9e313fec67284ce96a11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b8733ec9eb06f05024c509c1b79be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288764cd1acec5527c2a7d64a28a6b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953bb9934a745d27b9361ee9c8e04d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3292c5c0d705ded4062326d6be7fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bff130672704d8726c4b6914879e03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887e7790236e09311cd159f330a9fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1e3dcbdceb42dd2e9e380d7471196425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a07e7e097a044d712b4f5217e08f50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be82db2e6ac549ad119883b49cf026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d43918ca0dd6463171a2fd619b2bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71bcf7f13cf8e4f26e24f4c7841192429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60396e48e96db0f44873489697e43ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c7011a0d3f737067fe0e43e71dd0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4fc8e457ff211f14d6a06d42c00c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c29a253cd1dec2be791173cd04677433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c203764576f165cb96ab958094a783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd833734d614789b5c194694041d98b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3123eca05e7580a1d9eea60fdc2b00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d28e252b3557ca01c1492594efd347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15423c5db7304061d2e6ac2de2f0c50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289610d1f1a38b9b18e9b3c178e7ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730cc859bced65ff1f6727fc511f52b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382cadffcde8e7dc48efc52d4dc9548441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b097b330b755d435cccfe133060d2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ae3d1cd5c5aa9fdb9e268d34fd83a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c1bbb7121c83868b39e95c3ff70f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58cca85fd99af1d380529a16c05b2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc11e9b651f3338883eccbd57c476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6121401bc05a0780ae908a074e42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538adef9b90813b2e2e55bb3bfa3127448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94004a422f4c87fa639ee97e5e6fbe85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a2c7987a185046bbc7c2cda01bac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25abda3c8be55df6d69f378f4eac05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcbc7daaf2ec1a5d364782543e4c89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1540255978d27bcf3697727a4ced453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033df02b1602d4404fbc60854a9e65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604339030eb3dac9e980eda676da56b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00864aa11184d97b632117d0f70f47a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618742fbfb70f6f47a609f5be5845d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c5470a4b6860ce8305b10b21006a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb0798c794f0fcbb8c239db26895a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf523a26462e258f47eb988b8d68347460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83988010782581fbd97620ac9545d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294c60e17956490810b0f4bbaceab96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00ef645ebef06139a4d248dee1c15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6b4b2735988308df9c3ce1cfaf74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb1f89bf714a6e6d41810354116b52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322809c5ccb13f123dc2473ebf668061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75cd1ba8d2e8de0239cba443c4c9f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce049002d2d6c0235c86f5d9c0811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2b6e24ff1d7523e2f53f370daa1af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71206958842aa47e72b429bd2f8fee0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a88d8fd2a9fbe9ebaae896ec0a33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2019ffe704b33d6cba9a5e4942fb4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b2e7b2008916cec1f2d5f86bf52de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7fb4fe6d286ab98f67cfbce80af0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714aee3ef1111416ef781bda1c8cff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c89c4bd64f480744eb985f6b27aa7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf55b54ae00bb94917e75cc0ce7ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05290bb9e8ccd9b67434c29864171ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb2f0eb6184bcdfcdc1a652483116479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eeab1f214f3751196e5b627070e3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b470b9b5ce429225db8ac3828d0e373481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566714fb7f9edd7623247af5deefa24e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b82efcf84268077fd7df5995e45b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b76f03c769c1127ca67b0f8010add484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c082e092b0ed5ca10c6696b9c829ee3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1030b74367c4466905e37b2636fad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b7eaead1deedd72465269b839c8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905464f0d23fb613a5735bfda6548f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9cb39d405c750ab6bcdf5319f18e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ca75bddec40e16d9a2d33713f24a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb919ed01cd1dfa857de45b53563b2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd47e5915bf3a36fcdb2c2a461b7b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8483737286c6acbb61e9be4e05e641493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069e751727806fcbf5bfe241e12295494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0533606c6c93234767b0fda3b4934495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3095e150688d5060e6955185e3c388a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa881226c9cfd407728206638dc650a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631b61ace170f0aed83f8f4dc3c682e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7652652778d4e3e11ab72936881ccc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4300b6daec50bf69a54adcacd06b224500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457f10725b7856f05228c56b9a37ef9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887e47079eb349375c3d135d571da9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966fe6bad45e55976ebc7532982c253503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec1cf389668de1d6eba348fe92080c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432f828744be5d7a715fdb268d024f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf264539632a7fedf00bdd9f5e911ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9e27646865461ec7a30c5f8012b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c291092b49ce5c1185a858ea26f929508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bcd00fcebbdf08b094307a42bb34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d545630759007fefa2c63d9b0f811b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119706fab767ecb680eb6d523e79c86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c01b6a04e047de962b7894daf6a3ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050c0269015b0eb5776adbbefd1a53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da575e63a4200dc9becf6f8a86b0243514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2eab813efc46ce1be33fa72e4e165515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f827dc8bf9a8516744eb803fc2d3b06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd586a98368464b71ffc5e0ba33c22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6cd3f85551a473d82191dfe59b29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afbcdd17475d12fcbf1d8f43c9129a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db52dbbde16460084a79518c21cc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92e65da4873361e1ba9b04593a1cd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da881f22f99453bda244eacd414df57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaf35912bdd1985fd5e4fd29aef502523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9cf6d9fdfb53d5d6d53feec3ceff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce015919bef5c66c1aedb975e46627525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce875a5f822846177607a4d28c64853526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ca90dfca4743c1e4770c5a1aff5b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b07a2b701f047411590576be2ec3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44839481709cd0a69e461b587092c2f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a50940e05a954fe806b98219971fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863aa4f1d8872c222e6d5cdf6073cc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d0fc25758e6865e0a625d6b5d7321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f71d9321fa14291f8703b9d041ecb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c473cd113209edc70be86d28c374d58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ac5eff9cfb86de4f3acfa5931fc71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761a86667f5f0b5b317df0dd277ab5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441608ff014b08a6079aff60d6051078537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eb057a4439150add7106de9067bfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa2c8c3762f1387cba7a10d22c2cff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c5ab441a1f148e34528b4aaa24eda540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb3816007ce58410399da1b8dab84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed952b88f0e0f6580591274096f4f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39fec4d61b33390c1827d107bd65f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33ca28b45825e345d2f425f951722c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b7d780187cc7984324bafee99630a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914590186f45bc4f8a10dd6ad5cd0b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cc3709c12ded95d20125d21a92963547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b91d3cc595f297c6514086d2b4415e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689a94cc01ec5325e51423e426b349549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc71bac2ef01255123f8ebacc4bcc5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906b51e19f215576ee93fc0aeb7d660551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25783e90d5c42cc8718e92de4f4e7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05464a985857a564e76cdf2c4ec036553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc44fc2efe3227d61b8f48173fe999554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b754c67ac6dcc26423a73e29f5750555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a45d2a70acd6359410de28770824556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853d11bdd5677fd1c2df3f27c9a8853557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8442d8c1154ff7ab7b8bfe8a6bcd27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f934767757df2e808dab48cbed283559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f1f9ff486fd7e8eff0e756ca06718560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0dbe67df28bae664eba0099034db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47397589714929281f177db3c5cc52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f871dfbdbc2ad39817708e43db3b9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404e457d3ba0d8548dc05da87527b06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a5c32010b01ab6bcdd6c3f0ba80c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b19104f448d46a5c26f89f1e7d9bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542037273ace16b62c4606fd2f75491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb91cd45718be035ea84321cffa649e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2121165d7a622e3d399542aa76570569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8845c8789ee8f66edec4b20f817a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e72ac63eb6f11f25cabb158e7dc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39804f5b28ac9ddd4bb4a9f18773a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508309d16acf6a5d0a449e8db7336c08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4c6f4d84a7e15f3037e4a7cc3398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512dde0db10a6f3a42d13c2216a901575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3effc300ed943ff27757770abe139576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea01c5727531037fac6a2dd0d0028577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ce77d468a49aa900dfee382e286c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c547eb0b053f9257a8823d460b153a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8e2bb3bb626239e18803ecd897530580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8caf5844c251395af2f70ff78ea1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd3dcc124f92e2fd50dd5c886b259a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bf2864ebf7eaa684d3d7cec91a73f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f26d0a117273c147385cfece667fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5731b7eaf7adcf27747352904216585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a62b08365c41665c49f7c2aab0771586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b540b686469ed73e7a2e71a8b322f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7ee40f0e7cae712fcfd967b95971588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d146a44956a26ccb35e025bafbc0f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe753b73cd8b074926080a9efb156e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6476797f2bcc90d41828edd5b8a25e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c07d9b6229c1b842b39b3921ba62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26e2e2f49641cf470792084bf5c7a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cdb48a869aca352299dc24b83dc93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491be869a5a732d133fa82667e5ff02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91b811b4ae7add250a7b894e24c70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eaa903e5f934ecd83155845fc7e9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd2d226fcc3f2ef3da52302a4a80de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3c0f7f0f73ebdf24d850400f054de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc74def7c83a656c06de19ba51ed2e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733ed8c5614e84d0932ef2a9871ea13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b2a6654255dfbbaf4dd1acdff8ade602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b36d9f3389d4231923fcb2fb6137f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464f66115868be68b74652271d29e1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef888272744445873e59776f32214605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3dfb763d2e8f6089af7b454b459e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc0de2e2512942b26035fc5996a3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408a609841c0ac1cb77a6cb97ee80ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea95edf2a7721087678462887afb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaae7ad147f5e8eebdd46d9acc7b11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b6cca71977a2ee392bc50295e198611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e7f70a8c0756a54d01bd3d3d7b9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b276520801aef3de8d9ea8c48f6727613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38592fbb641469acaf7efaa9ff3263ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fa1a6e3ca200b406ec61a31ce7449615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e4ad235323da3c699adf7189df0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618898c648a0be3b5b3c884e8ffe363617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc104451baebad6a519287060bc2b269618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e3ff34f78267c49b297f2581ac07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3df827896bae330b6a0df3662f7bdf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599a749d1340d7ba76375d1ce1396b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755275800b2eba8eb30326fa6c77ac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce74ef023972f972b0786042290c412623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126faa0876baaf2febb4c8488568096624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304eda89cc1d67a8d34b6f357f2a1e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f51f211489f2573ee3bba907b182d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe7a24dc5aee9b1c3bda8d309e1ac9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe5303b9c3afe197940e3f6134fd6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169897303faa28d69e605b2fbc2995d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ced4cf50846441aa630b89fad9d88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3644ddf41bcd148776653d4133a82e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95786fde6e50f5039d6be7191902af3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7ef7a27bf848c2d920d7d42ca84b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698e747617990a6da2756ead809ec38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddf29d7a7a325d237874e04912708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11af646b9fcc6acdfd0484cd3f1d10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54708756d24750a7798958e06c69f2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fc809cfdb5f4961c188a917dca4ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892934857f75c56065adf443befaa8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a39e8c4b63249b2f45396242976be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bee6693ff65cea69beeffd291d8f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311856d5eeff13b5c63473396ee1267642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04981775e69924a077f2b9e6a1426109643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127d2a2e6e6b83046504cace400745e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa985338c6aca06adc0037dc0bd1454645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3840a770b9f453b8561d07928cbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8285fa9f6ae4461e331f854808811647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aefba9b97c3f9f79ff48861a8f25a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6629e495666dee523411cca4be63ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fa260f433337ac96550ab314d1e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37da5061dc3e1781b17476f28f2160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475478de3806dfe2be2a2eccd25f225652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7d4e738388aef9d496e08d146fce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952028cb7d0fbd086210da5d53e6db0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444ad33ed51f535980edaedf17ccab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26c024a81052fb3d2081584a600971656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b856d381b05a1ad102758c91aca90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491818b04c41149bcfd1680a2ec383a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035e876a0cc1d9d0daa88d14c4a2e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f142fddcb725de5f31ae1c0e36267c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632911d613deaa0b351f65a3cf28b0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d2abef4350336526380ba755e6818662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459e76b9249809d1cef5dd72f90f125663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f30f40e2479338c41d9192948c8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76639435a72f17240bd5d8843ed5fd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b824624aa6b9703a72c270b6238d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61c59007542e22de4c5df32a5c8628667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57161841ad77cdd9ea8a746e01938d22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03648cf5ecb45f4e5ac7265cef94f289669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f7383a0373df8b1d4e64ed07b39b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1ab958856d878eb2ac63916b52fc4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fdb91b739d34c70c29c511a601361672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0062015217a8245f19c13049bdca7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099137801802c1f1942aed74cf008a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ee5b9c36a8be4e6b16866ce557a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0c72a71d24458fe60cc299a6c9ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec04981f31271db248bdb00fc987d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00523dcbef447e2fb85122e21dcb2bc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da66bebf1306071c0db00c2217c8c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85656203642a87d43dad972279c788680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574dceb3aac56b3c28b33c9a48a792b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47834c9991cb51c7c134598dea2a41a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b789a5676dd94da9b27d76b6892833683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd0743f4344a8377150621672a53b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a80c58d4cb0830ce703b3bb0f9889685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51c7508943c30b35dcc4eb2867c7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be5890855d9655301be8a9735800b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed45122b5148dcb860b1fc75d4785dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df93da62809460cba934f26e6ce946b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfdbd22589d2b44a6748bce151167690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8de51ffd5c7b6a4df7b3936fae718691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824159dd80f34ca17a7d409e4cc4288a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef0c6c99c5f98ebec07fe282c0a2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f8c134635d7aaa6b86ef049d81c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26be836f1f66dc925b3d96f2820d6fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3853e567273864cb9a467bd96d1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8db4e8f60a8fd0140abc70d0c463d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84cfa61344b10530a53febc9ef6b9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c050ec5b29453cefbee74011aebee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62392a567a8d04ddfe25546ed116410700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0fec9c89525312787997d28bbcf61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d051a61278e1ad4bbd2a43a9866c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75478a6c68c4b8918a4f8f84d1dbcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1945d38543ca0bffbd1a2353de6a56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbb1672da511506f44dac9eb526e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9ccc21ee27178af5c30ccbc77991706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50af676ce8b81839f0dbf2d0ac7964707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ac3a5734e26bceea2282fd21998a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8c291ab1d18fc97871ba02160e580709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc869e1e5648aa2dd547750de58c03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b15d3019485092b755dd6394a09a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca61ff9e3d87340781d2fb198f5e10712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc7a7d0d67e7713ebd31c54d581ee7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e38263e3875a0d4678dce81f0140714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253604c9857fc36f9ad1770b74b1f82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca870a2ee2f77baf582fb4131a19b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18be2ace8a78810ad14b0dd42861f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808595a6e534884d4226ef96df731b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031bde0bdb8b18a5ca9154aa27831c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f2fd2a446fe8d3ce1664a70f17bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6dd08e633c59ddabe56e157d6719a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36498b56eee6975b2696462463af0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dde91031c95e2dfb05c9ee93ac91b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1456f7b5778e6e2d45b333c361a2a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a717c3b9b2648fe5539346898099be3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09257e7957287a6b91ae8a181a1f33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5fc20197a55d2d6f1fdb71289ca1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37bd53f93b92e24c20f3f0a3ad9c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdafd6bdea5157aa54611d9e3fcfd3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876d94683660350fba5eb7b29107333730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96535b66ca08e88f2e3e0b355bbacd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d62a3f783fd87b56a6da6ddf11b23732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785d2d2a7c17135a52b5f0a624ee7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8ab06246bea1e4e2cc8e75e71f1f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afea4ebbe2f2db4e216a9e75d93a3073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aaa82ecaf391f81a134f3150a4bbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2c956dc3bbef446340970a3d8cb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3afd8ff0aed08cdbc9fe7a8ca29686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08936d81f63c9d929b27141e6ced5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40264d25a25ed836bf3721b2fdad538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcf8bef6fe2921d67e00621d65bf29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1f7f38e669d3bd1dab5fd96f9644f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2629f2bd8354afcf5c35b3ed8d41e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf45799d1787bdb8c3fb37f7e36b5ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e149b136a8e00080d1cdcf65d6e2f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5e645001b8c080f07e6a954c4237f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15ef2bdd94c1703819ad50097fe8315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9105b9b6b64fd36c004ad2b44879b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bebed0b528eeeb60d8a963f2dff04c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb917dc9febc60ce0d871c233030218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34210b8e5ddc782e903cdeb3b7b3f5ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c7bdea4462cc72d5cd4b651ea107320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80ad5b954d4cf09200067fe13010821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe06c13e67962ccbf309e8e2aa542c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27ae02ac7545b0a773e209bb4c56fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb92021173ce842f5c11c4112d7d0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3279425f3149084ada14554a7a11125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ddc16af5871108591ca546a5f753b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5d252398f32b501427cb652c99b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee09118b7190e23295ffdf2e9e87c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786106b37e3f8bcd696463f64fc2bb8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619658f75d90a1b7da2a7e2111c0c62630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9045a10a8c02ab3be930ac16dae3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be986551fc767fce6666adbad7aa1d3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d584c0055f7151fb4dcc448110eafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14fbf222175c6b1ff98eaf8db5dc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541379951c140032f30e269e879c42335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1897cb542e2b079d6a0460b1666e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa279e0497a207c103479171a6443037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885976e44bfb91a192a1e55b4a37fede38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a0f60416063f392779889f7b9f4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32ac0a449ec60b4a2121ec580ec1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf339a8ccbd7496f4f36900f3c94c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38e7772fa377edd5abb4e0a4d1ba642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce61f5514d6d1a87d59c43c5904b2a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d01d54a0e4c25557433049f3a4928344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be0a5c9b2a5182714859e148fb47fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ff135e98a7e89835500dec6c7725d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f378ad10f2dda6f94f6149d789362f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30f5b3caf003bbdf46cffc6765b0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbe7120eb2319fdb473fa3a303b4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903ce8f12c4390d9b99ccdfd06bc3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc1fafacb5d57d621b03751be29ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3271fbf18822c719f8846c809344e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946da193d585057f7e42d10f17a0b9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251494e5318834b300374b3b2935f50454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d9f2e98c7420a19bc8236c0eb1f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969c1a385f10de15f2ab78c8e755a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9943d7b0dc86918e521a16cac29bbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc544b4d799de8ec4c431c3f652b62258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995a3b6fb72dc4c5474d8b9ad602dae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b704f324ff85d1847d34bbf13e6f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121de9ed4cb08f400314e7db4610b3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee8f52300fd2054b460e66a35ec5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b1b225991f87bc4a77079e1c9a2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064531718617123e1d0e070ae2f9704e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d83836f6063fa814a19f0024e950365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac759743903d864c4d542c947dbe766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692c419b463108e5ef679e520dca9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba744510a98acbacf1b3259c4ee13d3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5ea834ca901fe3126b4c28844f0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdba244f8ecd764656ba2b5aba5a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858269f188f4ab834e7febcedffa52aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579b8df626e13edc7fed2411f443e4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b25cc28febe8c8ea4ea8a7c844d68073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4edd77d773d1ed33e7ba79b308d44974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435076b24663ad00ffa4f164dc5200275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2d95cb5c2c2e6414d506d366e54776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a83c49d2889931f9552d5d751347d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374835931fa6fd7b3b268ea772c108678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef5a57c159978ce2a02c47247a49dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63139e7c6cab4b2e47faa751f24a430a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d15c83a3801512140c108da9f5c3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b85a8e3053c1a2f318ee0e128561c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9db859bce2af27281873e9f77ce0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e110287b714673babff8d5c564bd2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827fca1e3e9c5ecee4cec03d158a1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e440397356f9fd5e8e06f6521ff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c943b24b9325aa18f7c799958d48c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca123c160e983b7691f7dd5d7f348688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52411e5b272d3684fd333e2b3e1601589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6dc715ea11d4875953b8408365c1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549bd1080b03a41441e45f4a5d6511891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd39791c426df0192429db5e7a9f98b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5bc158a6acaa2e0b9d26b252ad86d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31fedb14abfa97ecb679a25f74afa594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bbbc329910198405dd6a22f52efe495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6eb2310890edc2c4607ee4481607f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04212e3316609ca6aaef8ef275cd40097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cc87bab506a81b8a21379dfd414f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e2b05c00d9e37ba0680502533fe8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c73e90839987e06c9e7e69fe70b0bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306ec305385bd78e12a5a9c8435bdc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85383a8e376c5ef9f6ba63c3b2778359102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b75a20cb3762f1898310363788f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e579e88d9dfacd8e6694f737f5017104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ce2b7a594e18182fc2580a849bf2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e299a9a985a14e80cd3f703ff794896106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a131141b8d450b403111e6ce0a7735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d44a3c3b090da98ea7a3ccdd5a6ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2396eb8541072c69ab0006731d67aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905f862c4a5ae04363864cb7fd9a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbf6cbe3753835eb9da2e65de7a8c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3980dde54aa7018a708c47cbc13a6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b864e317d871e87e8c099b286dbad88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865ea54c3f9c9b681f4e17ab5902a48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4530c3e1215a3dde69f3c57d4e059b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761db380d83729e7ac8622950820391116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e3e908e6ac20069f940d2702ddb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20382f5830c306af06b2b619b8a01d2a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e85c316e262dc4822319026d27fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2dafcd148a7666227ec012ffbd002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce590224b808d747181a5f61f4420432121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254ee95d279eb5980fccfc772ba840122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd243646f5f50bc56f3dddc1d51f17d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29dcf5f9a8b72168c83087736b181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831537960bc8969957a8c178c48536125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097307ab2da6520ebbe60ebd466a74d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa282bbe89aa7b7e1dc394b55d51a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1eb412def0079d4bc78704a959d83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be47f83b82cd3e3cd1018dd120fde9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5adbcf0d380b8a14fcf2c0fd1839130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c919ce0421d05b6631592ddea473131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ebf90cffaf3fd577cbbc0fe26d802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c340eebf5572eff2da63588b36f96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998ab85f17025f46aebdfeb1dbb4b7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb25eb8c1d36be473815359daa126d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b83e717d492f2b35d01aac21d739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6736f4f951e4cb5175bd9c57173e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe059c5a91f00fa6abc7c28bcb2f28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1ded924d100c69eecf5b017577cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc84bdaa8e7df290d22c13c6090a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e6921ecbd5c5788d6c0a13bda897141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5fa7db6e4002797261e3e12cb6c22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f8a6bbde489292bf13eefac9819a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bc42ffd7c187a0ea53dfbf34d3b38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b67d6c84a08a2406f31c596158e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3898a6985ad6de5910ebbeb881b858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a3bfed26bedcb70c2f6d24a9cd4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805c3c36d20e7765a01433077d594c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a875a00511d59dfc61a74a77a620b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8d3cb836586f81b81a2eb02300a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55e921b2574000414f9210313d6492151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7735321ce9f7bfc68b451829e0a78c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e7b8232bb0c9f7ff7762fdcc97c2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b34c308727f6817c130a5db582cb3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be977bea726f7722d0358615f677846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f908cdbf873f38b43ba6a13fb78d4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2d36f84415170630948d520589fdc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec11f97baeda0d4f2433563529eb7b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca36a3fa73af5c4185ea2944aaa613b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372b5a922dabe4d82c444dec3a8cd5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c3619c9bb9531f4bd71304e46e351161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416c86fe0f234ad063335899bd348af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab39e9056ed91694fb03563c03a34b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b930e14c7e5f322e80ba32003b3d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c19364829f5efbb06b03d950e0b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26906520051b3611d4119f6c2b9ee28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63137d60f8d711b3e9606ffefcb7ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd93f8ce4866becd13ff0be59367a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3543bd85a0c16d7c3776574bad103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5760da37f5fd7e363e43ef47494f21170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfcd6c4a76a0876547d534eaedb566171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437360801e053b0193e708a453a0f2e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeedc0f341f08b30eda11cd8e775e7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d078e05d4d9c257d5b6692ffec55d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e679ad00d20b86199a901caa4ae41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de7e93b592696d9f39add4501453f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616b4fc32a0a56c810a9338e5130b30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0607117e64197675da2867742888b0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e37b473f8067c9af66d5cc137090179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607212f589736c97686f4a3ffc3fa6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb5c54c1b06169eb73f9c5fa13736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bedde245e5a098e51fed17daaaf11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9eaf30537854257f2b39ec8675da3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311bc05ac86594f875a121eb721ae8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f2811c2e2cf581f156513dab71c9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b3b884b22d5beb807cb0b030d7fba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794939f2716233a2ca1d38aa5bd19f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d14d42e6f447c53f06cce878a97d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98e25ac38be0317cb295de519a598189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ae545a91f971e07b54d41b02dfdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5944d4d65b7bb0984126f877a24eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12445d804039cb6bf77517f4fc0217192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf98a531d8c96dc28573df9be7ffe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be151f9742b8d976826b5dec961925be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9476ef12df2df4c044b91d886622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442fa385e295a665fd21189140daf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681f321e050b43bd45d3a0c1903446197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a6f34a8ed55f3f88766d1bcc6f9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c37f30f9ddb6043b097cd4e63ec99e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2983db2db30afa2134022c549b7a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bba2c7eb6f7c25ad08ce7b2561aad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b66601e90cf980e803fcf62c70722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f8b2b2d62fc5c281e1278460e1601203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3f13d05af7e5050247c3eb911849204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c004007e0a7231fd427d240c40c568205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607b27b057e2ad4d535b3781b594511206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1295fc31108c7153a02519a7aa8921207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825777053f5e266c45d0db7865cf6b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687efbbcae7bce22be893ad859603399209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb169de94a34d6b33326225f0c9d6b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861b0a4cbe3d953dbb21f2b7836275211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d474dfd9fdb680dc3875557465ae8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18fc31ef94864fa7b6eaa11ef25355213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983c9f2cd98ac3dd285307983d825e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334af60e2ef3f78d710be7b745fab2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca666a7c63b76fc98ab9058ab09d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591f6e8e31d5171510547ba423f021217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ec017998746b7ab5fa02e4534fae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b7a4fceb99c6199ddff93c9a7ed3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5935b2420fe1d161f347846b09c613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbe0f50c66623203a8bad6e092d45d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f666dfef6865fea10eafab81a241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a208a51dd93d1c76041831a7e85cdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f94a021f11e79837e2d1eb9d60a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396fd66a7f49e0e6be926b6169ee58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c7416459d7c33b937cc71cb30c739226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aa2eae5b0027d05f369457058bbaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38620619f59c307f962f053fe2375b04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9402056a5085b1952053ba08a97af3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49cc3a046355ae7c60ad6ed62b9e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce245fbe7eb472f15bad98f3408b0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c55c8307d9f9cf41c325340011a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bfa05fee5aac8bc9b4249ca598f51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345cc4676ee978409ddb23b133b821234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea2fc4212643ac0b3973eb6a504316235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bba1ed829324124678b6e07bc13c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a774b0b847b351ea3613969947442c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1844c189cee62cef908885169446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd14db3d82e93506a17dba2e147e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddbc625e511c71d63baeec6edb6cc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fec5ef5d7c9d71200e62255f68329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457fbfb5c774800cefe86d2bdafc08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1f1a475316ac8c243b0339c5b4c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf9baa7fc4b2e767efaca15004092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be182e9688d4eded4cff8f846b69f9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46123f216fcf61644840af36bf508fd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf975172853f1215912725116eb91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0f5006ac7a248a68e8dbe00bbaa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbef89ef8ed6dab3bb8e7769e5aa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f84906a0cb253fd2e956cb58c0cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901047196105b3bdec948cfdbacb3d20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66464b8c15b243e44bf6e3719e5e03b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a90b87e5ea224aa20d9d59f9d5cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab5a53d303bb909a02253d83ef814254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee29eeafa197d1da092ff3c8a9a6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f7253202f3b1926f0b54a32b86c2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d1d92394d9c10a17687f461bbe650257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386bcb5ae9e623d96c8203162aa1ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb0b835b30a20ae76620032ef1c959259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827d173ba6ef1af5761fd129cfc09d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170340c77697155f855c5baa532a318261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c6f3b0beacd04aa7397fb3c555072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b880cbe80610c0b760e26143b944b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab954636779cf173bdb9405936b557264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe117970c7077ea0276381d595c900e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf65921a18fdc8d3e39c6f18eaaa1ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6f5fdc8b91ced3ae4db6958bcf72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebe4b0ee81830d36527051b4b6ec9c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d759dffb6e431b188aab349304255b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069be7abf48d1740e976f770729b2d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d9fa4fd61fa8490405e38bd18ab28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff6be5da29893baddb401fcb186e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebaf9db2abf8f095eaf5aaea89c480273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8165003403e34293490e59c728b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830d108a324691768f853a3b258ddf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7620b8ec4e27b480ec3b8c97e6d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0acc101ed6dd42927806e4b78f9db4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c5a315f94bb41d5437621a4cc25fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946f05cebf5e224f75078ee4ea360a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d39f568572c2a0efdae75d8606ae00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dcaa16ce0f3260d5ef99c4d2680e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e28f17bd1c62b9ebab4fdbd9e5d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e57fb8377ff0c2b6d4564a5207dc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3479e59aaea187c3f8c57a24a7feb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a44f57cace7ea111c3fa6176bdd36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2251f213fc4eaf324d897839be4c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0464c59bcc26ef25144e47425459a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bd84bc1a47d3185c8cb1f0c7c5904288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ed982a112a2cd0f57909e5be40fc9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec477bcd7bc82af06f041d5f11b17f66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72c85624004f5c4e1756800864c921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb07756b0b81b8118aaec6bcf548ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390a8d34ef31c64e528d2b21d1980c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f327347239cab34cb64d229e53e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81cf56eace93de98b111fddc189e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965828a7f092c4e5551c21d57d499a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08270550f246fdf9f7ec8db2b89805fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926af53062e348bc99faf8075d51cfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e21eca6602abaf7e9c46bd14bf6a8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177a74405e5e0d0062db0f62f8ae6ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f4bf8a6d5774bd336d2e03fc0a125301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df810c72c46a63633a4826460b4fa0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c385daa674d8376f87613821966e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f3eddba86f0803d74d370fac7258304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32040159c3f745878e40649f3fbe2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfe1ebf8ec2a46a6ae04491835513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6069662799d3b1134524a99df000c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b185212dfb595882fe589257200162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4dfd6836f18b5fd96a74bc914cc75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eab13ae24746c00b8f8176c760b9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6b6f658480a285db7fa7aefa2880311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3cb98a9f55df7e0ff746da455fc4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf883d0ffdaf88cb7e49628fc1f2d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905147f4db3cc0f330db6642368fe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aead220690a16a10db779eb0ce50aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb594b89f540958fa6160a1dbbf13b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0014c68ac092e950e89f2a39ac71497317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee58d25862569b1edf0e76e123b01a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69827fb7480052a7fde5aa0ba44677f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206667d71f2beeacf99f9d9a26503ee6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d213d770b2aa131b3535f657c9d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e7d68c91bc77f301a11ccb0ee28b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4329422283f181aa224b081e12e120323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8737b4cbe3ca56afc5a1be6db145d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2246965278b0b409f255d252f54d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a59b735c19a9a9c68e610fbe216976326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074d291d800150be14a0eae10d9591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a3e604ed939681dd0fed50262a357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6794e0f1d5e14b256f40da68042231329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81557f83636cf51bffb8a018c1cbc1aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ab3cd9b3f050a48e7a4c957126d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636f4658c5a3fd9ff55e1cc4fbbbb5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bdaf436ec845313b37b90e8ddc667333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4b7896cd7bbffca8b61016617b64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59bda98ae48b8b23ae48ca89a72e15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b084f3f46d3b33316eb4689ccad07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634318f4efbbf56ae77e80a1cfc4cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b2c3879bbb241d105f87812943cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958ab8529940fb77b06c704a92bf4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ae442d0861dbcbc9be289f84449e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48db3f9246ae9c53a65e171280e484341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c372109216261701859c42288f9246342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6757c033e0b5ca3d498767462912cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73bc69efbdd34c0a138c18b300adf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da81f88db190011352a06d17f49da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9228798a8a19504d33050f4ce411eb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c005349081cf6e0f3868320696c742347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1522fc5988918e4a7d02414e9e2d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dbab190baf8554f22cdc2b713a866349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f6edafcda5a9fb2d663ad565302f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583b90909f45e6307ec9e8f53b6f883351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542643e70dc872df57a9a9a6d86d9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f8a4181e0c0142222ee57c758e5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e06739cb5d5c2f480458f472fe7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054512ad8d715d68a44984d7df199d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631afb63dfd4d1e24ac7369df7544c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805d3e09decdf2fe09caf0029a83a54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ecce690f5423c8482139a0312a760358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc47663ebb2debdea6e02f1843c7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261197998fa75234da4f48b339ea758360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e923903651c13df5226b06031bcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b83be873a04834d812376cf28cb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce795e89467ad36a85029878b3530363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49ea92f6a34e40a53b9238481dcf17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dedf3a29d6a610a518a9ce9f071ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec263968f59ee5479d8d953deb363cf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c77282a735bfb0b051acd097fb6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680258d35ddf8fe8c943a14e4c20f994368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66669a81ca228f1a0ea3cf730c213c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c0e5d59c394ec705c3308bcc59060370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3fb3e7dfab955c9e43db2939ab95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0892004debbf056c8ac1e597f21e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16f60114bc0d0ee14526439ed95dd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe59e884ea269567e43ac7b8173a58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02c44aa4e5c83a4896abad41bf9022375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8420dd54c7e8d46017bc933c498bdad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b217c0f71cd8554f5e179a956f5c1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569c9411cad1a160a8f0249a61bfba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45115cd24dc777581f7197f5cf7e4595379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8370185b6932d7ee63d0aa42fb3b75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564927e18a36c424744a1e015440821e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149ac3aa488313f95b826ee0fbf369c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd91fe29b325a25f8e1e0d50f30625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88061ef98a2def18551fc80f90fb0507384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016be69f69d7e1daaca4e62938001707385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9be279cb9a912718d995a553abdf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b626da2a182de0c3584aba37095ec9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35db45795721102da0d270f405b99c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196be0a81f3fb5b6096253fc8db1397389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3226812d03a2bdbf4f71ec23ef27e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b64c5299505991ca98601ac15bf9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0560640a4d636986eb0a77e6685f72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b05b4eb2d75803c03850e260b50ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10c7e2b28e650fccbb8dc73d2d2835394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4281957eac713e89f8eb5f9b7e5641a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd227481c98c4a6ecf3d2008166080396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8c0d537d4b381d47bb0fe5c6c0cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347bbcc5f41d5f5fd47be1a027b7bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ccb67bd883746ff6bdbca9f64fbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd737bf5933ebdf74fb8747d30a6e62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bfd4058f65e2efeb10d8da6a926e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f902f98d24f32fb5f4398b2fee88f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8a6c6c4d4f933b86c649077947a6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10955c19af46df0cdd61699372efd97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c7e31e4b4063977f3a53c8046882405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e451d6e8b10afdf9f76aa5bd70c4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bb8b36ab72b911d659fadbf895e54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242a01ef485314a323890f4c30cefd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5b1d68f1b69ed323ddd66593f232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b39de319073d5607b746b004b0089b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36550ed3419517ac97e7ef1152a541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a7a4e794347701668e100e5d786d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6942c0ca1ca540028f7f8f08b6f12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e8cb1224de46090de1d96de8050aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce9aa72b8ef05de450f77aa736683415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500aaae2f2b674fb199d456163c6ac3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a0e52d9870e19848f08a2430288b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad1feae7ad93f6359a8d41ca0583e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd449ec48c1d2d89a9686555e76c805419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ce92569ec3a87e58ab36ced5dadd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb56365fe704bbc00d9a61e079394d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57aeface3834867eb84bae7bccfaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88850c1f8075009f66aee8575b5356e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c02a3532bf446c9dcc3b06309f82e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e717c4ea638b13b9b7698a0ee77a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d649d9ccfbe752abece67942ec3bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652353cf466adb34fef37a3388f6506427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cd44e737e8c243f74125a4066aff7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef67bb74464a7118bfbcd882a35b62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a0b89a28bf0a03f222307a6beefe6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc80604c7ec13bba34d73939ac489c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5799aec723c1b10a8d07c5654ac839e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c026c24ba7456c99867e8028ba43f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869056d195b7fd1ce6c50c305978953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6eced55f975b773b8f619ac27c786435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bfc8a0354067326dcff75aa3f5411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c55bc0328729dfe737d1184c2a100b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028828fe232999b0fe77fca57fdbf2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321437683335b0a2c295eed148aa47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243ff703b6220c3b483ddcdaa650c77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb883714f31f7fca198e90a16f9edc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a53ec99a231d7db8ad9855cd2b8a3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89295317573e0ff7ae55f9d77b9de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba126dc3d812c93120aa82998744beba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4813ca1574b5a50bdc1b44d24fdbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f44e3c5373a54fd34d634b19f3eaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda4007e52e2e7e0c4df828cc78e56a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de2f1bb6018ddbe757d874111d44bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd39603c01f5774801ec8e923ea3f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b86415d9505ddd36eb63326a780c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d4b58d0133dcb236f7ba34a6ad19c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09774c425ef3ed87f31783d8b527f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbdc646c4d6e3a64ab14a8d6a11b54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515eee8977178604354dd9e7382dba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9017dd3f7fde7cbe8878591d52a0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9bda49831c37adf082afc2a55b002456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7deb50597bd78dff65f76d03e5eff5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75427d3f48edfe168f66ffa8bb674489458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e72caa445da3f8ed548803196160459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309875d8549104b830cad71b5f0de70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf87b3d7d970719cc1b69f619d0961461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219c38bf65ba3be87314715a6d133a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b97829c5bee3f78a17ad8c8fea68f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883f03d3a01ae16acaf21415a37901464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c12c3f61fac72cf10ae0bb7055617465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54785ef3b122d6a2d943a7ec1bca16b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8ec3e600cec1b452004e315bccae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115884038e43dd625b672f6dd2f734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d0d2774f3d0ce79c5de068be3ca09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3958b9f10979636bbb4a2521d64e9de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83c582af7c80a0d3591b6499b1b3e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e71e9b0c096ed318a0bcc5f67aed21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898bfbae0878d22f469c9da9afb75c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47f840b568141b87db6924a45f4e12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e544274a363d8cfb2e8e313d029c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceb4f22dcf79755f95a5925fcff970476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a3e67bb2d485909d0b14078f94318477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d491908c99ce21730ad9cc109ee803478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a1553ffe18d5e8e26dc8812706950479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8879039d01b57b1823380f387076b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062daa6e0657b4ae0ff7a5b0cc19bfe8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868d0dd2d4bdd64e3ecce0af3312209482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548163edbb1d00292e5f77748faefc21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda34eac2d3e44e159dd84b4de25555484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3be7744ee39b7dac7f215496b0bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d9ccf7a0b9dd3369573c61017ab75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734538d42cbcd859c11983b153fb306c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685191454b85d2c69b7348137613ea5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c649cb11b42c19b149e388a231b5df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea6e38738a4584e2e3471c96b9a52e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936330e928211fd3656a614494853e8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815562f636355016026c17709f071276492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46098df3427be267e37ccbe028a8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce7c247050a3c1dc98a812fee2e3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a221b10949c788c9af1bd0d6bec15e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f32fbc05e0952febab46e1020194496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099778beb714c8266fbac31a357c9c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbda5691bd873f60aa2a2eae49cee1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c9785fd8b63eed30a7d34ae532954499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b7fefdf054a0130a4d48641648b4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fcbdd3ee96a9a46f9f5843cddb732501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb33bd045e9099a2db386deb7338f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd240d382118f35c2a31a497345648503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ebb576f2645c8f16bbb87710472a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d1fc44d1bb664695e03e767e9ef41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7d23bf3ed7231926d772d2e03711b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc359bebd687f4aa07a13130256c02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e32563c27f8ae530129cf576037f5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d085426aa2596570c43a58f2f51ea41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c37cefee4d26950ef370a14830c642510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc9f1f0336de0faa884da08079973511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237119a881c8280823c2dae19a9196512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3155a34cd00a0b9c23b2c826dab7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c2dbccedd898e86c50c8e70aba5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016ae65f9327cbfaf7d53728ccdb3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883cbbc219817b5a3038d2803cbff50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a39cba07545e979bd7c6c6b6e0146517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48912c580b0c6da925facd8becc1e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c26098110e464a55984c0cb1e5ac25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e7ed0acb343cbf073689944e05629520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d076ef1e5466e7ccfd622024adb099521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede50f2c4522cda2a86101ffc771310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832770aeb13e5371ba12f162c4dde8e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f73eb20b3185d45f4803d8573f5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66da18cbd73984908e49e3641ff0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50182ffdcc35e99548a74bd3ce3899f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bdcbbf5722f31d28b867af051b3dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1846d287fc6172ad953f7273f605a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40255321b54a83a53b6e078b2bc5ba69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6ee8b2b43f5b174af72857e43078530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50f2d987f446e6e7362a0ed9660b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880744389b2ec23ebba3a3a744245f60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afba57fe680349b3f01c6d39cd2ab2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03175e9a093907a20b5105f616fdeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23f5c9c7259a3bf7998494d838d16e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d87c97009ee90f246ea2b37511733536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18f9297471489b38f5fe63453fafb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab289c3af146310289b757b2536f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231d5dc9075a0c179cb989d798515b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159129c4195565015ffa06abffc3502e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959c60083ff9630243c89d38bf06fe3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c7d3648cdb7ae5aaa1273968c89e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea710c8bd0793a8e2ebfe5bfa2d87a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d428c9efb1675f12593f1b00d88f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d580d77bc5aa50e92053cabcba262545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc385ddd33c06de243c316320e8905c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741cb12cf9a79f663b28d26da10658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7cb64018e77c879a5f8cc85a15c1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550997130e68898c8599b7a605dbae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee00a68f8f90f82d9919c73886abd82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dda22399d4b2dab5811a6843cea97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c4c5be2bba339969a7fa4a9864929552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ee1445eaf65661deadf0040bbc3fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13417884b5d4fd908fe116d13f87878554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460f73297ad28f392892dc3fd5c947555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64d1c25d1b644e97b34b48071ef38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10dc5848ebe87197eb06b7b2480620557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3636f77fcf58558636f537b3e8350558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b0e52a7a27441cdab0bf358f7373559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be547e3db928c422b77640c494e0f0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c6cee97ce6cb142064195614a54b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a64f50d1fe8375f1602c342421d5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104a6cd6619412ac4bb37751c292d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2f5cff449e55e2320508cb02f4b7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b678473e306e897fcedf87ef451b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4162ae2ea9dfbeabafe45e3a13464566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c280db63cc6f75c196aef652577c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786cf9ce611e1bb0d84c19ec1c0ecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15053206dfa9c0d7c09cdb7f6131955569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd51a8371f38ae5d796d2197bca81c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28289e7948737a67962350e6137ba9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343c30ba349096689c312ead5d36a46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2e512b59a8c3d3b5870093356d50c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432041e55019eb5f6c6b51d9ef96d15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55fb96a58f08049ee7d8da13f97706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8b2832003620809a229e4e44901f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e73ccb1e971a6e2151f5125bb00841577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb11ca6807643fa7bbd3d2c0f6a13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a61f233ffaab37ac05de4d91a27127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7810cfdc7d7f6ca3729f096b2ed1813580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c208d7e1567c7e4aa2c856473daf0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8fd74ccca0c6e631e0a45ac8d3534582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab25b2bd04abc2b66b133ae12851b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea725c658c1a88320973c6c1436a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512861650edbb4252b930a1f29c0d07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8041b78321ce2e32f0036ff26e2ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf85a422670719f8218c4b32353f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d8a529d12fc31bcca6d9d8a266de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e272a4f7d65835afb9e69c9f08fdf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205aab5797986666247288c14af9f01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdccc2a834084fc49173c7b3bdd7741591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b426e8a5b7cac54a6dbb4211e18a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb09005e14b6370359133e8b56cedb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0cd518da30ecb3a09c430721dd78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f262506184ead14ba61be67f7bdb79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57efc380378a9c432d8df6be410bdbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fee72cbc685000244a39264fe53c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f18f9f3e9cb819a5ec033b303f8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66458325942585e0151619e66793d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9e9a577c9e5263355737a884eab2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e16c7bf5645c5e0f69a383056149601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4127b8d84d90ed46c5187e38b24bc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411efc3302040ecfe08056fb4fa0cf0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc81cccbb1dd4fc02febbc16166e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e0584fe4160bcc401a07b1e8291b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490078021ffed309ba051510f8d5edbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16665f3b4f8d231f6cbeb00437e507a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20426100dcfed03ef79f621b719564f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd9f26aa081052bf91aac9cef4db0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3444eb5be8b0cefe58f20d0d5b25c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008007d74df6e74d3af95e9a80b772c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3666169a6bcdb91b2920b7830dd73a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb663350e908ef247ecffe5c4a3d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c79b947d73072fcdecda263a1d6c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7141b0b26d84710fec6b198222aef7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90aa4de5ef83445b014332a38fe0de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564b3f5f5969adaaaad69f4bb9787c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed952a5a48362273ba70d0b50c409f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9492618ad9179b0d79e4486b3f54e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbc203b1462ecbfeee29ad1586ba7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11484ca293e438e48b20b9609605e57f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66314647805b2f035e560d67eb77e09a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f719739e18a9138170f69527fd251623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f7bc63101fe3fe0b60a6f1baad171624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fb537c4adbf813473dfae3d4c9612625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4dc1728d37028a271e4a8bf5d4d61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2cfcc586068ad7a78678bdd8922e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d756e63d5348017b67ebdb61e926b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838ca3c795a8a2750b10c289985084629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dd8c133fcf659cd1f2ba3c5f6121e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5ba348effe801aa0eda2979f9696d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81feb8f5a9ddde0ecc7c017a2ae04a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f940b32e1b93ae813b15c16f627458633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802ccc17844631832bebb74ba1baa15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c507bbedb7d01ab352678d7a5eb56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379358c9e71c7c39b87b2980071147636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0896e292701606bc925623eee60da0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2084a50f7d2126444d2ffdb2a4d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a94b97d80d0d97086715886d5504b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1034ba97a95831fcb1247b4abdaca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b075f8d22b481126565b8261d7457641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d634ed6decd9dd8f10cd9fdc6ecfa07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883891a5d3a1903260837d6eeb7aa9d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1715c6f5f5b30fe96e91509e520cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194656c6c031a2a2bb3f60b358f7001b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63419eb2ea01bc3f852310556d2ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29e94114454c6adb505c524290f525647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb556feb159c36fd8284bc601366a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fed51cd5a0b85991368fb5df07b0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a8c4ae5a0f66419dc52d292e2eb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059fa809fbaeaae45c38332907a5da7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812e0403cea58f898d8a781f9f5a825652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf634b0130183c286d80b405aee33d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4d95fd81922cc194e4aa6b5f3aa1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215e0d83e9d1629630014372f3a3dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03149fc152eb43e030cc110b54dafc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa082650551b8be470805d5c0622f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126e21a7f980f1127028e7111cb44f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be71b193a954e5fd3aac7d6dc1937659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c20ec15a837180c2b1aa460f5d532660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72fdfc5a8ec30c12447a48e39234e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcc01624562ffd63cd7292018b341f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a52ff6431463b389e7ec4fdff79fcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54665cc666bd6fbfe5a4ce7827242664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0deb150304676407ebfa265fcc305665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572e81d5c34411926c26c52bfe5e4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615c9b2f4e62bca4848a02652e181a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c20cf03fd8370166d9cf2147bd403f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e9386b00fadeee4a4180cb8751e18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ce2a9c3609bb6d8841e966f72214670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaaade6aaa961fd8df764a4642a5db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcbac0c05d80f7c46048f215e819cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2c65649a8465bdd9abb314a3a6b05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9c500808815aa89367021da930ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc017be6a351317d148e3b8e20a7d9fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439a889fee9ac6a28eba0695b4fdcc7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d317c9c2d0bf73e470ea96a5b34b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6dfbc13d2dee2d331e9ff297f155a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6afdefbea31607ae5948149ce6127a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1a19edfd792ede755af3fa764296680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>