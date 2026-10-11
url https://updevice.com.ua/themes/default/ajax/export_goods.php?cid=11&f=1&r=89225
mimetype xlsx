--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bd899dd6ae21ad5096f07b1d138151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffe6b6575f3c50c2a3e7b134442722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b80422f7d6224c15f1846a9461b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e0941927d2e8851776ae8d88dfdd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e79a514c71d716b6720ce9df233095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654749b588b6054a3484401bee4f796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e88b13645ce1d6c8a4ab3b0221e3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4220fe006010faec641f8fe4014e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3b0e1f3635fe3680e0aaa1dc11d579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994a4e032fa8e59538f75fc939ffa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3bc405d6b522fd72249f2bd2087d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b9d4e8062518058d8403b7caa74612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab074b4ce208f7a006d23669ab802b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfef2ac59f0fead82491471ab0ed50814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35030d6b4fa990f21c9a25e13a390e3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28b990d25391a0cb828a744b4884e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a15f33cbe64d36e5e114462ae4afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc0a4563a5fc09ef1715d34ae4d77d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe606576ef223e0361a888d5a9c17df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff07532d7db41d63c983057190c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72a01d37f5ef0dff4c8fa88bb4c42321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652be6ab6d7622be3320197e197f942d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3518c6c05346a303c1a4fc57dac223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dcb9b2c5a1a9d4a64186b45682cb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e560dd4e55006bb0c9ac37936d8c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f11baf8312a7ec70ef54b2d69d1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d57cdd0af7228c98f47280f37feccb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec9bb4e2647e1d161351e5e6a022c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646406cb1af14d764bc1b86840412b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f490fa40707351aa5d80369aa6643e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4da696629d6c8d750aa1f8815b0faf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc494ab40f530596c8e5fded9a81732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbe4684db404e7471b582f07a0a54533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5afb87801fde7198a71f7e0345db7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d655ed4bf3c2ca80be20cc6d59c8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b5ce467055bb3228079900e1793f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68eacddc59379fb8a3ba39395b4a3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175f244fb62b1dae941acaba47249a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08728aa01529a6d27a52f2565d89cf1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4148d61530db56bdac3db14faa0b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa651e893ea9d5a9c4d5bc901be8f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d4c840b667fcaf660b940d8b73f6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c005b86c5d5148e00d93be0b584f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aec454325545f3200b674cde7065c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9224795647f37784030a6c57bf55de345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721557c22eca6696281cc3fb63d5ab3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf39cf472d572bb0ab38eb5080a8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643f4d6d3c6fcc67820667f2ab989948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c4858b5767d39d7400775b2f4af649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a81036fe0d5e19e69538f4ae04e04550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c9f919026f558a2371ed93430e6a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab713981e3a88587b2a6ebe6b86d50652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ca1cd5838d59952388d94a133228d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e58395374aa5560d549f5a069efb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba59503a08cba8cfbdf53ed342419655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee192d22e75da9924e467104108d47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b60e86240cff384ddc06a5550c2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da1e3731546eb62566f8764220299458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b941ed09eadbe756f4e729d6a970459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed9ecb8aa5fe374b2204ae57dbcc8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9406504ee1849482d42f984e7fc5f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2d3f5e1da35ffe76625b875b319662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701683587ab006f07b10a54289353463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2edb19984b6a46f72f9c8c69558c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b934cf808d915165ff78bfdb9a82565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc9a4da9cea0118884f717d640d9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10289dd14b161882d1376e332b79367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816b7f500c8b24770d2461f37737b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d4fb3d711a9ec24be827f909c586769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459178551dd7105f30351c683319e5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4a64574d1d39725073416ee2094671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b7c9acc533d7b9565a3cb2df991ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4fdc16c5d2ee1ad31463e796594273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e924349930a602f86020e1b23afbfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90900e18db5f8b9d25db3ab42c2aa5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb15d1ebf50b8d68b47c6047bee8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbdad4c040c40c2dea29b36f7a73cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f57270626dd65c78ea3af81751d0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c53bf6a51aceec74cd9ce4b771a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae29678fca13c5a1cd329bf6c1c365f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8011206dc4771a3e18a12f8eabb8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b50108fe4571f3465590d58fd3239582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1ea5e3c9c1958b901eea4377551fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58189c0a8fa011e7f75a6e1c8451484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47c8d46b65b94d4e499c7fefb76a5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e34e3b149315a7c636a0e27569d68d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a818cfd47ee9d9c05cb9d78f1e601d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ea2ec699b0cf698c4730522d170a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17845a6ab31e801eb634b0fb456e65c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b12376453b3d6ec490b31c0676ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49bd3ff87a4ef54d525cf51adaa7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f113a364fc3c5d17ca7d880c1bfa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f31033f4b652057644bdf696c28ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4e8182b43a5a4ce640f6f866f13bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede12f09562070a8a58dfcd9da28f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867289534c1943c70790e708a455afb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809d69bd4de34566517d9484e27151797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d10171f8ef75b98d3beee5deb7ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c91ed2aa8d00ee59d1adbe36692fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e422267c796aa7f4f9e6b9b06e9ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899e00fdf677be1a056bf9cab78209f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cad4ffa746a0c091003bbbc612bbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3c0aaa9d780fdef7636ee47e4e451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e84f9618abc2228c3c072618c7e7ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e141a2fb400c1d6c27aba3e0365f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdbec46378b1381b77d71eeb2cbc1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957249d6ede046072bfc10785a45353107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544edaf196558046130839ecabe3455108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2c75da29647b41b2fe6ad6b7ef1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c32e098ef18e6513d3468df44ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f87e94f48a4c87aaa4083da630f88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1024dca4089212068b6ffd04df7771112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e22b97536af2943a9b0f96a3acdf09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f31a1fc4f38d371bc8f718f80f6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c497d3d1e35c545b747466d319751e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3225dbc3a276d25e1eb86a17278fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59f42942ae0b5265a1209c46280f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c34a4b8c2ba7b1719cbb578c47b6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b46b18e3ddf11030cdb46d4f02ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558682130c53d106880ab8dba5271df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00789a6c95b1a29d5a9c11eacd62fa0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784c9ee467ef47f0392bad564f9f6e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c5f162cd6adadb2d3fe6d33e39305123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5601a7d955524759c59bdfb5b6a3444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4ea3c517330d8ade8507a1815878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ec35dabf3e866bb8ca4c879609b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f204a1070fba59e2d3085d7e13d63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0ae65ec2463ab7ff5b46e31a4108128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b734ae6c133078b53194875ae8ed0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15118208b5cdb27a3071c886693c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b6dc773872296d4cfe503ff7e2f28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15234a589c40a3d9e60bb2f3cd966137132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649ba9ce184ee0c5ab908eb83df78a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ba5b30632c1a5efb0a9bc71c8099134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabf658abcd7d5e0538002d278f04ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a2bcf4778439b66af570a265ca9d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc21d9598b3784e29e93a07a3168bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa65c8acd99dd4e9222de2aaf0fc494138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ced311baca1683397e63eabc87ee14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2945c9438c4dd8d9abd8f46b8330c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ec938c2bcc1be0f10492303715d76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a433b917c67f608acad28d39a651142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a443a217216f9f11c753362caeb07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd9c8a8d31c2fac5e6afaef7bc4ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335504389b3c3f683502dbf4c54ebe8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9de4c42bde4bb371a5285079657ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a36c5a9185f6cdedaea1b8e5d8dce4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea2a5c08cf5c49ebb87a1e28f7ee4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec53bf92393f8550beb5a52cc03ac8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f7fa12d08c36f7c6aa7965496cc87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c273e53515b409b57e7dcdf4a881b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5e682416e085b23fbb343245affef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e993a992c2e718b6342003d2ab7da94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36383a8ba789eebc6d8cc76bf04a2248154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac56c3abea8a0ca9fc5ebaa723defe2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9174b71ea5510580793c7be1f3b20e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef0b22510d92b7aba8939c197cff9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cc2db8bd57278f4b977339a8105b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f50bd6cd43b58f9258e57c02d74d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522ed3b77aff47e054763243be529f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e58b7017dc9bcffb038ae0f903901161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf454512139b38e9c0b9c1967a25f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab89327693afaa65407127a314620c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbb18ae0665eff53da16d8a14c0a5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c47cd66eedb8dee1e1c9aafd23a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f913b143137c13e8b6f9b09ba489166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6721df706ab77ee7af1c2cb63a5cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9063f95b9bfe3e61e2aab5eda0c8cfc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f9218fd5ed679575a37c954d6407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cabc2cd65222a44d5c89bfefd3746170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29fdc0b1160047c4543953ec2d2fc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce510ca51adb839b8c35841a44f68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2462a544882b8f5d3abbd00ac9c04bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4d035657a6820e1aaf2ce7ee6a076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02957a8501d22fddc151f05a436b7549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14403685389cda0a6e386099f32e98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ef8b597e247571451cd0f842f7a41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb3fbf03df536ae9da8d22efbf223178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d293731860a039f737fffee8cea5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba0ee6b32cf67799ccc4661c725f2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6313845bf74f3acbededb16defb14d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c0aeccfd574f3341db220380429f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960af3cc0bf4d16de08cf53357eed40e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55464b5fe6bd251b7165c67817243184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a354ea60cf33e3d6ce790ee1725dc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab19a0d5854dbacaae0d478f02af2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91eab90a4cf85debef393ae4a161a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98168b55d7dbbbc238e2ebe6960dc2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3def9f3c2bb003a44d90d3db99d722189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082b5dc149faeae27101985060cb13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff515004277b5a90adefe1676c4f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3459ea56d8416f66dd848bca356f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22da6109d49b134069f9c9a896c04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185574edde53971c94b98d5ad35d626194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ee98d8003568a1048735a906ccc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f464ab31e1ba81f2b7e6841b0e89ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e134b219f012d2820f2711ed1c26e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc95d59ba208d8cd025f065432e5dea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20afa8fb338b1bf27a93793fb035019199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abeaa525d2c8be38779503659d05be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d412f396006c3c286933bf3505ad1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e2e5846be349e71380c60bc2978e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b5f9e370bc40d700e30bf8ae1de5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8369f0d8f5c0a92ff08ba05d397d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891509c83d3ecdc15dcf08d525a5a1f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1363fdf5c894386b3e0975443088206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514674b0c274b256e644c19880baadb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c682f7262df7724e8956cc6e0441d93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9bb2e610618e89a0ba8113d856d93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59225125aacbb3eb594e5df6912b5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c555919e4d29d80b8ea73bf08e54d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44e2af2f53d6b7b0f6e8acf755f40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f7b259c39979253394b244d2ec69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32385b37e443a0c42a25e6b914f8ca35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422044998d8bf482fe7622d6e646805215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ff17b2dc6894e7a5a040f12456c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27784bd98c14c979d2e25dd812afacc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486caab114dec78005e7cc577161fd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e86934cbed0fe0ede5818c1647b28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2bad949efdf5dcd86b2482060688e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad73fc6b5b99161575f4f4ce46a661221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8b3c3886e4c63b6c34636b7efedb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1befab50a632c248e6fac8449b9127a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d308160e282c71cd81207965b17a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d5a6b438e5faac82c3ed3183bb19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0fadf5524653db94c94cd5f8d6d1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7fe9b6fc93b010fe7d86a05bc03b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474c4f04218633a392011ba64d1500228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e0c3d3b41eff56e638f43858e333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7219a615eae5e4f8b618e71832389230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650dae15323d8b0fc6931d0776bb63e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5dd76d3abb9432cf77d6d9ce1255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a9dd453e15c2e4ac1a5bdf682a41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff087e1043c3100e9487c8fd44dd72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc86bd40615ddbc42f1da17003d3f17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3517857e6c515d1122d62a916b48e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806462218eee124d906cae98c82718de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a112bd80f41eef4a6414e241b689de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10da906e14645f9a1e9a66fc4a076b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4c1efcdef5b6c00de120d753597a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906393bdd09cbc6a05ce9c58b6e662241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dac387d74b8ec62a9be447feb5f439242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396032036db71530aab48fdd59d3f65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c12e92026dac637f0d3c55ef37dea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad107607d599d38c2c20389fc0b987245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804a3875a2697829d4dd538c08d170246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e519e5db3e151bfedcd736e53a2477247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dca2c86e2a60daea2632b4858b5c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304bcee2b28a7088fcaeea39c46c8e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e042f3d229b8fa89fc63b7e0bdf0c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55cbf1b38c001d362093ba30204dc8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b76748a2891f1935915a6bd32e80f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34eed1e4675977be44a2d26d4cc7db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49ada4fb25d53ecb2c3e32ac5425a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac1711d546ec2012c481e5ac2be27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c81eafa2e0522653d811fd990b466e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bdf23bdfae618d9d3fc39de63d28e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52165c499acbb653fec66fffdc4a4da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff3b143e8107e8e5b21e9e3771bb17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b58ad0ae6bb8b9e88c53814ea24e2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f871628517d095b07914af8cc19be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7844f510019c7bb892b12f58a1ee2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2bce3e70e4f60c9780f7152ee30c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423510a9624e27da8272abbfd0b1aef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e1cfae067cc4c95a1045d168ea849265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d3abc08209e8d248d909e01e3f90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6064312fe970ae3c6f375df88b8ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d590642bf8c65d949a0e2e690b3da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062baf38bafaae1e9b818e41b36049b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f9bab839857a0907af1bb1ad0befe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34dc1991ab37e88f9e5282784d9a8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6609d7d8e0c7b8c9f32c82fb629049c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d4473eec1d892148380d46f1129e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb20f64bb095484471b4b64e4c3619274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d692580b236a65ad747e8d3863114275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab28e61e99d183d703356feebf55d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81c03de46befaa64e7fc2f955b308277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868863ed8b6d8571ca98c4d4167e591278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e7148fc67d0b6085959de9d9262b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd3286875bbe61e6227e9215e1e39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8822e96c9ecef54520315b104b7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7dc48c6fd8cbbf628a0170659f18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e959d99bfd30a80504c3738a27734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d69a1b31963642deec2f6e3cd3f58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729090091bf727e024f349ad38453e36285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf91963c7ad75498b10f005f063671b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185b1e003607d0bb86b7653acb5637287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294447a86406f8de248176e15848578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f41d0408197bbad50e821d46f7e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505392329da6b7f16468a5c7b546dcd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f9de0cbbf8a4643b82b31bbea7c2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7d6488bdbcd7d736a202ad42d5ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ef48fb98edcfa9c2924ec12760ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d2047a27802503e6992d25a9acf60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5971a3e37772937837e318c51896f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc101c70dd52c8098148b46a07004dcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfa6e3d1f50b6c40dd4fed8e1bae6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038b72123c94fb67e94e0f7ab76f46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d56a25a4494254623a13e1b78d631299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc0f0b0f423a375393551c4b4abfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992897c35edb4110c2784527ea522184301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d051c579b861d4be368e71666563eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632223f6faea5bd5686ef2ec737aefb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e453afb7ddabacef0ba619fbce21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018798a531f133f45b528b6b4ee64681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354772cf1bbd1b1113a55ff0a23f98af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a861fbbfb64b592cf238b4f9c6d8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc5c71a73858742db2132a8c5aeb16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a18ab9890d00642f6b0ae34ba5abfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b338c2c64183d7e4a7aaec81db59b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a17197ed7fd6cccd0da00ca7fab0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267e868696023a5ecc0dd70e8494c3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be5dd74eea2e9bb58dabdf9871070313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d495dd930fe6dc585a2596a4b434c94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5e8469b08606fbc4adf820e7855f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cea90ee4cfbf20b646bd7f9d8d2cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa299a8fd7ba58e899ce9c4c4fc4bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2a7904a73fe234c3f00b2cc358f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba400091a8b4cd4dafe09ecf92774a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b60230ff4a5dbc74d0045309ce727b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72bfce3830de99aacaa08c35d08a55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ff3edc46979cef02484daa8a6d573322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c754b12e17182345fa4ce7a4a2ddf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdc71ff627e2bf3cdc8492a316273e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe14266bc68a850df70d3fc91e0e4bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb882b394e3cfab54d2caf65d29cc2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9a068dbffe42a224231bf562c0ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea742eb4810003e18c77850a4d626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22a539e9be2874b633797057ee576329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cacc6e3850ca20cc886f56547cbd26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a7358c278a6b63a7d5f5dde7b3ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb188dd119d8bc3067fca1117dfcd849332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8e1e5a367487243dc7fbaef12bc66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf35473bc94d49464e743819f4253c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df7086800caf5854db432f607a70c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2fa43a582e56a2d2d19e341f73386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1502dfe391ea2e8a96993b1f65b34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4fcf439709443d8c937d600d38f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2838eef819839932c19923e64efd9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e50953df60f4eb9b3f24b064e2b43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f47946f4371a1299e5c2211e7c726341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a20b48765c2574e0a689f85207e7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd338f0b42e5381496e29e5e28bc77c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa976021ab77e549aed8b4997dc538344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c5aa7100dfefe86fbe34fb5118546345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c8490a4f7f7f2646588625cb11097346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b65791f5df1a68f3851b3228a0ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d46bc2579eda35ddf7aa9bf462aef0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37156c9c7f12c455cd6e4359e487e0af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8d13d8a5866d896094a6758cb2403350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade32d68f05f3e22a4f6a8185687cd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1afc72ab306a4982c176350f8162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3e351a0d882098000a1c23d05635353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0253c7833d807a232bb9e49d1c953c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc23dcf181089b31639642084c6c0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6157684cd089d6c037983930bdac18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcf7a7ea8c8f9d84bf8ff79eba3160357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7c797b5b3c4bd0a5c1fbb5c96449b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c5645a8f62899867d85e9c9a0d598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462be2ee4232b1924629ae4336c192360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07948221a2c5d616e4943297ee70909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f411467b12d12503523be20e5c414362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721dcb7fe62ce77d3c9d8203868b98e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f1431604f2c283f8cdccdc8bba35c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c804c17d11a3e9489bbb51536b2c8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b5f362d7fd7fab7ea2a1b7c2edfe8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328426bc691d67c92500d4925b076a68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2baa6f77a12a840b4071297feddeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12142384664e6ae1bab0d47ca84ddfc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3649d84706976d439c5699fa97300370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a90a4cd85347ec2af2c44d9d1c6f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397efb5e7fcf5349802f382820d8071372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0273a613ad81da15e0cb04d53a410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341f8c96ff5760fb0383870060bfbc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079665feab570eeb1e79dbc73794618a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b54d4bb5c3115c0376c4a34252253376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b07c5c55a897c1a8d940a787aa0cbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf7067d7fe4bb8849731bd39aa5bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26055d16bfed3ca102534922ae9d59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80400684fe639292c1da81f902c469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668910d573838efed0a8d0e91bb3129381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6eed06e0333fd1b649d201658944e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b956cb3dd91dd5cc51323699991d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d980dda99f6718f17907837b9b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00fa1780cd7bff93f9caf310bb0b3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12976e76036ebdd689124e91105eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc45fe3505abd4a52198199cdd94abc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55623451a9283f3bf1c5be63b287c48b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f923a8281ae9e94c2a0c868375b233f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9ed170998745a138820a7ba2134d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf477e4ecaee19c3f30b9cdf5cd9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfdc2270f3d8c4ced92b98ffafcd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a001a56a86866e8432bdf77e0404393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c10684da623ec4af9675888a9dc1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07b18683dff678ce9283ac586f4fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3741eee003296e52deba40197109f88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1024568f8933e4d9d57589c60e77a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83d6bf058b5a44a436fdd2d8a9358398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f918f690bec627277f5ee585b48d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb1149251895f17553947d3f76f36e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea45f6341893664364d05554856ce85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d889fc0b00429ee7445ad44f66cf68d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b81f20f69f751591f56e86524a899c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d721ee05f46713cb53be797cb08b5d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5253d5901400d13f860fe245ba24ca0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46e38a854c2c879d2c1c0cd4794793406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aafdacf87539cabe914a13e45998e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d9f8ec5182acebf877f1b7ae21ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a7f07694286d8bcb15bd61220034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9cfb9fbf0b3696e1863d6d058c5e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0ea8ace94d6fb625a4a70cbfec34411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db730facee30c26e26a89e2807ad676412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e7d75eead621b06c7d7399f38c63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ab6c2a77d1bd865a421522549c38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563288e63d9450d70612e7945a9495415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b94a910468285571d142b390f59d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba650484d030c2591afd64fef49c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40dd47a6aa6208ac56b574562901be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b68168a0fee950e32f995de997e7a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbf1196fc1ae50471b38997f1ab5ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4311194294cedd6d02bbb68f8c5a983421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500dd9589d516e25e8b139f9aa5b4c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600d3707ec336b4f927ca700b6a0fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54184974ffcdd1760ad2b3b7c7b0a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad6e6e17ea3b17d0caafbebe4a8c5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f259a8efda32be7be734e459a8c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17072d8ce8df5bdb6980de37eb42791427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331285a0deb94a65e03763e706f1338428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd0c7a2f2ce92a42e542264c07cb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcd231e3cb16bd5628d0118778d197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181346242ef5b60ece414c525ce053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e36f32e00ae7f701d9e0691a6699c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d9974f627240ab8620841b5bc501433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888266245ab27c26d2f145e6751ead4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f77d7983e1e7070765b9750ed6f4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34acfc56d382d730a3fa40b809a01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34e31be40ab4524f1c8b201441b45c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9143d7a610b0fddbc6344d8d79593438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85dd2d9b4dce845436af8bed35427f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639be53222e525a824d4d08afb39b29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db6b2207031c308ba0a9f2dc14ae6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f151d4f1b26e3b3f2f9c9c80ab562b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbf932f5ce84ac0b5059da04d6bbfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3631d8ac273df6f98263b808dda30b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242560d90e08bb9853451f103348b20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e6cbac10cc76a5eeadea9f20cd04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119b5ff890ace19eecbf4d36e90f75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d1c2ea5223c59bfcdb30f57a57ae9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad756da49a5f64a45cd2949116136449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a501130febe819d34ce633fcc5e3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e3aadea5e0e2cf369e7ef4a24c20b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb0d429beccdfe33b27d354e356a68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e40dad7fa9569e8b4fa84af47723453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc867fc74232b7bfd7a899aefc3261454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0479cca51c7e291bff6df7e8dc17c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246961632bd35b04a32014afb7d7acb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e15d3704ab2a22d3b1f1a4435cf8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2fd7be739cfbc11bd50f0ecfc1302458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e35f1e036fe11d276a2442cb75e407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f58c898a5bed2604ddd925936e510a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099cce619ad18f43d6e6cda8d6a685461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67237e9b7799a294803c62de04cf2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9ba36646065134e61095b463916e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094ff4bdb87674733b7b6fc54fb3da0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b6cfd59d50d4502fdee8152398ed2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9d7825f7048127ee80d7e1ac999e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcaafbe0af7219017d5c97e6551d0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828b5e22436203d8c529632c6d86cf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b4a77b01cadcc8df1822dbaf1f40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0e8122986b8613aec302bc93d829470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c1b6bfe29c7d277747b199c8d8774471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449395e4899350d15786a5d7b657e2cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171887c5e4f8bb0d360c788ef234639473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf347bf4773e4f9288984593278fa9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268682b91f39ef301295e68143b9ac53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae98adb373ab4c6d57b002e42f6bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0417f05a926d69d2756a1a0a819456477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8a2baff36d492b442f633791ff776478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc2cfa98460cc17444e521a45c1d2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea51815389a13a224ec15e2e807454a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bb81f0208686eb82abc3626ae9ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d50df4ccbb00b0c8ea7075f33f6fa3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5220e0a31479a8880785ca9e8854ff3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c65d510145497241f9e7132c5a8b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14395004c3436caa371ce9f03515903d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54632a8e73ab7b6506fb374030607a75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f611a138ba295e265413ea3143b38e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77734c7dc4bf42d328c28d3df59eaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a628f63cf44377491f99754ab492cd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac80c8f8ad15708cb356a8ed9d869c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b2cffb9b48b7f4ccbbdc0ba668060491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4bc0625a9ae291a986846c811958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526a6db8cbaede10494d19778d64b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3eb2fc5fec724d566a8057a2549e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41a6496fb09c508b2881e81ef0d233495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2db19d7a29be856e7c58e72db89f72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4236459b08df688fa849c588c7be5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655413dee06ff59ba1f5d9cbb23b26f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de2b2bd76a31b36b8bfa544ded63f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a33f2a02b853f231a9d694e3878f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad2f98d9a24869b5baba7a9a0bda4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ccf0bb9df003ffb75408d51edbe66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49382c6e9ebe9f71a8e0124893d7ffad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c3022555b625352ff0733e0070c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8face26602b7355649772736c8ab89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d24db5f41301363572098be3a5dd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f283df3c63597f551ad09da0e1b30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d15949abd7a365b4fc74b2c30f4ed6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d321109036db0ed6065d533b3fcf2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2679b00a562c697e819f03cee850510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f015abca1b7dffbcb94b423df30d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597e3f27839c8b9bf56634efbb36e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace6bdec49204ac09410227c9b64e87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb2bbdf90c3347cdb4323097272c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1918bb2237da6a2c3f5d3d3bca00e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a69df10227a62ba10a08e4086e43d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacebf850f53852519c266f63894e1ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f1ba856eccc1a2530cce477ca7b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be32f05f9e2838aa76a521210a8c702519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa5be22128820fc2d5020c1be764e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9224dd25e3117ec92da23171b1cc4cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e62b0e37674f7a6fe48e3e2e1e564522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f151ac054e872d1ee8ac8b1ac6a1bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876ef26430c99e7b10446c926e87fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f2dc45f03cdeb68dc1fc66619b5c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a938d0ec494c6454c92c15cfa6e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a711e5d40c95f59b0859b277afaea0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284e6178a32282ed01fa1218c71e4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d0cb44f9e4f19c0df91604414edd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9ac70481e53f9cf67e94aeefaff3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38b370f8a4c65ee17c7d1d1aed5ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9f578d7268c91b89d3c368ee7bb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aa613bd0142d836125fc1c626cd8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d90888f00e9f7c6d3a6d21011777c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dae956eed4cabff05e193f742298f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd94ca2f37dc1c5464c1be3799e1d09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebaf5b00ae1d22afa6be6152bb66bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41408f4274a430e40dde18063a41e10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b3fe217e0ad66eb506ca5f26c6fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63a40c45980718cece899fd78af08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7456598871e5378547768ee228ec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76ea7327f5593093ca1d8772f9712542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d24d9d08911632b7f931f8774ab19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de12b1aa9c38ce74c4799d02746431544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099d8b7b1bc8ea9779f492f9cfadfea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691ffe8b25b8e1c886c4b73b14abbd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948e8b6eec9df6d800bc146ee945b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593825e7207367d9ba2b961ce71f9ea0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9a9179977aaa24f97e028727f5d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236e8062b8f32caf09fa9064c04bb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2770e4fff10d9b113639934211cdd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf96fea93f95af4133444fb18a650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d7587fa3b2a50d9783e5842b40cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c791e9e0de0f0e2fa674781b14f3b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99524686e39c7c3d2ee947b80d07de94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acac675026e84ea508c8d3169cba59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265ae6b2723d2267359c6c9d68a93d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67188013084f1bfea9daeae8e1cbff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12fc97ab76a57b17dcf902b3e203a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfded42d3fcd32da8907977f8cb413560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f5a00914013cb0163ee0875cee79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f06e6b93cc0acd2fc3ff9f6d9e8803562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e881791722a02007c7d48dd55d6363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e007330545a4c2ea9e4d74c589c549d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ade3a415f4b2ed6093656deda3ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c0f812e4989f74eaa053b78162f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d3145c0af204cdc51105ed1ea540567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01371b6cce8c7fdb0a4774f4f60094e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696df27fdaa5fda66319bba1cd18fc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872eee13fb4c3bb1af08570dd5f077c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f121fe0833284d280a587701cfc34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383d6f6a92b76bc80dfdf07102f95a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6860c1a896323c864217eafee8f8bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab826edaf57a947bb6b6de62d42e8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33821f0a4f9d634dad99a992490b25e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908deaec37da7f90120f20e497a46f07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232cb92937271a421ef1ced1faee74d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a0b35a2dff050706772ae7e416dcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6de19c5bcc66947790ae6b875a1f95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172270cf7cb2b525ae40235fa3ed64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271663b2ec7e9d7b7a656052a59d39b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168f22edd6fe9b6034e827b4939ecff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29492326745b8cc478241d03d8fef6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c587365234e7b3a7259668e3623473584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dc458476272000da0f125196f7387585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5778039f6ca4fc2e016ba7f74c33235586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e950daecbb2d1d2c8a571b90d69a44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dedc28173a476b4420846376d5655588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0891c115129c6f7a6c207073e015ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ae25e2f4a137bbfabe72ba8e00cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6fee350039674974b7dfa52473d8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf88008179108656a476b75ffc2dfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d4a179fd5d576175a374a361507b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1f923cff33fb919f7b8df84ec8d7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa770e011d92646375eb0325ea7786595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ce2388a59ddee37ab3624f3d0b53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cccb3e5c1096b94679a152e2be0e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b750cac190c50af05c33213e18acb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f5ebc057b2759f7795ee0e8b7e2cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcafdef8cd437c427f3ae13acb836f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7673303e9b23ac429d3789a79504b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339356ff6e4866cc94f1d1ed70596e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f162b0036160db584adcb39cfd299c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bac44dd2f2dab6fe890603bf47f4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965973bc1e608a0e6dcd1d2962876ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016e8d29d8f0e2e1782389d80dfe790606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c78597fd1b885f6fdd22efe00fd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed603f1ebb3ac6056db337aaaa5adf98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c61c192f222556ca5e1e6baea5e0a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8afa78d3e13e8b72ac902c5d929437610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ee6d6ac330ccab844eee6e0b2889611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e53b0c9b2f17cc32584d90ef1bb8e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84a048b113c8ae096c8cf4be0b7fe9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9f180909311fd2ee67a97eeeca752614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176a3dfc2992f20803ba025a97de63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f071b47536c93a2b757bfd494b6f532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25d2e7634b887784feb5c89a2f903d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84faa18f97aff81df525ae7af18b63618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd4e4338e937bb50ea1a3bc5cb0b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67f8cfd021fc983d759f8cee584a25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954dd910a4eea4c5edbf9ed4407f54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc8b875fdae4d4ee75b4ff438c143622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca292a10ef0ec480bbb2ee94d1f125e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9e817f7e38ca95c6e26fa0a48f96b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bfe6684c992e61e0343bc6dcdef10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bb03bd92695cf16202c645616f6e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128156fd46a59a3262db47bebae8624e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e2c350691751a49dd2ad0c2590a10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13910cbc5a9a2a79a490a2bdfae844f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e77de652b1ce19f2ceb5be2b0c162630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965e898ce728aa9d83b55b167c248f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaacc9afd3d082302574a761a18f730632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe240f8cfa67e9a9b0acf790a639c804633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886a281bd066654ad4c0bbd2a7527d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba88003b7cd5a023e87114b517b692635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35199367bef6c07c2cfdf29147b0ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732614225c1262a36ce855733cb63bb2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50d5785bb31dfbe07c025a8be658f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759edcc36b2c886b46009adcc306775639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff166b1c9171fcae96eee04e2e325b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e14053f1119180f0a35bdeaa1d1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d593af98b86091fc03d2b2b57b6712642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a9e0df2d4bb34352cb6ffbccc4883643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8202f68a35a22390b1d6012e2c1218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ca5c98349721e48499418808200fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a26eda68e817a6439b9e6b1283894f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c9014eaaad933bdefdc20bcefe46f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720a806ce483115f505be4f7738c6da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be6d6988fb06ce023bf80fc95cf414649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d39182c7c5609e412444ce86f4680650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973df9fb2e673387e63565092ced2d2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b9f84ca73e247a7fab2382fcc050e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5119641e552eb634273196ebf4df9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac20b6e71b0096f4afc37df95a063654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e0857268fb2494d80c02378806de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe6efb82e80d5ebb2a39f0ba385cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6da9e6edbcb07bdb4144de4914e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e277b08bbc83b4890b2aa8439c75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa10da53caeaef6f1e18cf55ed5b05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae402ecc5fe82e79efb6a621ce2491e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99da8d68d58a7bff81f589ac0250f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd67fb1c4c3b49425ff456955acb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09090e69b719a66e02ad3fd8681ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed07481d7b7036004fa1031f5498883664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded87f6e3908f64acedbfb07982e222b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b488308db58d0003b3ebea1a625a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beb3c5ef4f54f1fef58d4eeacf1a70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27161ae1d64d2dc83e6d017e9cf247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d646a58e5ae4dac24011a6c2e5f3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660666e0af4784556ce1d4a61064ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c14a938b67f7097d9dd3e3f9ad64a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbea55a02e0426eef09bdae93c8f99c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ae1fc833def00ee98f9b97becb8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ebeddb7fd3a1d8ae107a0869a7354674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132870845ed9502ee36ca7f25e493a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935987ff952aff9bfa0d4d451fe1e6d8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e9f9419c3134a02a6d19bd1b5fd96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954969b21c689bcaf022b5266f10bcc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfaa5ec4986c0310a93022f1a9f9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285f707d049ae2c85b6db5a663bf7c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b717b9c4f640137e7f47feadf0de8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0001a49f01c177c6c9d03e18153a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79693c91cac5e48c4bbd21d8eb5d4b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dcf2971d0216f51c911191290f858684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d92b9615e046749ea3f8e1ca9e859685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e42ce52d8ac64247b09342685d4c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700d8a281529a7bec964271fb5e9aa0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b00ea7decf065d6be166149459f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac76791414d13802baf8fb05f0eaf5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0272898a62c9a854e75084d16020cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ab7fcedbce766c53e89767c76f92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6480e9fa7cef8e4071e92406a3c22e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a007fe6d41b8603d3a1b9f7f39675693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445e618c9107f9031441a3d4d921df0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e874b4e25a1064df9043d64ebf0dea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9f241a30ebe9aef616d5045e23050696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d0e17bb407c5f378f2dbd1c79004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465543366ec0e3107595606ca64e9e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6045e3923fabb592830a0408e63012699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef08cdbead84e86015c6ecc6d96c157700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97166766d4b1f78a35fc6038108f67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f058b83877784918de18e0b4cb8e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb25707d10f9cdeeceb3f56eba5865703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09608dcca8f9d4d1b8c6c04366b11c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e3ed2f05a52717d707d55bdf22ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb97f1ba8c5c814536d9427502c36a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e95f175a4e829989b1d1993d4ce31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f1b4f32ef220453f60ad7b7fe209708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb990d792d47426c4dd6d812aeba4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbea244f29727bce9685b92a4dfef7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937019f40d82a4612696d4ab52875e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41206d4ddea2e7086b484709cbefba712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eaaa2e82f90d9af9336738fc122211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84320c506d7f6a660f2dc01ae8524c1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e4d02c44066cde3fafa57deb5b7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad285a23260a690a6b6561d73bff5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20828b8619390423ebb302681ecbd1c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a79795bc6fdd076f2a5020b22ef56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80351e82f8c5ed77ff60a9f3a7817a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b7e36982bc377f5e22e4d93b9d4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9ad97bf7aa792e18c6c0ab355a019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76812ff7ac80aa2595022cad8ff5cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6f3489d135895724db9a44c6150cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b4b60c4cc9a693997dfa3ec6b24c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adeeaf7b5593126375504e7b9c9e9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc2bbadb5cd93fb9001b512d57973d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924461b8d3e2718a503708e074ef515315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9360206972b0e6beeef95d5d962e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a328c1e751b4b310adf16137d25917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c74a1d21f71a3be1c27321f97f94e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e8a6bc00a789b3120576a6a37b79f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa208760d2a134c48fd8e8c54efcfa0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f874c6f24dcdcfa5f0f2943f2a81221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a771a91d2d2fef3f1e210cba248e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad8e704f5e6ac182cec5a56f3a85bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edcfb4997eaffd018a7b731773a0e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ef4217a51cdae4beb1ab4c5a87d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c387a2bbf5949d2393cd95a8bdf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4c6d6edf1d66aa898546a68eea28827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813afded2b0c92a8096ae4afc23d3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c1979427b2f16fcefcbd1c124d05929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d4af27bf5ed8e2f6064e80b7dedac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb1578c3f01c2660a1264c9d8f72831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd0d05721d21aa2ef423f8b6f1e5aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eb5bc9ce78b0f60908806189bad1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bdf3f87e97a257e1439a95aaf7d8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bef5ca8057d9e9851defee0fd8ab1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef739909fd1a5d8e885e1b5d39e44ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51b465458ceb6c61050126ed85b99337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a8596e00b571006b1b356f82b02038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28ee617a3475742cb99214a88b8ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc058097bfe18b0f2b8f2930bf75740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31d73ff8792ddeb1bea74d5fa3ced441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b42ac0afd73a21d00903f7df92748342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35332fffff111b77edc5c13426d7ba343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323011a303b11994a25f7844f2c706144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c6a2cb8a2133d4cc98787d35301545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61052365db1bd0d1e04989b1f60c716d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63ed258bad394d6cfbec9a9cf07a1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86299eaacd3ca67fbefed7c15482de3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd855f8d57c8293555c4c282943e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401830187f2e577b41f3bc58bc4a24350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058ed52e37ec24954771bbeb1ad9e4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09a891402a5c8272911401bd0e5f0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c88547829ddac13f59c31eb5543ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8020aaa14d4b52df3cb1841d2ce718754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c168c7f9801c1ada0c1820b745d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222086fb54935b1a76c7a183ce235a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf84f7a979253e24882d06da22aa1c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dee7fd24f3bb8ad6b5701c56f114858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcba7fb2b2d0ba8f621e22c601ab9fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efb00e833b26e6bcda88e721b637c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa574243c91a1d41966110e461623361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73cd99aae08f521fed948dbe8b699362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971056533a061c8b9b5d7d689f6b6f1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d153959318ee8f0fd55869b3d519f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df708910de0816b6f990a7005d0fbfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db566197f6478153983f8390b096e4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c25a9c8767f952d088cbb926922a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbdc0d31fb38bcdad2f02b4fc297d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b8fcd40ec2e03394272cb1ef9e6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a2f96db7cfc48192a9a14b78d15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638c29929130a051f28ab643fa2873371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00af7faaca6154d36f21d46cf9b54c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff8792118f17472fcb6ae0a19bafd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cbb048e594f35fc30d0a3c691337874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40770cd8778c08de65368f9c862f605975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7e898dcf35ef5d9cea3b3390f8d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c22a0126dec9c20af0ba459c296b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4d2926e59f4c38740876b18d73dfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca068b04b5281ce8c2a65aca881341579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc0f41abb266bc2db299ebb4dc8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce1cab472fc8e3c8b8190822690c6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb8e3ff9bf45f01b86f63d004abb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3639f8a3060200be79766e721ad2d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7267b70f2d55f4f37505d11fe37284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28afa32263a69e179a091a78dd967d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180b0b5f54cbf4b2dcda8cabb964fbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141337dd04718e969501b5c0cc846cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49321d5fa98e8f845f492efc01c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6edb24881b8a7f84edafec480647e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da629d57e79d7e61329314655f4a37fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd667b7cc7fb8629cc7a3c3ce4f83891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e3452997f6748c4557f0e17e473492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479dabeaed0cfa2bc1ba05b0ed656193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779678e92ce4f2f6a42471e8deb506794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe36a37a71e97eaa1978f15eeab25a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5cc88ce438841ef9af83bfdd4e3c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483080380528352675441b1b446e13d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71923623eeca3fe4731ee7d7470411098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ae0b7198d6db7d63884c7dbf43b3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d71f628ca2481d31e36fbb9c87cbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da341eee39a52019170fb7984fe676101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78c636fb4fe28b712e9c49094c3c0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8248ccdce2aafcfa2815ea97ca5b80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995d352a738d3f8bffac3281df47524104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab125657eedee39f6302e0c7cfd28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687d5a81a70f16c7a92d8fd61d84efe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191eebea3d7fb4d273d911141dac67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d8fc0f6f3df63717a2f35398f661f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbaeb1255a6a9bd6a6baaf61928aea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5a965e871c414125cc1d6567539f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc133c1a47466b9384c71c9eed9669111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693247723a2a02f257f90450274cd014112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73468835b937c9ef357f1ab41bce5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969a702aafdd63348257014f07592c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785413da9f29f261d65ace57b9a06eea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747836b79fa3577cadab414f9de7f11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc720b8fa1dcf4d91635fdb78f730e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb278df37cfd4b4d72d3ddf45036d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149c80838df566b577f5b033162bcdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca4a6588deb567a3b95ae35596be5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab646d74c31d782ea557ec76184a125121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7c61c13543cb5041e6293d59e3760122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c7d155afe54f26e0e7947fd0a17f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8ce8f5d50457b644d9ba9b5ed661124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058589f8450ac5438811322d9fc423ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100447bfb8ccc854d8d3ce21f3a2f42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c8a7301461000c84ec8acda7d94b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044c8b058315b5d1225e89349acdfaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2a7973f2b69a2ada6dd1f15e947e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be5d8e660dcfe582758574c02ec196130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ce064b03bfdd9920e1289a0a6a7a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca45fc63b62fa6cddd7ab2f730390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69834049dd9342f85c125a4fdb69093133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efda4d8c421992800cbce33db4381a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d90de7e7aad9febf5da1653436d16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979740d7f0c3e06e88c22c8d6f4b834f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5506868c474c6362d7ef2859096762a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa2cfb59f5a818c229cb1199097d92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101ec43593feca374c66a903873af95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b6328de2c8c92921e2f950c9da3de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548386f9745b490a5a9aff5155fd32c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4dc65704dd2ae6d3bd20c20bae124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5115ddcdf43243bb93571331d6e8b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc530880619a8b3c48b000554b042527144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961377006b16e4742ef394b527161979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376b01dc7f27ecd04d5d98ed6c82ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb690a46d541125d30f837ac37435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd427b53de48efad071bc182b2b1a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e269be42471bf3b949eebcb55968f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc23ffaecd5979ecb5ea6ab8365126150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd5902d2e0900d47ad8c9797a8c0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7bbc3ebe013591235d8cf9e041055152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb25a262612dc3958ece09f605b8ba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891d7c437a8031859a5fa536f93c7c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e5b510f6fb153e23166b6cc47527155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1285d4b1006048d965d8eb9142e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796bd00c877f49f23c198b0916a1834157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91930d474c6e634103da3e377ec66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741742cc854aa80eb4b96ab261fd755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c444addaebdf08f1e0780ca8be9d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13c5d07786070a9cf3ab77ac51687161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f93fdef5dce403f5825e423aee91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dab59f77d0ea3ea6d70065213f5fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de55b471d3850a3855de2424f1bd046164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f310d970a02c392eed1c633e526840165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefcb6c6909fa041b8d2ae3e3091113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e71e05abee2d4e963bbee90235e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799404b9b6d4f3d29eb3d493fa8e0fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365980a9d70efe3855ada8c2a123fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24981c5bd0bfab6e3b6eab19a1a7923b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c670e826b142728a2b1c51f80cf3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b679f282809ef2bf8c9d30759a5d189172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c38f844336982da12f68426b5963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbca0b1771e1c9d276e0f2f1ece2eaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630d1b9b8815fb4587b27585257f705175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ce092da3253503faac453b470d577176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158908844a36370a1eada5ac3424e59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c4cdf373f8fce9079461698a7b781178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe279930b2e87efd0cd1de60d6d932a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f46e00885216cfffc0d2bd2c02a4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53811d7982f3f8f772fa2de037ada70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc6f31344196ee508c24e4666fd10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6284bb9abe7a4fb432d7645ee692379183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb575aa79e6023cbe9e9659d360db0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a87b68209f9f5258606e106943bc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816486109c9f5cde77df85b2525307fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452da9685928baa34abc45690cea4b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72659aafc64ea56d95de02a5a326d885188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a06752bd670a2293f27e35772fd2a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186eeaa03c834ae3e0313ae8e2bbf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fcb5aeeb5e956c0a63115b7e8050d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19efaf6c547958f93f961210c2e6cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865a621254f8fb2d4805e32bfa6cfd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340360670f510471f2313c5703ea0067194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43802bb059c0e6235d3da8c8f4d64a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb089d671a628e7ad964ef0d02f9be7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd84fa2c434cad82c425ffdd1a616197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae9f5dc948d1ec13cb1d8011fe5a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b688fa5685b2397e75e20ce8fe6340199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249189835cb0028b75c26ab27794a6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f6cb450b4a977debe144967dbd9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f5885f7aeb0cbc4b10c38c43e87b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8457abcb2c4d36880c15e90d7085163203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f326c427ddcd69c202ca6293e51e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153803ebc279f5422ac64ffc7d021f3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82563d492d15ab13ba56144173277d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58dff0bf67d06c4ab128a790056185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b59cf004f26e6149f03d9194390a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a76e91e4c26bfd1f9230cf24e55b25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9947aa6535573b21731363d8fb81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798347afe75bbe9ef2564372b9e167211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa52b657865d51ecd42792d9015356212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2658af73a59a982adf91ef093dfdcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d184f0eab0476ac57606453b37031214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e0c300fa7b47b0e8769c1c301f59215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665472b2eda55a570505c1570fa4cb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5446815f91cc0a50de47851868a5d92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fdc5fd19e310816f87cf685833175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834fcb5f0a97cba05d591d05661decc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec523af96183201812ee83c51bec0a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1730896e7adc5812e472376ae95adb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c46437d3dd6632c8bcc3930ac41a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32a65c9d62ef08be167fdf785f5d6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073566ba73c39506adaedb0c7d3ace5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f2f3fb84ae417f9935226275d6e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5882be4b7f7c7ee69a2378c2311445226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635e5307234380166c3b44ba0230568227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82be4195569657dfe47962960840c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6bfe1100017ab57b4fbcf2f1420ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efaca6e18500754c0b696e84e8a01c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6217962f37ca241a4443ea5ed49419231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42818fdb1a83ae996e0d00ad892b548232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab04ba1a72876e39187c1383e362347233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b41cce361a98fac21b1493dd2bb445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d30a0338a6e0c8887a33be81b3f176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314c89f67eacd5d59cba3bcbd1a23d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba7e3e72e1e250e4c1a7f2265808f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2ebbd67b1e863c19a3143d6f9c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4dd47e82bc3f4248db5c74c1b07e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1359ed4cad3686cef5851a48f7f11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8a8146dc23f41d5626b55ac3f6e0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf5e30deb088be55d537d186ff6f1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35189502548ed881640d5b445cf08229243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb56a41939691e9123a76f71eb7c93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03b96add64764ed8700a62c4c1778245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72cc255162660696ac8d7dd24c06a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf690498b0329f09cb5eef30b5c892247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c1267660ba4930e931e4d6bc94690248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e3912d1de5e5e645f34bd4464e62a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba9115609437b56742fe7c4ac8d7a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387f2d5157fb0d4c16722f2935318b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e2f596684f3c5f8ed5d34867d91c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381dccd0b0536e94e905db5ce1d1a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e8060ba8c7846a58572d2bd12718254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a4d71a1c9848ab35d2994c3c0d692255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3c1cbb88bbe1f30ba7cd90123b42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8ba1212bace425e5c057f1ef7534257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89706fc774b996d96facd908318027258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fba2afccbe3fcc644fe0b05d43b921259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c9cef554fbded272160b91c805dbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f865a309991b532fffb2880fbda40b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd7c903324e5188d78cb0a5e17c337262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b0f90fefa6667ca04677f1d1b624263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d7a5cabf4dbf6842bb60c89098d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc000d9006a37cf0b792273e8e920523265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549d1a6de037c018117c78d543822e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a26b113e93790f062e4406847ad94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e1d3bf201c90ef9824f44e6500ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933d80df6f6650f4693fe7b75fd7b5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc95dd70941bddf0a107ece92d0671270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac3e3eeeddf14d96119b0de7bf160271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07707f9139b9c54b036b563f84f6aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9659ab6cd4185f01513d21265a8fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f129ee13ecb6f92b0273a67246e41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28f3e1559396e914442b35dcb17c51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f7453538b2fd1f859841fa3b7ecfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad04ba5f2fb4348ed70532449d42401277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52faa87290de5ccfa7b9be860540361278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fefdde428f6ba9a578c8eea8de024279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a946434e23bd1cf289e44294354e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261609c42f6a587fb1e3ba9059e2ccac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36445c472a82c9cc7582f963e556e0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080fe1d9960a42398f903fef8bb2b3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c5abc273f85ec1dad1b6c6bbd2b84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f06de87f1e2513a9905663e6060e71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d892b69baf563605d3a45883cdb3b69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baedd16b0f064ced5169d14ee857b0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c534f1f472050f8b4dce78762f5ff1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9860d1206d098199b1dd6a82c37be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0ca56154434b2a91693c7ddbec9b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af9759f08c81a678d80555e9aac60c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11a207cd19a5d20cd357f91a02bbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ce8bbbc296f81d8b263f909a66d92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca79b83ee24a79b23e2321aa689858d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c0a53699b79df00503c4ce9b766c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4906a2997376a2635ab9b1534531c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ff081be538dca57b7a132f40a62d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7712f0982e946242cb6cf34d1f0d13298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee22e6de3a947691adc65b979aa17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9859adec1ab887e2d8d9162817a56e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6c22dbff1fde05aaacce67af2544301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3197e41aabf39225d5b2b0c80e1bf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac13c3f9fd668bfd21f9407c4257b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ee2aee332e80b1e741c23235c9ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2628cfda4211a6678a7a0780cb65a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007ace5d678f7691897d4d741a85be1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc00419ede4ee4026c38a6ec843f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6513d7e569d301da48196d7824bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4bf99781634e783b9d4de5486ea1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd82a9c1d3e58f807b0b643a4f6fdbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e71bb50970f4dbd8e05e81d6dc5edc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d364800430913633e9ffe929b96f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20748454452ffd0cd9dbf49579043313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42181442fa99c63a57d8201e1859db5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60913dbe6da446db7a337415a3b2de77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a519d5c7e47a14321a2b6987903e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56730b477d1cd2d28702f651f1a9d76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc5ba8e986cdc3cf6c09172b89a3cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d40150a2ed75b797b05b5e8f1fc9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ef63e4eb3e0c8adc1429390f54bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf586af48257cb81feeff669eb0ce66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127af599b37f01e48aa1cbdb2fe33e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895328e38684941e8207a1a56134283323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998bdadcde4e9f87302b0babb7ccc20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5bc98ab884637740fa5acf8e1ebe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8ff446b51aad39a65ec8c428da1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4d373265f7d8d5177f2513570025327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684434808fa7340637700275c38dc57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ea3953939121550243dd8510352b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f950ca715089b1317f3c44a94464dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81578605a3ed8eebd69ab2c72862ed07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe313d529f9de606c8b552b488cfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c3eec591e49de33800232235db9d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c936d60a6ce749660c4dc95d8186c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32ac740ea68c4f9f7a1d4ac9d0d9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbab917221d02e3c935ec34895a2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1df1b280a001a8b2deafa90dab00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548112cac97615614d5047e82395427338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67feeffd0ae23ad79f2208debd9c13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058551aab3fc261082cc980883135f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e524f2c48a5c0b42387cb0c92d187341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a43036f47033926b38262dfd7fa257342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaf9126660fb1e73b5c9c47691fddd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b209285ca005314ec24be16734247344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40aaccd513265646711c89e31363ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f44c1d9fdcda2988920dd62bed68f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabcf30d83053d923ce7ab5c7cc426347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813873e654240cd38c857b303308ed8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9814ab97385cf13d4d63e5d405f9a85349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849435da4aaca325ee3554973e6fa7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7520a6b1aaca230c9ce5b137315259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9531b1ed12b1458b7ee8425a792dc1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222ec5ed89346b7fd1d2b3c06efb423353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82168f451bcd2d75bee1d011d4b8174354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315479e40aeb004cf7b439b6b7f2221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d7f4440db876ad9573f0f20824958356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e00bfa21b2248c95525efacdbc7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2312098755e78425a4ae8616a3a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff658d74dfbbde72b873a2d1fbcb0b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd5075a7c95649f228309a332ded6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520de1bc2d2944175069ff71bc1e1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb8a583b106ae2c7102821a093fb04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116395bd416b3f7132c9751f39f04b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db944fd38539409e641cf134b1f77a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a088ac587fdef0782fd584537a663365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4837dd30924ee9adbe6f37e5b35ebe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c0e8b3f1d293191ae5bf8f2aeab7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2063988c3203b442d089c1c6896b300368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54183814aab456fc9a3d0dc7f45722fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc18d1f85301d7c14bb929be022ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfb5046232157fa5a9f306157914e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e2db48b49338a941834571d4d461372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fcb278f0eab32e187f53da447e3c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb1e58e0db7da9b49948817d551f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b620274aaa12d574a831cee24db3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab81aa15ed44f02d825b867c1f3c28b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de59b20d656d86b994b5dea002610b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca45bd714ec93c352464baa7fb251378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293034f4693e064ce73b1c168da766a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d76d096c3f07830180fc0eacbd7519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5b342c715e86ead9c2f705953f45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573890eece4bd957c561145efd875cef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1ef6b3a91dac702472f75b89240f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696d18e4be9ef6b682871e9647567eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb6d6049a5f0eb2d25f30c6c75e4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db8093d28016e509fa993a6710807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd0482fc17fdafbc7b306e4bcd7a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d41b1fe730bd504ffb6b208479698388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479dd48a365693e8e56070350cd0268389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317db5cc046dc64bcc7749f9243d079b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da908f2b37413630304a837601744be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6014b45b37d0247935a84cd10b8f6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6c3bc3ab26a6665ebbe4921bbf282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed87c463e397be26f37ad6eb960bdb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344c0e72d2a9c89e109a916c40f235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0406aa3b542366dd300b3bb34084bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca676b624d033474fd40794d3301da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af009c397899aa9bd9ab99e0185e2c0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b05634f220f7f00e07d52ba2ff2fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29e993ee6a992e56aa8b4f5bdee6cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d5824510a66c2e76c3e7b744b648401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f6f1b802223d340210bdb63f556b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f791ea6b40101c5493cd5790d7c4a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f40ce0ffef2d3f7b591209d4367be1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2262a1cd8c2ec9ab6e40616e73067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d32f894f9fbf150915d0ee4c81738406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e283a1d09698dba4ecadef8477a40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1721e9f48f73266e7585608c7e5505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6b6e8ef67ac1ff18db0f8482c856409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87f49a258aa4e0b366c117214d6fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9dc67bde6cb9b571c5e8c56641fcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc87b1713f220b4e8f25ce74c246a82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c135cc80a58db193ba108d31a3c343413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5633e760546f29f9b0919d9b63d8e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2a6a1e1bad40c68e14d6be5edb22e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c53c1ece9a963fd6f3fd4a3bf5bbb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b34e917068edf448fee8a1ec127fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d1665410ba19178cc6d8afc334f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee424fe8c11afe3dced7e1d34ad5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059f9333cd0d34bfd1bc218f690b3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9dbef8573a1bd11ce64401151bea2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef935d01b93976c0555797ad89ed309422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb98f1890ff9f871394fef34b0ea9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4af9649019fecaf3171d38762ead6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55471ce241f91cdf945df9da419ec2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041236747014f181c84fcd7d2c463f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bb63e1df884961c85b404fdaf224427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e33df520ef9a21c930133e5b47823428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7ffee11351f90ebd08599f7e1cdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce54bea727b95a25216923cb2e90acb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb9142ab28deeefa49043c3d439c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287bd3b30216c5db097f5ec0bda0a5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c87a2c8462b18ff76f89a65dd051433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d55e4f05f15d35555f2e14f6bceb77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbdbe6f840eaab9c8bce44f9669faf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450511a00a3e4377fe8f2934b95407b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805262995b5a2718ef5f65d2c2b24a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f626bed61c5857155574fe887004d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c73c3b06f6de316f44900ddb41c0a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b3bc049d03b3c39e2f2e060383c45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe08ebbf9abcb296fb339cb8ff1419441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed303a4b9d099fff46eed57e7171fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbd94feeefbefc0c4a3b4fca748ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41bbedaf2da1a7fc4f2c214fa7920444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867cbd8fe8067c6af15b6036c65b0f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c775cd68e3708cda57c1aeea8a5a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75df08b361728f21e295ea27f6f6f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89223b38157f650cc247070b949baa3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339c0ffada714a79d96682a65c4ccbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0bc7dbe2cb244c1adc0349b2aada2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5749ae2a01ff8b6d73c1c34ab18c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be70488d216cf8edfcfc906bcd2fcd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe94bcf09c5d97f450d28da4bdb98f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18679b348de15f1ef575e4cf7ab225454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7cef09fcee992a9aec79c01a341a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97cd91d7a7951af1d46dfd326118d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983d5e2cca269efefc44a53a86badfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f8f1558df76e9aacf5e553f7f250458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f31900b3686409dc884864de4033459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6861bb21a51b1e2a57ed043336578c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351bb60882332854c8f12d5de48ec48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe6ab893446218f286d7b0871d8c44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316da964c8d8c2501a9ceaa97a1bfdc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7bb15ac7bef2329bfc154c3e03f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84e49ed2661ef4ff043b6eb40c5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3332aa9a00cd8cb630e4c97779d763c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04186f1a392150374d7dc394bd27b52f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6eca074635353237bca0e6d43ae33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadeb60e135e271a83df878bc5a7058469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e09fccf5830098ae55e9d3ea6759c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425661e757abee8b03a166341b711e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41f58beae45a1aeb4bb4401033f71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03aef174fa5a03b457f3ea0587da6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce97bc5e042b2b3ebb63f10dc584a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86520ebadda73f1b8ec2823fa9e4f024475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72834184ff549c139877353b84c6473b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e14237ce13b63cb93ea6a7cdd54496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd476abd5355421e2a289e8c6df0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7ee24f067e670c5b46b4b0551e47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e6361e4a7ba765f6764c76dfdcad1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe91e20a66649f507ee59ba3c7a4b8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b395e5fcc2b298951341faa2eb47cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee21b91c7c72e217ca11359a24b59e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b110fdc6241f1d4f39f4da54cf021f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e84b8fea992d28a64bf8609935b2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da5a173b766b71722b94e5ef183dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9865e60ceb641e4b6d759de014271487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6507c2098c08119036afc5bfe620b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ba38ca9fd28b161b710773c55768489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b7f261fd5c0d9559304219df08331490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e796c02db9343a25463dc91b6cf59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f549605016003947fc61a2a427bd40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a6a32a69e862ad453b149abf50ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaed3c3524824398acc2068381ca59b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786353c00085bfe0e7e9a51e4a240ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96ab7c9cdc3a49c8b5e0577eb8ddd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886d060ae95d3e8d1d9485283ee4d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6b9bef98f556e163b69014dd4cb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ee9f7024fcd2bd6618bc9e4d9b1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7ce0b592f5d91a94df08f030c778c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b8dffcfcd91a27a071009a33214f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f507bbf3828f9abf453c4339032ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e7b29f76220c5e6e023c9201e5f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090bbb697edffa5bd23e211d3422fb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6617ae79bf62a104966eb6de940ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86739c482ebb0a55c94ffcd277fa7702506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e9bd700fd660142723a5a73ebea8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eeae28e3141303d5e38c957fce968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06629552107fa802b2d9c5fb98d1bb64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6d7bae731c3087315b237bb5cb6e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ac92e45daea13998428a8a3d271a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a4fd9c7f02a0433b81c008adef8b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ab0fff6356fa3caf143294a5132ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407a795971e8a0ce089f6512b25b62e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f54e142986e0ef9ab1a215d1609981515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0326e7841d518a6208025b217c747516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eed1cb3677cf74468c7e4845592fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d0d3690eeb9ede8a48dd26ea881ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78bee81c18b824005ac1f0e07333cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899795da265cedff8f53884549bf20ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25227d166a79f2481f9d647b287fc5b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7791df9eb7f80e035702f730c83e0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d42eb065cdb9243045f42d05bfc817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258a2ffad37e5ff43bf22e22c1d404524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d70d81dd9127fc3d4119df0f526f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d6df2e9bd7ed9a6e3be085453141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de48a1fd3a66dbe6be2b5e5295976f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf842171f146f5c4ca4327b3783071e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb272030a22fbe3826c0f4dd1db6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a69f78dd79c674fc443b6ac7029b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731de72ff4ae4066df8cf2f484e5ccd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553148a4cdc1cb5d4412df60d3513df2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dda3322c8c2b2b3b21faa359ff557533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84208ff55b3b13f954283e88122eac6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa732be47f25fd3eb981e7bd210cdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b828fa187cbb852f237c7f90636c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a6f534cc73bf578ae59f63ecde3bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b4d90e4cb58a8d455b9620a070510538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b39527c5742c749bef4bc82182ca2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b798a9cc717857f7e01fdc7b84f73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488730f1d0b4ea6e154cc9bb5b27b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa917fc02b980ff640db80a103b56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d68013e39da739f35ce879f25d276543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba00271b4a5cb756442fa7c77b8dce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd41a040cafa590a4299c671024f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a486f7480412ae185336f5486bf7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a702bd910da5b4e98a10eaf9ae2d25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ddf81b2136e8cd035add312579ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c7bb6c03aab548e317243b15ea05d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed505f6ddba3218c80ec134c90cdf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0f1bb53bff87f7189d4644457159551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92c272c7852e0b5b2e884dbf85299552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9831896cd129d1d613f557b5f77b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45bbe307958db63c434b06d3658e16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f562f081f306d20b18b4a31c4da18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27969512991b1fb1578fdef7230415da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd930b4d13a06160bdd2136b99764557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028abb01ff94d4c67c0627b1eaf043558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0ff3c4077609677327ea40667316a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6028ad4e8830b431ab0f9e956331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214fde1611a586a981fe991ef43dbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92561c1ca31572320efd3afb0c126ab7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a91159c8929153c0f49849a0bac4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d1b3d091b7e1f4d3b2ec1e30b6052564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad72f51f55e6510652c86446173180565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdeae71773871b3b36d057a0f08caa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ccdfbb8b921d3468d04b62a6bfc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b567f1b0bf6ee80ef3045865834c8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc378de0a34bb89617e8ec729b5483c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f959bfba4da217fab2f18f5d4f21f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353890708b092b4772dd0f2c8accdb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ca810c69aafc9a9bc49e8ef750be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9b754ebf716adac3604192ad6214573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f708a77640fd9ef4413fc0bb9cc62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701cd9e0037dd8e9b33baedc359731b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db79c904547ba944a41720ebde3ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86f53e9015b363d44b4e3834b43c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208627de4861b658e97d3d38c593c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83707422f81b306592f3f7d3c6958f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8c82998772992dfa88e64efa29565580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f465db98b6262b8ce7abb3c5f36cb11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb2bae47b5c3542ceeb0ba8270f64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a07e0e20af97d510d6d0d35f1b724583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c3db30593ae59b9b674aeab92aa29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5bd1635dd9b42d0f848c5021facd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442723027aa201e1096a268805a6c7b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21a2f6f8f1569c104a2c30d4eed7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bb1bf2d5eb9d32fe6c140fff29fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bef0745c74515abb3b231a0957743589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e8d74829a0e38c27958ec62e6ebf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3735abf73a6f8f462f2247efc6bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069530d53236bd763e98616236b0d329592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df900304f479da72d0f9cfbdc338904593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34381890aff2f8e50367fed14bd923594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df742259dd087ec4bb2e3bed77fa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2414716fe86cc3f6a8d392579d4c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f935c47413363fe2a835e808041030597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf71d5d603cdaaa9262eebe2d055ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8044f36b3fbe0f2593bf3276b8979599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd2bbf2859a498fac8f152889fd59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e70cfb80575e5410efa5b7e3e13c3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9b02ddcbeb63378751742dd4aceeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb6bc7ae9170509a72e3f2455981d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd967a875b148af4cd3d309823b93a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09acc761894de3d6e4ca3c783bab13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b3e61bf2d47abc791323fd8dc4fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db11f488ab6efb3ab2c730716f03783607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ba773f9cacbb0279b2e8fe7fefb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b26bafaf221cd52471e115e1a4265609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa898a8213f9109b0c54f7121a088f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bb457516a4f950f79c9d1b041036611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d8309203bfa31e769a05a670beaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bce22dbd86ed8376210cbe92c2a5f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cda5f764b20305c0b809128d3bfba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6dc0dec7c33175a291a6edbbad6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0cc2d7cf4bcbf6d1392ab44e264ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757735856db8014bc3920d41183002c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e420295a6b8a0f879a3aa7b3e743618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6bd8070f4b73ca218fa930029bc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fe2be35eccccdab102c6547d444d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff9e0872f16654744b55787640bd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83b0b82f300c85fbfce1fb05f2ae5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d0234b02c8d19afcc5c46c4981292623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac16a60bf14b2c57124aa8f3bce555624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7645c46101bdc73283374b07fe147625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec57e583d7e48f716de2300778135d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822270fe24c3a53fa526defe30d6a93f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8956b9b0ee0b050888cfdee808c6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d15c7a77853524d7ebfda43b90b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317556ca1b4611d57552bcfd8e35eee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbb86fdecfe0f728c3a3511cc865b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb086e89d17b83810aa04f470bce07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19324b3a730e310ebe88e80006909633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba959dd947b5d7158223e841ff29fd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51991db90af4f560773e8110d6170a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd901ab99c4fc6ca8e637913007590636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1deb257c385b9caf1983329eaaa55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32975ba727e73fe9d534493b5598b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12d8772cd938e53a8c4bc6030a2a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f5eeebe1a1c4127b128938f0df75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d37a733774cc8c446f69dc4210811641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c123ea8a428aabb882187ad587d9a21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b7c464bc4249eb0efdd2d05a13660643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46728bd716628b8f760caae4476b06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2a8dc7cde60c84c0bf7d4d380df15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a4209e3b366411345f41681f7cb65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8436fed0b9701d32bcf9f019f694f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5e01e2c6d8e134d8f2134700b611648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f722f801842440f7244a051c243923f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18c8a7c3836280e0513b45e919a07c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213b916aba2a3c1e365fecd0d0765b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3a319185412faeed7b85d57a8304652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d9e36aa276ca2f5d455db872f29f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b298dd60f8c11a98bd04f0e55befda7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe0ba7b9188f6295965570569369ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be49079ad8c5781aab1e73f5e7c0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f35043818db4a53c9293917e529a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886355bbecea4afadc3007d4cca2ad9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5be79eece99c7f320a8c2b9ea4d2e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64495613158c246b5dc8b07de7a28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad8f52ddaa6fbcfd90d802a7b65154661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00eda8e0063360e1e90a5ab96e0afd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e028524dc892aba38c8eafe5a2563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb695c1e4fd44c5eeb3a484a1b6c03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48917a4f1817d5615a51e83214c4dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41047ed31b1bdd7faf87f89ee685a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dac9724e6b0382127d57ad25bcace667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9acbca4b0e71bbf4c7b21ba43ee6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d931028aa90edfe360cf2fceb010a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659e6047acde1e43fc6aad2e02ad3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e7b8fa8114eda8e6b2401de842139671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a03dc25e839e79b9cceed02a33aa1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e657b8a160a63641a0a7062c0293673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d759bedde8e904093ee83488589a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2f28408b95508329df546f1a839d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c92b3c002e6a7158843d6dbcc5f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b1570af339a300312ad0d759ffc3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e57190bbdac6f6ea70701815a714c5678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>