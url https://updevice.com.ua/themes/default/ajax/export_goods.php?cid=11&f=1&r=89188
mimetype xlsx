--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352704a1f66ae8c9d86ed94388ff0501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dced64426d8a28630eeae17f1f75a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1af721628d00d7d1780b8149b5829e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567970f3cbceb2fd6a6bc23742ba17964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255f8e15ef5820c73359e52160db9f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3715243201c59f9c819b7941cc1a636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c508a241a7207c6febbd13d37771087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddce4e5035772c66235adcb37578b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c06014cb2a815ca24ddc46483a849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966392978e8de86d9cf39d4a126c907910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777b9cc95dc5c249449c76236769ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd0a81038654f2fde5fd10a590399812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f59254cae9df5732d0d8e6128de6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d023c44d83336da6953b729ff17b93314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6d2dd3d6c7bb69c5de7e687017f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82864dace42f1a71fd5233e87e0a080116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df790ffe4469a831c9bfd96260eb7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62618605266e5f3d09a7524d009c67218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae100debeb84d9c1136bd821c9dc1d0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de9df16640d9a8e0090cf88c4418220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72c9373082d5bef11fe12953fb46dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1c87c565378834ab96f148c48e19c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b5a27615b89ad3c4260d04c2f5a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e81760def36fef72189879a27dc8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acdaa85fa12d23d4b338565fd7ccda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd605cc2e3869fcb8139ee85d8b2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b34345575c50e3944848a35f822be027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b315791207471629b6feb9bc228b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e387a80da9292b117fc300a859d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ba6b7ae941069501cef09fcff7c5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ea4bdd88fca61b25b4f1bbed9518c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b18d2f972f52a34dac17e14ef8e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e0128ce790455fc743ea7c78137933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1df0bafe709d66b986e9a160058534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08a155f23ac14956fcbf3636e4195b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10586ab3e934e945851dbd2df938c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44750640119eece420657df354a9b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7060258ca53f6031e19a2c4f39aeaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3aaccd1169d4d616d31bcb6e7b5ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a834d70acf9662121155903ac7d6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc405be391e001d3a41824e3d25ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3b5f512eb1ec85b831aec2a775df542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6174ff4d31b19e55091d692d584f0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7c6ae6be36833f7f176628c1651344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b891153873d7f21eda62c371667f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f7e395a75db5ca737f160084dae346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01957740d45d973957f3e358e1af027547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520927f6d93ca914650f35bde281ab8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5395c4c4788c780f0dade876c09dae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836c7b926734e7954129515aabf1fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737e2848fbd54c6407f444aa602bef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38ef0ae95d150a2a352408ad0e3ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f1822bfb0e20cd67cbf70efaabc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8786840c0377cb55856fb8ad5e1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405ecf1129181a1939a86ae6da31d4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97269469a49106934a842f974932d50d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d6ae4c3cb112eb140bdeeee95ad6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d80744d3ee40e50774545dbcef90158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950928e5556df5dd2e2b241d4c45d03459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53a86c30eced6873adab3608be95960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d450fcb34b64bf0d723a46bda615261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727388f20312e22838f237c61971f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68dcf37af53e27c0b2e0b7c1f373f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce048ea5eeebea0654df755dbb319364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80154c6833ebb800a035699fd8feb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe75704cfce3376bd7d50ce4a00e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843a01a01edcd9161a2e92056e4343567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224b7c208a1aea050834e104a8a47ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516d932c5cd585071cbd907180a28369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d31e7de2c82ce696db4fd6e15be33970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31a2402cc8a763a32334ed54dde4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6965febaa56249d64741074cd4361a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d38230ee5c81daba6cde79f2297f5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f87f335913be84c80dbe1d162499c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b63c0111352adebbd59d326be912e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f98ff9eac034841d74a73d238437776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092c517fc217610a371c9933523b2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603b50366514d047d83a66b93256ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddaf5b7c184238ba6d0d265ad00b0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7475b571dac0a85d79dbfe641f475f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350dc94c8c8c06a882c7dfa066fdaab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80298b4c8d6ff9ceab03764da9b17f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e348f006b98abcea896b206780bf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4d35bff81f90d2ee6eca69b9a13984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89561a4fce8ff5bd07b2bc1ba067aa1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e63f3ee178470815d06d7021d802886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be617d643d8736dd72dfca0cf6691f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb9b6ecc57e2614ab81b71374dec388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe242e70d5ddc42eef353908e1854a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dea6b84d4736ec4a1e8bf46628cb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d3848f34658ac425718fe711f7c8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b885133fbf7ac9b5975741d8c42592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ec4dcecba28caa520e6f4a98ec98593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf422fba29c2587dba1c45c503642ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767086e74f3b53f52e1c51ddc94b10a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415e78e90fd2c52b88fb45371f15eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a36c6395ef280934d949649677d3f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be342bfe242e439dc17c0c112b12411398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e895438e9e21884f39269c3c4207599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e68f5fc3c478a66969d958e970a1d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2df1408f6e6dab32b44076f99ed1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8b7ea287d95fd58259fd6abca58f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22caa9f03a568d6d3d784c39927f26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d20bf114765118d4d1c46cd2ce19f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acba771f52cd78e2fa535f5e6c05ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3176bbaea6c98e0c2affbbd8babb1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894d04b80dcf12d7609a6dfd919b0fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40db0e02b19f0c091a226487f1840108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55032def7e6e1c887ce22f98605684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb958942a5c31f88cc301de20f07951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53211af4a0ee3eae0c0f871fd9645c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c5fe5fdc8dc20565c6f68c24298ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72b19add1f63456bc211966b986bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e0bd31f336994cfa080f34985923114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb691a1c99dc5e6726def8795cf40e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e9b0ef61ed4a993f67107e388ff1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fdd496b60854312766b1cadfaff45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c4e7ea13c4916e97a49dbd30c3e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db13bc75a38d0e543eecddc71b88e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d00a52f8b65f6d0c2dfe962f097ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be647564183a331d5fa2e3123456abd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de590c39c2c962718ca82cb901cd8b73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7b9758ff4131a00daed864fa57381123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211c9be771cfade610b208717b9935124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f18aef3994225f3ba5734e6f0d1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be438b047c76f533d2e4503559b4b21f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb417ac6e5d8ec6e72f25e638aa0ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe088fc2c6149026675094e43414f44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053abafb84b42c2e825456afbcf0d329129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089529952928fbf5690583eb92dc97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e2d15beeb8215e3f9816260fefa21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347911492accc4203e87f7202348383f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e986f761d25532632def7440cb67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc6840e30af229caf10fafb20e4e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74170d90be0ed7c9beebaa501b6d70b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da3a0e10119d7615398d60c87a57c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3e09ccf13c13ec7c2078e33e37fa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec410a0f2166cdc5416c826a615832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dcfb9cb023bcb17641e85fb66e52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0b20226003ac7037442a32850fa72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183342b8829af6c8d0a47a6fd78418d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b88c67544c6ebc77474df2cfeddc65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2a8bcb3f3fc5dfaceb0e8ea65d1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a672ed3dc67be5fad1262ebcd0165c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb800c228884b9d86da87eeb9a9af5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698408749e80f8aaaf77ac7b143d6cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc522ccd2677a7867d00749f64d5ea0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae502970e626f8c3452c4655f79f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc81db9c6c9a4cf6bb974a33de63b1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866a3d548af822627e074fa59568b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d53515c50c451216df3db63232df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68fb685a36233704fe8d76c588043152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0270c26fef94ffee0a9157ab2eb20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9bc2269195fb3e8f2760b7e57560f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149a3a7a9d63721fda1ad6683047074155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a96542696761a13217483bce2903f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab579af15b76091471c3309791fd36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2296a17492f49821f9c3d4233fc776158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7fe5b6f8e079d2169471838eeb500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364a29ab2e12abfe44591d0526cb503160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fa859d4f22d2f9402b0f39a6a9d46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18cfcf211ca394c725c556fe99df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a101635b85cd69d211e3ebbb296c4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e782add05a4c476b8933013aa4eb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6882fe0890ab1fdd3ced3e12286193165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad2ea48137eb048e2a8327f123abf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d81892767674708c6ffddda9bab1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e80ef61b4c81b718d6607e4b8fc5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dd8652fc4b16c0e30590fae2fe00a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c074cb8e4a7fd94b31e8ffc6c345e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171887717aafafd5f4224301aa110c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ac64ca3ad2fda9e28e3fbefd0063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56210c712ceaa7b5a280658747300d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cac3db1b9b793a903b0d1ac7552edc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5607621c05d5e3fe0656bcb2d8eb105175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bddc10692535c4fb6c82d11239661176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe5fcf0a28d874a7cd33d67fc125f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d49a13aa296948b8c423db9f15c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b680e11e662d0b8be80b5f2572414179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b524f4371b472b89b008031b240099180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5862ba8bbb200eb1dd550f413bb26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b55a0976e211c6d8a672fd5fb182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668232eac2e7711801c9b00294381da0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097248fc2c95a42f4ddeb42a2202c60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a746f778f8be031b56995c86038592f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8124605051c2d3ecfbe6aae5fb8e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b30dfffa3ded9c7fad79fbad35085a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e42929a9bb35258264533c8f4c425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defbc472b2ae7b4a7180e21f06f0795189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc67f338b6dba12c14a6dc1d87d25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe787d2f425d5f30f04fb78ac1619d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974cdb7985406b9432cf2aaad3154a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d7de9ce43e696dad7d6d4fd6fdef4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503a699e4be8fbf542b0dd8f7e0ef53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ea3d3f11fafd0d61af8bc5fe79c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0457e3c19887bd0b67f0e5ab7a2324196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0d1ebc1377a6490b7d8aa374463ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44be397f9442bf35619df67e358fec2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5c77e303189d4eee7c6ccd7c5ff3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c6001245488618a1bcf470abaf06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3304b19bc8a04497e9de7924869cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fabfb495d6a37b6a4ed0df522c57e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486d10eb9f97c28d331a0b3aac505a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f16daba1a725b69b548bb8637ad06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d725ac7c0a0abb27a02ea48c0053205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ac504effd7d26687f1ff4ff3e39ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb1b1a69e06146263422baedb06f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a7f35d5d205d096e8c1101180a229208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f64207f7bfae9b864839c6bd4165a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e0e6dd54744502c423155ac36b42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233399508c2f9a801a6aca49f719ef8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f931b339135a3ef748d41330f3d19212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8b063c8bf12b24469e84ae237905213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b706ede858cc4db41b7a9b0d6697c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc930684254589ff8a462217188336215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e9589fd6fb64d134e9460a016707216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bada2fa6ab45271724cf91d9b2a71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0a1bed296dc751056a9b1ec3fbdd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39217b7e45087ac81803a7a9cdbfa121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52e431ae4a7b3c642e600f489d6574220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d726bf216e113f08be3854faa436bb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a42e06e2a912e621c10472cd6d97c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674995e6f08f37fa06818f98b1d708aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25326f866993087e9aa9fd7864991224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b5798e94e04d5528cba841d89c3b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468653bbd38de7bff61ad227af87abb4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0b142a023ef8daf7d8f2b0abf9da1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7b4bc78dbeed2830031aabb3c2c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b8134a60675205b04abc001bfd87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e17e648e9a632108e06948bf4ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a811d602f0b0af60b045d3e04f2e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14afe7e95b285834662a613cdbe4057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fb2a5af2ecd02dbf3a3b53d2bed3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b8556bc8c09d2f2b0d777fd44bf16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d283814dee1e58b384d738bf1758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66b456463000f8a62cd3e583a31e99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea3c92bd1263b11400e0b5e9e9be6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff848e409b30135f85703ab088ebf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b7192cca05d45b32ae4428e48301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84cbd073b5c40428faf5f98fe4909240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e701ea0072c45f3436c98b0174860e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceea02824330efbbb2c42083a3f26e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8fdaebc7f5c6f16e48798b9095d0d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de717c904cc28f59e3e0bda97ee8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd910f11cddf894fe9fa8c0b5216507b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b43a98d6c875ff37f67c2ad44ac0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a7503985ed1b9466e3ebd5896522d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784dcb43a3e7fe6ab4378bdbd4296d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116aabcdabea507cab4de2728332616249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612e549d4ee2962dd523d1c49c581d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5da16e2812f10ec098faed35f6e2c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd42e99e65dac9dd379703049efc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33553c3f1fbf576f5bbb1abe3bdfbae6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d969e5333f89983f4fec08513dbc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bda32da86cd4a104d272288eb47ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812043eab305fe00626d8dc194ee09a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f266428f496032004b5054835d53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2864b228220f400f27b5378544ba5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39d6c1efc860803f597af2fe796ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08ec42e44c22b20e46228cb0a902f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2214947002608896629ea33953a07a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d835da49163df5ab0756ac1cf4068ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29577977adbe1ee8f70e5ea6f3c5432263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e5b1952521da6696e688f208a1c17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32acf18275670f03326d7f4c7360ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d82ebaac05f752c883e782f9fcaec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a21a009260ac5d80a649395ce3dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e220ac01578201264c3dfa4b44a41c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e129d3e24654be7b75efc49345f22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f888dd98af573f6a1bf0e579917d2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d2d0ce6699506b7d2298250be1c99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64b1e0ab970f85433b54f0a12c850f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbea1dd97944ffbd0d39c69bb7ba8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c48fc380558f05d1cf64ca6b4ae67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c2b8f68a1269c0dc45b89c092ed0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c5e3da0327af6e0e6bb6e9bb6b3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b212301c35fcdfb44934b90afcfd4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658c32dac9ce5afca245f56b00f049278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ea248ee27db8f693dd7c7014f473279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857da2a64e50d492e78db22f6b3f4f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c46ecbb719ff6931f218aa654c78d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a33ab7e85980d23b49d6090cc37d0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaa49c9a4ce279a457c64b875be219283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c21f463ab3068f3d0dc5e3f056ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7958bf854c8ed70c66087403b56277285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab57733206308e279c3611306fb9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385787ae056f881477fea85e0ca8b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876c56c7b12791f4129080f8cb7a09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dfe7ea6b60aa699bcc54a31fdadbc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9c5cb3fbc3ce7cfddcb4a29a6167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807957bbc0556ab31ed3cb18189b561c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444233b77f21119c45128d35ea327ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4cd2134765822b2c016c58275ae6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baeccca2a5ee9c6a71769cc7f9f178294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8469955a3157ee65a244c6c373061d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b46b900566e001a9039804d8c16e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48197e0a0f1ec2fb1a12674bc684c595297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47a9e930a887d6956311034a48caf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355c93375bfadb1391523b861e04d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770b92d56ae02156d0ea3be52534ceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca94c73372d6378201766464e797f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0bc768293ad854f4c26df300b43b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc98491fcef576fed8f4f9bb93dac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3d745e95a80de8b65c92dad5c5231304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f348d1de976224e47c9012a9c843305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df18c78ceafd74d82448f9ff93021c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d53d6540cd87946f753b60d79a114307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bea1d97edaa6282008e86eb9cab86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e6d1304a52d5f484b5cb45090a5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c7cc580b91b558f82fa044d2aadd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c846c579f0c12b994974d19f677e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847955bc6cbe195d1a7e1acec9ccfe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2156da54f1b0b3c5cb07cdece0c862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a860679f08f6f585fde2de896414c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5945981c558d2580c43aead07534480315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d2ee5350e4be9bbf551f5bc86f75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1aec4537d2ff6f9e87652ff2fcfc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9f7a932d839ee89d636c01c3fcac9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81b2d2163a0353a47b66d856ce9ba0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73423fc355d939fc0826c918966a7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75984a54ff70d7a5f4c156c0a1563c4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169738cb197d550261f8df8a94a181b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69c43afb7b4cfd0b45acb6fbb0b548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61272e7fb875a4ccfb861ac56f61f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f245a19964d1ae41d56ec22544227325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59b3fa729cf2a40b86ea9cfac60b5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c885e42f4e2ed22730f84f50bc74e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50026765232598c3deb6aa67abeedb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c01f43fd2236a3e362adea356dd2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0af61259e80866841958b459b39c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd0dd5cecc2b963c8850b9ddc5ad7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9128c27b5e78ae6dba5a144af0df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12a93664b997cb1f00db1960f8945c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b131ec768625ae4608415d5dd7e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55acd442f1a795ca2a0ce7ce21d07f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123895f593e28e9a344438004dd58e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd24f8b6d5e7e172ae4caeeda0a3cff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73207c19eebe8affe04e6c32248d115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a66e421d64b2689ee7c442705853f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91dd176739c101d83a2ec3e32e6eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4d7298e5d46d91a36a7e59e5c9360341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b2429d2d3ed1a3fce65f2f4d00c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f3ebd948c9b91791af8279206b3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a9d4af6907c97fc38f5623de8637344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b244a678da49e8c43badc3b70454c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215157740f9082f5dc90922c49b824346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68db0c76e75171bea71caf38704620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75b1f1e6f84d665798e70e1fab8ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59010edf82cef3d9521e5bbc6ab20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92254aca1dedf38f3c459da19bc9b9dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39e46d2e8fbd0a09315ea65e55d593351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7bbf8a4465f2b190f57d5a92bf57c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923073c2b26bcc4ce1e3bfe7a9f8d7d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e641dfe215b8b2b2ccb9060ea0f4dc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b5321e2b021e0e934aadc15d8a404355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9830162afe7f6673a319880668232d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbad3fbc8090950d44f06a84775fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec4f301a7d269aa3dae69f7db61f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf35e55cd8a7c8e8a6419563c180df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ada03c3327f2334c165f8bfa105f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c389a01411f10c5bcb2cb274a2ae0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540416ca59ee75854537a2333f2b369362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893654aec8b7f58b083c674ece666a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d548955dc529e8f261412c43877a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3673d33fbb782d7c4a3a8294ba1803365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f37dc368d632e23bf6e49f7f565e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f325b5458429904a2bea42829fcde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca65624ad3c73ac803b570c201773ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d068f669e289ea302f7c119bad11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3258faa186458ef53103ecc666fc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb2d8c903ebd53c57d350b0808b17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d7e3249eda73b9dbb1373d5246a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099860bf3d1c0d664a7dab25083f77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a57952180659579276977624aa967374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336afcf1df3f50a5797bf915b8e4c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd2b5e4f65c0afd0aa08a14392899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bd43eae5c00dae89e40f5148b48f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163ad279a31e899ecba982a82cf1d46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eaca1c1557d6a82c1c2c4ef740414379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b795e967684f8e93d9f57b37b3606380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05217389c8ef588c20ef734ca4397975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ebc4d1f00febce2efdde712c7119382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba846a2d87b7f58afad35d4725054ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe2657bd14e04ddee415ef64a2711384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d0e58a9e92123b661f9294a988ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f9ba2998808065a4e7e806f4835c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e622c98d1cc0904365f385ee3ec4a88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af0d56f50075664e4c495d799f591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721b7f1922fa258321a29398c234173389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d542b837a8cbf7046bea0aa1fa5cee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea5ef01d71f2a2a2f475e92f0989b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ade4c9a4ae5715eec3971ecf78461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4852f33564cece06ef5068bd431a23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c131cd9bb27f166634f213b562aa86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc233a88e0b45cfa4a5bdaffba10ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22e6ea44634d10082a7b336afa8656396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08a148bf17bee941bb2fe819495d46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047573b53505fdb8faded0ec7433a8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a85a236ca3e7a3ba6afbace7bf0e25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91766369e850787a38783def454260400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e11731bee9109a6529e7487da481401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118901c8880e3fe7162baec129cb97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928271fc18ba18c2a73769ef42e3e25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7dd607c439cfda19dc88e34b30e3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2b3e583481fd6c1faf59932cd8fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604701af4b56a5f353aa924c2545eea7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd8693cfa18d9536c5238cfae0055407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f170f39152bb759c37d1a71b27537408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188382edadf3874016f3fd10361f6941409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17218a97f87abfdaa7d40ee6e2bea443410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c27529a64e1fe3984aa0c64f949315411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f5e91759b74e6b345dfd8932dc69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f7f885bf75f45d88dfff4e72af8a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1c2e3b1fe798963b700f7863b7902414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3715236abdf23e2366da55666ea0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086fe65885ded4b84952d3b233cda6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83660b8665bc80d3764c2fffe3c67fc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc41540749c772112155411b91bc13e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ebef5c8738f7412f5cfb496350cb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de029c3f999a26bd77e195c8eae39ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465472187a87c4f7525f6e9e3c71f4ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059457d357fe3a409516d8924b8456422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d153decb128a403fa198a7526da91f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dcfb9de3658e6f3baa1fbd0689fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5311bee2b330f97dcbc4dabc953ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc6054db4e0924843d8899cb08893426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb094e090b60e6d9baec58c50f4769c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122da18c7ab451cc23155de54fff357428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804636b80a503fbb1337c884d1d93a88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c580efb2bfa388c7960c53de477da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3807753782c3da0debe1fe802fad074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9c6ec03ed5fa7b5ac6225644355f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a2d436d53f751b80798ff6e8d4ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f21615244aa549d6c9e738bbf31517434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c63fa2afc79648e62e8c567f9a9e75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197e1d227efc62a2a213e1fd7994e8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7638e925d8ee6f4ade3766c3f13b69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36115312993c272a75d06e5b89dbe54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90a67e19a22016597df2f0df5ae986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b526b455fd27467d74813dcb9a9d03c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ae47abad977eb3f7dbb2866bac47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0576a86908fb5ca15cae4bdfe0ea16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fdb0134c7bc98fc54c911757f9a15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a0db582f113ed12e3193808bcfcdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c932a6336795d28464c3ac256650445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2d7119b3654ce9d4931e09357fce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8db58647488cdf4834cbdb910a4900447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b74fb3f34beb6cf08aad5e90bf654c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056cac6821316c14d1349670c38ead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f7bd5f58a740194935768b2dc7cf0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ceddb601683b5938bac108164f38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0604c61ab997b7170fd6ba32bc2d23c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e63dfa9afff6c6cdb15fd37ecbaaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c9e95965dbd2b3d8effe091e68d10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fccf9fcd9b55ad02aab2f7da2bd8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c385f5e6e598b11dded4c468ea63d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223a7c2011d42cafdfc04bf3390dfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09ff72dfa3dd921c6729b8b544239458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e079a46c013a44d6c557df043b36e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b76e90bc874846ec134c23117aa0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059a673772426baa2197ca72bd18c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa024994008ba2bc3eb3e5d843038166462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00624fc65a807c05e02d86aabba32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba6055e814d563b355b2c141d5286d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda790becb516976728075cc7649066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5becc8110ab63bdcb7880d9a95f528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da67889b1500cdd88b18939b730132467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85651246dc603f1570f6d6f3772ab9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e13b76daafec736852c9eedcfdbad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4afd7730451744df0e96820502c618470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430c0f872b24fdfec122af90151734471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8b11707cb9d80ec9048922c8b6c22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b052851f85be6e9665328aad163b062473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551fd4bcd5e613067968b3d68964c01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1223adb1b72c49338aa4a545e42f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f2d47002151a9ec383b4363ff7fed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126a5e270fefc09be4b0abf4865ad1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9ab9b4a96caaad27ce536a5219d30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91493c81c31f820303a359fe356e9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21a8879aa71f16d14dead7a15ee4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e77645b410c6e9f70a3a9f7a765f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52f261e1e40939a72796c847346c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0cb4dcf8528e7a5da83e93888eace483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b191d7b27ed342d246838f7604b857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b44518a5ef1aed96ef23356d29a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ed4a307cbd2d922d755d46469860486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac2a979720c3c3f056d5a40d2549cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30a0197ce9c809d51ea834e157fd0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ddb174d6fede0447488a29f62b41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476438207c357a3ab22aca25cf631b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8dc457728f5be4857c6d08bde1234491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424cd51f6e294be6f22bc18809f914e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc44d82427c506604923c0c7753a3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2488157a044b37f1ad739b75e8d8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3a1231f13d2c5f2ec0ac2a53e9a58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4b97a49c53ab63551d3017bf7aa2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393923edce52dde59f5a9e69784a0c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee20bb6d860fbf2b5d71c06ec9f83b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291dfc776a9ffc1470666a4f68f50c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e67b94ed63a0246f9dc70afd3353b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920f2c9480b8d21dea66007ddffae1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6e742ac873fbbb8824a6be77ed675502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158c09f936c554443409e7cd9eec331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04882f50639bd4dc49e25c43e78e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56522336e4ba93fb3f8424f92a669dc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47c9af173a435474ed6770f4a9b10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a38e8820938a08623317bd3f3aaca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c83600a8523a4041f6d2fcd0d4c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d18560b8ccef205db9b230de676c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e88fc511b9f473439f9f1aedc13c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27ab42f71d0911218e2db17e9fc406511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2bf539f2de1cfdd057dffc01b9dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee11f571a51607a4955774adb0f61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537ece5364333c1a332f6d498dd6a15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581b3c4531ef662727478ab448ce5c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e77cac48dd9e67751041cc193ca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3e8f0cccbe9d76357707d1371f0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eb0f13b74e383556446ed3e6b5b7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d832f01df364a7a36452b978406a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668aab766c0dd3d4b367b6f996ae4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3c55e4e2f9d40d58916439c49bd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23c01fc2d622fa98d9cc5638d54360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3949dc0369e3beff45e35cd7040a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b60bb415d42180ab0c78897eb9862524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5432e8b692626ee7fd85e0d7a7cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154404813c0f1f2138035437e13d9c19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bfa4f9f8d3e3aaf9615293857277527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08285efdad432749cf83bb750f4f39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cfd42df808042ba9051d7dcef3625529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8887311d798aba789248b9d539f46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b5e69fa031bfcffb200681ac8795531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadf3b5482897e87e85824cd924c836532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cc8ef1b7ea94570d1c18065690d36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670a0129583a174a72d270acbbddee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d6a2bf17d2f51f838cb59f52e9d6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e71f28bc01f06eb644ae1ae41de6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b045f4fd9f541991b0c7d7f9c225e3e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ca467188a2ff9eacb880eb5631e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63ce21c2c0a47974bae0b9e13e3f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a78327ed975087b05110391c5d87f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a3f7936e0d7dc9dc4371e6600f50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d9df0b0c42b492ed0d1dfd8b2716e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868c8fff8f16dd8efe7dd48ee7f951543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e49447c4a311ec62ca45af2e6e6a81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acad5b2dc806d969a8eead3610ef8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6bd9ad35731cfc9c0a9f95ecb5dfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3f1976b0b9ec1fb8fcd059a9b440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec3ac1310d0d5c0b3603f921e9337548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b36447cd335541d414d0ccfc6eca8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671117b79837634fe0979fd9de45d24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc9cafb56a7872b13bba16062b1edd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a359651034ef9c9d1006f3af91e0a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490418cc92cc8618a41c28cc28a0bf96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628965e0e1da0416dd02e3764fdf03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7618b8f1cf27f2bc97b05f282a987555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3cf9d90c54755e6b4df61df584f20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d44cb74752787e1eb71a926b499c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c635a15021323295f0f768222483558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d838fa8080dbff291a46ac8a25286559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c58b41b01a9848f4de22dc8e4d1e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095b7d2788c6dc65466ce4349e98731561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b2499b64d890c76bc8b87f93c58e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673af4c9150a025ae090993d6862b71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec41d39b630db998d716c8ffe8018564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb5e64ba5d0fbd54064a740a86a995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a71a5dd73dde9acec0f1502924924566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a2071d7140113d33fb2c5b656a1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f87ee9205d3b5c5c431c64d7cc603568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd82c4234ea7ca5560f574fc2f49c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f03424639213219b0bb0849f8731c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09638f3da564546059674429f39cddc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305787fdcb2755f1e810fa9c1d8de3da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee34b6325b2f27df14a6f8aca07159573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e55cc3435933d5c33626ae59dab77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e764db5688e75ef1fe5bd3651b860575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6a0ade35ecc4cb00139589e661bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b9e01eef2f00f523c4bc65184338a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3a89152afc3d0b587c4fa2c827744578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf90b7386839293b0209a165203bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf37b3b172eba84732d5635f5e5ed7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28926d704037fae7d1fba2450c720a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5748a983de4e9083b7085c8d55988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672b39b1637e6d4685eb306b220097583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527816963bbd7b9476752a6f3e12d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546806f1a8d5501a76325296eb1b625f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d03a7cc4ae12bef5e483a5d57c02e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6e32f38fb65d5c5d5fb2690190d67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f46374aef06dc00ced6b7d3332a43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352b026dec82f2c32066b3fd8f13ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8cf4d7ec2bc9e6a7293a052bc1cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55b7b62997d2e3ce47292a30fb1eb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aab8123c06c1f871a30f834f438a4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3963377826c25d5b446f518728574d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e36efcac5f6b88a0e2edf79c545f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34976c29687f374f25bf43e2d5af8d8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8962072be19657899a19080213b8e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7bf784101403fd831348c1063d90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff9c7dbec499efb97b4841b8d2072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c795c40590ed1ceebf5d226267a20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed23007f76120f9c0f75b9304b8d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3cbbb82d71b726cae62538895d298601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75548ef8022a18edc34d2d88c37b7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfc16c118fb4a82a6fd6345518a6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ecc56d290dcd1fbf7d359a4d92ca2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95982bfcd7776768c1d9254b48809605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611da8265f34cab7c8f588f30dfcd49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce03f225401f494c4b03e58ce77aa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fecb0a888a565d8158957cc4f3b890608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a34513203855b8b428eab002733ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902fbae14219fb7fc91730bdbcccb09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691633ade8de5615c392f5d6136d4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a48c1eaa435724a7d62a8474ca6999612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c720a95d62369dde63c91ed20da07613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e1244821ad007054a65efc5f73fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecba7267588f31cc70d148cd2edabd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bbaaeab3a785936398bc7c32e5d42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636246cdcd3b2b2296afa28ef93ca4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b586db252a1daab988cb03680426a9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7fddaa9385b093cff5972ac300c9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f91e3c13336f750bd84f6ceed15be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6048ab7725306654d833ef4e2dab0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3fd393bf06d4aebd69eb708f0d0bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e9af355903f4f5c4c950eeddc1b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551de07652561cf2a8763cc66673bfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7b6646ad44d64cd87741bc59a57b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731cceebb05056c9332dc43fa5206d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd375276b72009474062fbbbea550c62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b94f898d016ccebd3da27818d790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c175c7b23966538347a27e08bdf622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c492a02fa0b67698178cc1876dd6814630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50047866913004e1c73b01b771da1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3d7c59e968a627eb08293fe973a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a48a1986cb77dcde8c93f6160f04c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ed13c3d63b738848bfcac7c47aff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa251b971f4461d7b98c38a7ef32e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aadc0e1f64cc597a7c421d14b2bc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c04d074944ff33eb2536468b39204a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b5b488c2782767e15901f427b8bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4c733136df97bbc6d81f7784883d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b5fdfd1981a96be1a567e770b3f34640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f3b7510372f8ad878d8e91bf5e667641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2e8b57f7eebd269e69d3a704d9102642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0d1b7c8a14425e10b8ab79d7a677643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de923e9a3a07c6e315c485a91762a6fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9753b6f6ad163f59b520f6ab085ad0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fe15138db7d00ad32d1b0346ea87a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a7fe1c0851b0d742cb1c999c9a61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f54cc9946ef8863441b804bc0db0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19283138b10fcdf6f175e5326dda21d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d6bb56253166745c1bd1f9b3e6821650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811996b3a20a21932e94ea75a1a5a5d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913b2879d48bb81858d15972eac214652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025465f10f654aefcca50bc8d1a7e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc36b1b4e22374ea7f0aafffb8a0ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580326299eabc114ff3c6ed50fdb299655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86a8a8573ae529365fb8bd8186833656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54af6aa383b7b7cc224dc17b360282657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30057c855f8eb2100ac7c222bd1c187658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823832272809288a6148a9a3ca4b1354659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097bbfcf84ab82b470872f6bdacb4da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f75cfcb8c88edf4c4260fb5b5db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9e94acf2d62ff93c09f743d8cf339662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446bf1aaaffead052a2ef9641e0eec4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb9701136c16a71f713a8148be436664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663fff471004b90a27df0078abc6f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5605f0b91b9fb5b23d7f85c05eede666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86629108bb1ef49522fd994190f884667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede82cc6daa21bfa2cc0db0b4d2be08668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494cbfe42cd2b552a5368680a649d48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a081997cc7a6a7e210034020efdc638670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484da9de02b0cefb4488ded18c95dd9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d679761466619f8112846a8232a135672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0096aba1a69bacdf00ab2338aa35d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc18beb7499f198c0c1b21350f64501674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebea2f6daed4357c793de26804f130675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ed8d673f7e12dd406d157fbd9dd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d44748d7c73ae7dfb2f3cb0d5f1d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e237caaa9ff551a935604213ad930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad8b75754bf5071aac517da939e3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599de3458f487507277311f69b99b22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974003d1cedb9709929122e5654eed10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcbd5d56439e1eed1bb220e1a2468d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5db6afdcedb8f9bea8e9db0368f234683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679bf54e9524d20a7396f739f3987a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc668bdf955fc840ed16095a14e3ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c983b284ec38356f59c577b029a2504686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8764514768bdf9a58cef49378524b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e10021c07a634ba8a0dee36f8c4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf221d26d0a91f42a6561904e554b7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5083673b2a630e3736930e7623df9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e682740fda9f645ff568fc906560d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94edb6cd7819126485f4f8065de1f1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b91f615ac7008d93cfe88f7bd5130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32b8ec42b7d469542e9f50a65fed0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941ed7fdc655c5a97d30065859920c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181f955b51f729c9634118b69e0d50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615791c6e97451ec85d9393e5b610abc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f39f23d86134cae74e5341077a09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca22a37eb858d89fb70b88fbb8f6a3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1ea7d390329ce9df4904b6b82693c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79499696de6cbf9d62752b972e7d05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae3a7b6948d14e7b917edbaad3679f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da208a351d6515dc3b745ed5e7b38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b5d99a2c7bd493cc4931473660289704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845738cd9a47accd86b3b023b16ccf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11370e577b711d5453508cdcc65a4790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1829cd18b66752555d0e706d0e6b10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18f39a105122829a6008e8ffde1576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420960414f5c95c0035426dd35ccc60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f0e32f67f9ee057eaf2f3c83ddf9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db90e624e173fee653fa9f8790b7f91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1ca6da8426ae2d029cf2e36a0b9f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bbec58838ad0deaaef743b7f3f3f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0c5ac5c753955b6759e5b9a967da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b115bbc8a87d64b3dfdbe6f462713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db827e5361c5f66cdf531fb31c8964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7843b9e55b723e6f67b12875ba3d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdbb6fb697ba7dae6aa4e16e93e90e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa24bb976919297842a0e783e774a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaef242e50b99cdfcf439dffb109108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f23c15373dfbb620d88d6f72810fe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845ff4b2692cdb851d1291cab45a9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077530158d1cd5364cf5d62e42dfc07411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e21aad1f1bcdbc4a5213885c43850a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376e8b240403cf6ece6039df11fff7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b28892b5be7c1a96e3be92f3507bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71409f5311d1b45b7bb4cd1df41a29ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193212a164b5d226e780d5acb872eab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78130c86db341dec205a9c27694394d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b03afe1ca4c3b1e7df8374f7fdf0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eb89fd0bc926cf9e84881c5baea4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e2ca3019dd524477e098e175b4d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a40e0e57cd644ccc4259b71399c4e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20c5ccb335ea5128bcbdddb368a43222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc806b6ffe7812d3c5a70fe0c76e0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d543e6dbfb1b408394c83c298b2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae6565f1637a562875c09041f9dd6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6816f1a61e3bdc12ea39892a07ca726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9746801fd196a46435c5714f8f2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbd982f03fdcf00a5cd0da14ae12ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2c88118f232217d22301181bb3d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215468ce688020f4d76d5a259996c3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7d7b8c7e031969965653284e87e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b7682bc1d6aa1a74d4a0ad790c16c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3bf259447fa189d69eb0ce6e126f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab600b6100d0dda83f77c22ed4a2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d427d3176b62e1db6d2057a2a1ba02135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d29fba6d096a0e68f2d814c889b43f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962be7060d664923516c2c7fc667583c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905842bdb679c596c146e50bf8548ff238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbaaa1a7db005579dcdae9b919a99a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f69d9ebbd75f2e1978fad7effe7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b137d9faee19b63b8ec3705d0e41d3141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b10bff3ff42637620c03d74cf09a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b148c3b9a5463cd78c46e955355278143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f297c5640a00faec8033872aaf3ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e29f0bd257e9be0f1ab4d37ddb11245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1049afe2349b4bb521d2dbbe05a01cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5abdb3133db9d0f4cce155b81a6ce947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ddf2fb44ca7fa62295b718ab7bfcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944013c6660946e0858a2a48bcf33d1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4746724b96bf782ada725446cb57b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa9066528006ba16b597f2a847c1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8ee58aeb359995d290c57dc5247ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b2226a85ce340a45e3949a0d775053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d1f7216c3d592155e4b83211e036154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4bda08c1f65371f2a9053e8cf33df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ceb8026541959056541f718e9f37556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6002e06e0905e5a73eceb8c2b25c9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ac5b70f0ecc6b463d78169800d7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531abe34bad210a6df5bb72b09450c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f829928091a77f9b249e3199f4d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8331707bd7959e5186eb9723062d8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16fb083c256f39f8323f9a25274f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bcf514a3ef1c2aeffeadfb3d4e71063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f667a1722e6f9b2ec50b629f648564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4cf13a7bb6fff5919475a998cc01b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afe933d960c785746069b9a7314c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d158dfcfe26bcdabbf3c8b373bebc267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe0b16e7c95b9acfcd225e12f90f9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50163b4a9f83cd8c8389956b58ad4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b1f4d7b0769b4d16c518a1e3a6b0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c1da7cc750cf6e720e95bea0ded371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6935d90fb0288ef9bc285785f192df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b2cd46993bb4ee2d9a183d6a33e9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6550b6066351ff12f6ee66e69949c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3edcbfe8c1190285d0dc5e96ce5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c6ee294f71ecfc92de0444d804f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fdea65cfb9c5d4c2fda552fba7b9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0480d14556eaa6123dd4ab9247eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b0aa118330a8f19ba5249ee73dd1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daeb46c8e773d1fbde0d527c09a31680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08ef041ef4004cf93449072de836881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f206484f0d01dcfba908a2748568882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1652acb83003d97a490942e7936f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709457b011bdbd18144cfca5f58d60e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a7bf2e35ea762ddbd16c2c62116b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6608f70430b3380c5c40f9708dcd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de589008ad00fb1256dc11b55c935487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50fcb582208f50ea2ed0162f4a167788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dcad8c545d175f3f9740d3dd0289b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f59a71ef435d0968deb453bcf8e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90049421cc6a04762f9fc0a6040b163a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cbdb0463cebf87a977da2a9d406092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723af687d91368a36ce32f7638d413b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda022674bca85638294b88822480e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de92ae48c1a6b84113da70f5b41b2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f6e394ae3732a9d8ba8bed7afb16396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f842440b66f83a20d5a990e2568a70c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e6f47fa397d73c9c1f1b55d525ce898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efd6a77700bb82391441e4857aa5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7d2fcfdafce75b1a11a9a564768a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7c905afa6531861d2b0c08cc7b9ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb3241542a6c4629eba62803b0f381102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f790e5d45ff4dd911b08c8b9c91c62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833777336cabcaa3527839807c510d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719b6ecb9093e4e8b7fb9fd315f13f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968785e68f2c75840b8b4b349683b15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe72201a4216cf4337c1e3740a94f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d60e5d97831d6165c538e3b481c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee454020900c4676fd0508b9b06a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152455a3aae369ea547154b876570b6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecc47f6df186b0b7fb9fcd2814a8b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213f22c6bc8c46b307e0e94f0e6b7cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e7dc2ea0d9207d0d6d195cd19a219113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b55e5bc5e280268e22cfa25e7095a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282c5fc1ab5deafe8762ba1e94738c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc90f5c638c81e97c30013934633bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d98d62a0bf10b44cb8851420fba360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac569ba9b387332733bf7685e72785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f35a5cf230e1e414c1e1e3a44583a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232575f0ddee26992c9331a7feb2a821120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b43ece883055d256d7a9ea94bd7c6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbdac1aadec66d0c7a5c27cd1d8f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574c31b6971900e79406fc1c9ea393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634f882428b7afb1f9a5c487715edd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1796d5aada559f93ef20bed9bd6dcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee5989927cb280c850006d58597c48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db303fb1f570d2ed1fc9a8faab0f83c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a485ed9c3a05be5ce094fcae37174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253bea7005fe29f93ef3e0588291b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af1931a07df93d8f46072719aaa34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae74411fe6a56c464e903d0fe76a92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0617d2b8d45df5f1731ff8db34937b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33debfa41e84f55dc7a9e49c555a03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448905f47029e47fc94b18c868b85abf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d1af6a0f8a0981d362be990f4b22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d1bba7c13fb6d166805efe7f25e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c0a482b3232d86069dadf75d6bc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b7d949a795f418023bc1315edef8c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cefc731fcdd739d64d0354e76e320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eec6331c89ba488c38ba62d40d17c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c30fd8776b8ff9c37f57c7487bf0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f07e71030b15719712656fa26e81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ed0f7417c2ac90c0ebbcb98527df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e0454acdf88c7674c493561a43cac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd586690ad791afcb7085e778c47a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740670b0e5f89852849df3e7a3876baf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c136a3ab8a6685d4c7d4afbbf1f76cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a6c5315081b1f462057778dba35c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d173fd4b87742f1032526a552da7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d7bf93d8b2e5b16c842a14789b01f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422bae021ec0f57c2c0a8eaf0960d44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953201ca32f05f95533ca6d8f77f053d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263515774a30a00d34685816df7e6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774400daa9e1e30b861661f5afd09166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423d8f12f3a0917d7f16e45ce5d8df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b8211652497b3518bebf0c35f3f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec422937760ea6b9dbe3e6d9b76bd4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c047fb7fe8d2680b5cb169dc0d8902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348e80462071049c1aac2dd28c3b98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f3422d265d056bc789cbe8738f01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a02afa4f736b7e6ae8cf41057dedd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd419a082da93336c405fa66c4e7d52b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30befeb315be83f083202977be0ff40e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984d49abf87559909463b0eb92f1a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458973503a068c32b6f1a81b3d77c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f117c767327729be7922644c213e335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716dd437f272334e5dc6dba6f9e39c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc58ae21aa65514c8725d02a711ee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e59b6c64945f3915d9bd0142ea322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1f8b5d14a62c83e8b5ba7816bffba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b78c1f51d4b9a578982fc9f15bf148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ede364654cbb4ecd61408d7a7957e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc3239ba8dda6d4f91ce0d3242678173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590beb7fd27f4d1577a4edcc41c2f45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f36faac3ee60159362256471afbbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dbd8f9acbf42f299370414e22a2fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d334824058698a022d524f19e0743f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb08e7abae8276735877e8130d159b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd1e2e729596b604caa59e5432c564179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22347d1158a58b32fd84db770f0701f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9939b98ae7f700758adcd5a3d91e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080df0a608314c982de7b85f89f032a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7dfc1073a8d96ae0fd575534ad01f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2484883d4c3481b2e7f2427983e811184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a854c14f8167416470cfb58f66991185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da256d68b04b3411e55f96f545efcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d3dd5ff9d87f7b36e384248d6405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e47eb3a6faaf6296bcc155b037c29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd05b96fb2a25a4ea876f7593ff4335189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dacb846d1bf26a1b9c342d1e794d26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18556ec9d34581920a597669d89672e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26002cda17c30303ce76fd7e6aa44b9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8d14be037a0fce84692e7e4c3296193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ecaf15b4ef02326a5346d535b9f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad4fc91951ac30379eb543562ff22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5eb955b1abaca999f3509520c2420196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab72011bc0aa4f8dc1b015074e9df8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f59ecdff0d939fb0a719222e44459198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8389f37198884cb167bf29b689ebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889351fa50599ea63e3eff1d83f5b0ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240316af599a53447c020252fe5f4cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0480c0d2b7170a5cf5beea5618625d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719e4a7ef0318a0189fbdfb758817c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5661d001b81f12f3f4f270c679a05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6263817bdd3c55e2eb59c090b6042e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73065728994b02ab7c655162429b3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1361f060ee2805afbe86f42b79bd212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226b9658c1df5ecf547d393af3ff27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fdd34fe15ccdeee4cdd827d864e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f733fc1ba49057542bba0e7b2387cb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb49fdc7ce7762a6aa1beed29797ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211cde16a6b50ff7a1b29c3adaa9b15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832003efe48f7bf11299d3e03a3b56f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cea877b6decd8be59496a685df634214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97acc4afe89dd677229bb1c3a0b8b9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2477fc24bd9320aae714ba6db92ea3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5008bae559e4c973429cf26c137dff8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756cee5a98b8cefa3a6078630e99cc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b8c460e82609d9611f386d07ba7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178928623c0ff20a1174a899d95f23a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2d7d30674b4988555ca162f57ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c9be9fb810db497b83cf5b926649222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f63b46f071719cf902c5ed842e860223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714779a761ef5ad5acdac4824d59f56e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8b8ecabea7798b2f0971c81f8df7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50a0c08fa15a6f0cdb731d42bb300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a77ce6549bcbc9092d18abacf9b58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297bb0d4555f52e4251d653fc210c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3be08cc3e31d5a35b225632b0d39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76cccf9d00e8b0d33c2504af03175c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf320e9f8a8ee910e9441a7b4c0dbcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fbac59be2f711d2ddcc0bf7fad983232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b526cad628d303b46da56242cf2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e959fb6ec80ac1f9acf6ac5473ca19c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea544d6cca84e7b871c6f580e41cf46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1173a436b97cd5039c1cfa62ffe7ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb01160d54e3636e9fcc2326bef92bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1ed55aa5b26233550ac1be803003238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfb735623fb776a3d9840a8e952e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25cb2b8a9b4db027b87f5cab942c25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c906cc874b13996ea50b0edd7d421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70005eb7fb6dfe46bdacca27c78b8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58df4b61b4eb86225ce51f8a2ed878243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e68b6e9069d0d63233412f818a197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e2f132c0ed64bf99435050fb21d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704926d80e006280c2d0537472c474b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39152cd8f265daadd6d2c12e718a37c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ffad0d3b9f346a7952bb56fdb97bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d795cf72179bb39c5f449f83268bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8442f04de2559904c231d9360eb3e1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfe2f41447ee194775113d9f3506f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a79b84ab813091428809db3620b39a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb200b3c43df9631b457af0126dfbb55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a628107d757adc3bfdf8796c55e0e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81599f952dddacd9164c771f9a7f39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c0eb6743ada99001c8907d18b153256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f00f7da11a5817b4c8b52afd61db06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97f8447f72a45f045349a19da9d25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050312b57f5ac7d10e353549ffa1e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82864bfda804019072f6b5bd412cfe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242514bed953384227905147da715d2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca37ae9617401b972f7689b57540794262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45270d70b6f5e91aec3bc035d68b61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f94570af0ba77b08da17030ff3153c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814635d07c038dc3d22e9a9d77af821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98f96101db18dfb0ccddd47ab2b45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bec7a5f828eec3be78f369e3c5a5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e15a1c2ac4ed12a917c8fe95d1c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7ac4b85ed4d1a2c42f98f757288d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e88e575063cc7d87aae7050f07be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ed44fce3465150aac798049700df1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bff7370117634dc69325be3b5f5b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dd6514e05449e83afaae26092ef43273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6add27185beb3865db9356f774a26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b031880adf1e314d70ab6672b5630275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8368ebe8b814834f7f0d6390d0ee5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff635c7f147883dbc24a5eb2dc465277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea06dcb56f2fb49d7af1bd335b5d1b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d82da067ed465087413b74abbacc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16407ed853ae780e79126fbb1b54c1bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2650951dccfd62cddcf35be9045319d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfaa99cd8c886095fced136db5bd5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e3733bfb1cf17ff94857f4aa9a0a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c2c595c91b7939fe7c065a2e89a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420a82cb3be2ecd571f3c6d5616cd2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a51cfbab29704dc5883bfbc518a37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623353da30265125bd9c571e9064509287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f67df2c08bfa0f1e692932930ff90d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d8364f3cf14f60eb9432120803fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47af7e11c183df593f845e125dc41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb0df6a24cce8fa965a6bec2605ccb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0302d0c5bb659c8354f7af9a4d086292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4cce30a167a94f104c845fbb2e075293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194842b8ae0acaefe29d3f4da8111adb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0c6aa6c8e00426ff9147127a5a9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a3cfaf8589ecc7e639affdef661e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55432fbd6e4af6a48f9823c57c3bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed658cc92a5d387b4f81b288352cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982bb3aaf8efea27882f9075385258299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500c9775c55bd426b1c464bbc14417300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b555a5bed71faee3e903a2cadd990a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488e590b73c9e6368244b2b7c57f74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27ae4ceb3df6e848ce309931aa6144303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5362a35aaf5fa512915b56173b5098304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ad5a4d395a5b0fa63b9bdffc38cf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa78546ae8655e3c9a01732c7f6265306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5c7d2288daa99d64cf3fb60d2ad69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972ec0c4f0fe7bd64adcc948eea8fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f075be8749db522099ff9e81d3f76f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252bca0b8d59cb0e046f15163c57ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c831995dc718def96ed0fa0f637e40e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c5808df196c2b2e3f7f2d560fb70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555ac4fd75d84c85756c67bf0b7e16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355d6507b6a7ce9ee887aa67b1b9f80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c3facd64e2668cc5127adc321ccf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97631890669c332bf4722c3cf6f2d91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f88e7c3ad834b7e425531a18f46d1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79f65a4850fef098b458c37775177318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fcda42ce70e6af2d93e644eb02f01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ea6aafefb9db0a18853935a04a07b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810bccf40cce34a41754e2c5b31d7ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ee43b25f150f14598aea5a16d65c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baa2dbb4d2416738ea470bb5fb8bab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740e9c2bda782c0253f4ed09c8ba53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d41146c48d15862c7b5a129e2d16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac676c395e7f86e350ce855087a23fc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c8d2365217e6dac1c46bc72dd122327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117842ef4746efd6d2454801ffae5671328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1963c13a6edeb0e1898d076c36d213c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222940a3e36d00aef190a23b6db4a3d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fe2daec4aceafb7a601db66f94fd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99991947e1bc1c4e633085f4be2a292332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c30f7576ee54cb60798abae874440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf26afe61792823cf2a26f5c96b53b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eec0af61fc26d4aeb01a506b26ea1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f5adf4633a043204a13214d5b8c89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a22f42380bbab5eecf0965236ace337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989f5b167d4a95383fad80dc404e0d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb5ceaacdb7abe788ae8cd0ef0dd86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ed34abe6eda97b1b601575ccb2195340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34285c0ea99eb02d44b437d8c7c8bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d910f88a92a149a404ad70d56915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5d1a9a51bd328d7c2fa34ea2667b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261be1d7cc322a3ae7e666c8ff2fd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e7d51e9389791e739497657849d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f172cf0c5de2c97701cecd48dca4b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a7213b672ac40bad01b07333016d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3194bdfaff41faf163df9bf1e1f75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12c6c4fca335dd6853e292ec0fd38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4c9c1644b0e4783fdd4aaa82bf548350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb75a6f68c9c923ecd9722794c2c5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9f55c76ba4aa2fc1eb7f2bfd45e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f633516e6f68e9333cd0c73dc30ced353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92afa81fb019e49aa7c5ccd5ff32084354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c4610fb5d4d0898538b0cc83f90f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3a610509e0234428e6d6c929d127356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aaa2d2d38e4d50ef248fc6e8e904d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6878a5ee2b2a451fe2bdcf25562e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0766f60ae951616d4be3c1b5742f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c1b0e083bd6914ce642a32e0dc09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9c7cb10f54765ce085d59e3f5bbb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021e5869394db9a82a180cf8ccd59b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2fafeb2fa7c50d078dd01b2a879b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec5f9b78ce6ec1c3371484299c3e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79fb6dbedd0f286d1173ebc85f538365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf555e1f6b4f749ceede17f8a7883366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ac13d7ce412e6b3e9f3f58c070f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec950d771392f52d01d5a9a3be18004368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08372f755059eb0f350f016cdd6703369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfb2d72adecde77bb72afef27f753f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875260880ef0b3d5480655ff4d915d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa6432ce0d7cd82fd1a5db607de38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4886a6a8c5110481b2f6287afc220373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de89bba561b3cd9c100c982eab909374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3629a271e0691d276e14b08611300375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa549023ae860de80614ee2c65c5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11581f942bac40e2f65bff3dd848df30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e482b07d936fefc85b2126a88bdaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357632e785c7f1cf214c2a1b85422fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9540870bc17b4cb8cdc0c5d0b420a4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117866300781eaf251212f178c76c33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25d42e51f26658309ffd952dbb03a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164375f1db4fa5eecd6184e49c368ef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2254af23961752b9a9a27328c295384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2d38081e34f193932309139d4621385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322480b54999691f2ee9c874821fcb0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341629a1418d735838fbff92546f233387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e049988cb05733d780b5682e918872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ef325331d6abde05993b38355a29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d7ad0380b7aca18aaa625bbd1eefe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0264ee4dea2d94522328f107b7fe17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12890c3a369c0739c1e78c611cfd8dde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4853dd14b90ffebdc191b7a344ac606393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa758799b3891ddeb036892ecef3bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da366554bd9fd3e7799b6d91a84d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd628c9fbdeab99d5b29f8f36fab9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbff20d381d4c6e5bb004188d32ea5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5392b92992520c09c6315014915e24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e613c41d6243a6e3a090b6a758a992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10363c87c747a7099e49769b627b0741400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223112f6f67da5ad48d7a2197670524e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7060ced1c05225e0843342217c5e4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b017e870b800b9bfaa54d557a9868403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e885d1c8805b6bb8e9e96f936202404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3af100b4ca84a162e6a25461df4411405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5f9fc233200b5b15c338fee53f2ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3de69ee5a83a096602b5a89f312c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ec71a7e11d62299863d5145745724408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ca82771a74aa72027349c2af31cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752310392e7e19b121753ad0badba3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd3dfeac9cc9e6160a77fa87f3e536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fabd364748d64478f19acd4300bff0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035e267b6956f63ad8873f9f7d8a103413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b68f9f1e34c2c64696c2679c36f07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39f82dbec18d1eeb45c02bbcafb32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c03ec32531e5b503f4423eae1cc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd35ababd6a0068ccc391deb20efa1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79ee8c151d237147b8e0430aa4205418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecac3e78e05fba7605c68e32af4acde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e06ac2a21faa8032c7845e096031420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9d27c22a519ca2bc360e8c57f14c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb8bef9eacf81d3f77400f2f0d1db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9e185ef98bb2f2b9e427bd5e202d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b19f640148b6526d2a50c17806d2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72043df567fd2797a9d61c00d995d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27e50170f4ea4f03bcb49b3f1e29e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942a01a46636d4d52d433c474753d63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae23083dd2e1b9c9ee650af88f6a12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ad57dadaaf1b93739bb9855b5d4b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcc3dd3ec7d18d68a4279e70f18cdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110651c760310a35d434b13c9ba01c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eafe54a7a222e43984e981bd20f09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688c23b209e3fde473befbd64ff734433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd969105fdb2e6eeffe10f8f492047434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fe031ae59b327e2e5c5de9b2ec8d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3dc93357ee0ac99ba96cc4489f6eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582f93485e35c11541ad51d5978b74f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6192d6b0df62ff810cfe178ba022db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf07b2736f5a16111ccc0f53bc4241439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca12fa5c1d77507979ffeb90a2dae35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc36432a2449c6bbe9ec3b57beab1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5cbb5b98f0668ae627f5d260dbff4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3f2844600596fbe6c7deb94405f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf786c9c715b561e3106782ea93ecf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fb9854f5187f7ccbba6520d434178445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ffb11bcbcf636fc83ada83ccc8e41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb20618334f03f6bb020acaf0431d5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2787fc95f1909be6ce0e8228b3c43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372a8eb2552cfaf02363d02f6f28d87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95bd1413982069bf030795d0a59365450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5b9afe239de7d1ae1a37fdb5d2370451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ccb5ea00bc731e59a7492ab3a4cb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf0aad800479777a269d3ed987db12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e373cf893d9f52de92e3dc1520d85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdaa0658121d737bfc86030e900342455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf24b2761ebe855c142645538acdd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714af450c5a0954cfddb41cd23b2111457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241afb8157a2303e101e081e9e841a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55255b0b47aa4eeab2c6b09deed30f8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae18c8bc268a5a5463cbdf72fd22a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66da96d97659e5c6ec22b45a52436af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749988695a3f5bdc0b027f780d7cc6c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98348c31df0e00e8887d21468669344463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb433d0cc4523c3b25d4bc67bd9373464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ec9b7a4e92450965668ed553dfb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac35ca52ecfb37d17e1a7a251d57421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a389f70447c4dbfc69579355637f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e37baf9e475c559fe0538b5992c69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099aeaafb8bacc9a8181d03cea3fc8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d94697d59e4db572d09490b4414fb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b8cbdaaaca0ab8d4595c20148ab2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37dc868851f3e8f3266165a0749b86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49510f5d5b9b1012cc89e5387d0f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375865d459194601787ca0461f6a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e3efc04bcda663684992b0a767bb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ab7917a030cb4922a1fc055f2252476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1addff5fd36751546de51562e413c8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b326d0b40a1171b35d8b528853e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce66ac53f1cd93b4df6c43a2329c0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5877e769009dc463720c5ee6a56bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dcdbd6e88274c79fb7fa6dc9c3b38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df22674f9ce034363ad2895dba190d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d22e323b2b779906305a31f059b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b996f628906aec318b363d86a1a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c32144f841c5b82c07c3c5cf4d3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75d890c9d93bbc9bef6677cd2fef4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef0415452185fe5aa33d2124eb30c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6800fed5445a220875b3a7b54a893f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da2f384169aeb53632504f45de606f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c860f834da25aea70b8ed54cde04da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bdf92f368fbfdd93497d6977e6fc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d576785c2b2aa984b590648be81f575492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee5ac71f3b3094d2a9dd82db0bcc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1250c9552e0a7aaca30f4ad43c17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56127704cd51fcab60a3a9d61e2b46e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854360ec658b8eff41f75e0e5dd4720c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4f2ce671609ad5407665fa43dee63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07276ba26c76b8e00b5c00a5a68bbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d341c9289f80a0a2ef65d4b67d3f29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a97c40eed63f9c3d00ba47bb49231500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f43d768ce5ad8cc94a442589f7a78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f9da38fc35ce77004daf745f6590502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155122addc5ab1199ea75f15d86de312503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da77ed66976178ea6825481b558a3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537567199845a72cc66bfa5e0b38a604505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24747a4f652b30ca45b4f22cf1b7d8ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94c4b83475b074c83945ef22e9101507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e5c8296d5e48a0c3b8329dfdad26a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f3407f45885ecac6dfd8352924bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88f0a08cae87858fda3453ecd1a6b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f5ec52a812596bdb3843a4a1d974f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f93e9a8e4dc9910db3644dd469c9fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339925a12a6cc41b1f01113a2ebae1c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b976cf1631b6b824cc70e1b644210f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca798a7c61fd9a2601c6e1d696f325e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f619425d7c82179093b10201363631516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383d06b8b65a32ae27bbac10aaad2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2f81d45025e4d09b2fdf380720c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f42fc64b6c847140508a81901ea66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cb2d0d1d58ceba35b322858519665520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94a355be0f9ec0f17bb303d68e2484521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd12aeb3816392ae999e395002305b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3a0ecd5319b5007e5090f51f39276523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab065377130ad25f561a7abfa5131a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4a316bb5d38d8a4d075718a4ac26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a25c9e5a31d9856d1c529552646a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98a461c0ca153a8e20579cad3765d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce3bf29f630d20eb54d66a6cbbc88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2fa0ae2c4a390c5eba5a1ba67eb59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e434282543192d27945d48aabee6e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaadb74242ba48da2ff3b1de3632fce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4cd275fa4755ff62bc0c319ef112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfeec8e3d6299f19b783ee6915c497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5f784a20928d1e007b68e3d301c77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78476282eaf8459d4f4c0fdcd07fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e41eabda8b74bc2f2186a18e24af4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7717c10de9bc2dd1b64d9f232445a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52db94523612906b7ff34647be0b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cfec085d6ac4b754c222e58eb4da9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d6fd5f6424079bcefa779c869c81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf90bc1ae9d47c137f9a7abe9934c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bedf5ade962567f1895be970b7632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f61caf9ade7726d44a95f19b1ef32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71850b239ddd432d7b437a0b2cf68a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589fd6824096fd91d89d7cddb742ca5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b978a2c4f2e5788977cefb95ae590546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1742ced51b7fe5d675d94e733e50ffe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957633e111732694c837ca73d89abf7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab43a09dddde4b573365ba6a6a86176549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb35033926f92b38950145316d2eea9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0bdd5c0743fc6d8616baf0fdf239551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f90870ae3ab90da31e9d780c48bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25edde014d95b7088ed1b4c4dd9d97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed3baf470e4c682937b9522391c3f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae4d53b28c3e494258ec6ead654c8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02836c44ebaccfec375fd065bb468d41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9e3c47486eb9bd2263432922c7648557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f1099cd41408c0fbda128215b372558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594d0d35ffadb523328add3d6df3fb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760d96c3fdffa1182267a5a131c3c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf01a4e0b1f78b8997a72e8d37acc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418851d8acf30b4db363a6124472eab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4fa5a5b61e2ef568946728cc42cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909f9fd901e389f5095df3ac8135077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd75af19df6a03182278f02c4b7070565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce41c5c6bec3cbbd2bace2124f995e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0e7d8920c485f5d8d8ffc4f7241ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2fb5a84e30d9d315f0cc53d8748e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ecab70acd2ca02097a32c37ae7ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a455c4b36baf44d5f36ab06f487f14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1ca46f429eb7df74cc3d2b1b52031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccff20c0cb51a7d9688eca3df54c37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbcf0ea59f47ff3f51924920c630fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda7deaa16dda87c6d0bcae5111dc91574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017caf91203d58065f3b30c9dee2cba8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c9aa680deae3163d8c31aa851be14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97391bcb9b0b4683a558942abcf5040577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb235a768b21773ad101a2c8f001943578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a3069ae2d44cd3b72c1705122f2ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea433042b85de69b4d9492f44bcf16dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e278c4b5f9fff58623245f398cbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdc8744aa802e5c3c29ababa8be396582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a083febda2fe590df3d03a61679fc6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d6e40b477b0bca773ff5ef7ef90c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e5db1caa17ae6e05ea814ff6e80c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb45c6c7db8cc97cd384d78b78455d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6741f33dcbd019f412936e328c15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32751ba7726ac51f49fdb6c0741f8b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be85c75274ac0b5a25e472d034b12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147d12b17665ec8cc61aa829dffc4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643534c56ff7be75c455b385eaf597591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bf87e2cb09cf990157195cea3491592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a43d6e4c03ce87db09ab9bbb0f8bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb25161ce0e3ddfa927d62e3f8f8c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c5cf35e09e2b678b1af2a4f9a00a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a066bbce0cca16ca3671755f988e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4636f1abd98e0324af7cc0811065597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbafe23f640ff05ee3cfe5fd4a1645598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fa82ba03d8402e5d3a847791a6f6a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff6c3d4ea59fd038682f8f1b072d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6acc6f070c2f520ea40d94409f40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89458283669aabf0f00737eda396e05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a48c0d907eac3b3b9b07c19d325e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0b8c386e245066acd808aa57f608604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d4c4f5850239c97f1b859ce194f4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f152ab4811e3d21a44ab659bbe61606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440faad5fae99b22e620798af45e418607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b359638e259681814fa4f3ef1a00d82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d3cbdfd7f37c087d522f6d24182e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffb9a5ac530776b23def90a3b702db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b522ea67617c80d2a0ee8c2823ea29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5361319b452d67ea9409552c269376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd1b7ef463e19690476ec6d64ffec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ea96483c39bdb76fb1add88ca6d50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ac868730b12489b6f23e3f2fadc83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be6b5206082d38972b6ae0f2b7f00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b849f8c4bc43c5b7d7eb96335f43d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35693157a868346436db54f9fc8da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cc24ef2839123bf1eae64e70e6fad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42fd911b5dd11d47d7dbb45f478172620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49412af5e82e246e3bb80e991ca4121621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c3a3554cd7efabf0b2cc55e973f19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9abdfb145aebd3d0d1a5b778c6743623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953f12d527d2a364a33d99c7a3d7c45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b933e78934572545c1af75257d62808625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffbbc320faa1dfb6661eef76bcce5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4034c1981deb31c037b68ea83d4a450627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf16d722c31db71c52fa5852d336c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86675cd079c9e116d5b7f47299013d48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f0ef6ba18b79108990ee014917fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871a266c1ccaf65f968e2c844783786631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243385a39f41041219805a23baefe8dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dff6d946856f0311e9376be5244359633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f74e19afba4bd4b7d59106ea1208634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f5dad21745b62d396f37df981e90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafee681fc57a569c3f7f5f64a7ec8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6a256f13448f6a4a7cad58c0dded5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f81fb839c304f93665b5ecdb6c826638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240b0877b5731148d83234ed3947ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e7ee1f66a229ed38067c13626208640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454b8cdda03b4e50c135037b6fc43f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c43dff607bcfe287b64db14c7718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a198e2721de1ba15c10b9dcfb90dff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cf27c0f1a0c46525ba8c66f06f439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27f58b8d51775edd08212bdcd92aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d9f51c1e6dcd9793ab018c48fa8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d1f6e0fe33fe9440f7a48ebb5013647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3cea92d9117ca699d091cb4565b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4d426d74a93f57839f2ff44d64e39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691140a897f48c2898453a94f31e8d8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2166260363ad83aa39a13968b6d08d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38141f629a999579e03f2c9dd5816e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78ac7505fa068dac386e2233ae85de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfa036dd2e887804d13d4945dcd60f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03f3c5fbff714aa3c70d8065b929f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f752c8a7b47270907377605f5884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929328f24700e6ff5869e513dc377b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3c786aadf042ac2f287374439e3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b71b898f596f5131ba72f9126f47fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b33024abedcdd254f2dd5683824c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a27d126b50e7e0d59db26b8eccb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189776ccc4c0f565fcdb9bb1cbbab2f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b66f3a8fd194cdcadc2fe9e580f8f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2af3d3a5a64ceaebf2cb397a842813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140d6dc2d2ee5a0f6f29d75bd6364b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8df0a19e1d745137c140cd4a470d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108bb04fa9a3347b76764d3fe444023667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cff7c1e18d49fe2a1f7cfaaccf630668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c083b93cc42ae8c700665b225debc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b2d439dbdd13a429a44a362a3c1b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e25bef5fa8d634d567baef28e80df7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c054fc1da7685b7a343d164108929d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099874f658fb9b622cc2cae5ae7d26d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a66aaf9445e718e7a14b8040d9b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590c6f8516648f3e6a544f78e5d22c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6fa7550d27899772ff6a3dab543c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5ddfdf423d1dac3c706a5ce68d2d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b9bb62aade72806eac3b2f9a43f9678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>