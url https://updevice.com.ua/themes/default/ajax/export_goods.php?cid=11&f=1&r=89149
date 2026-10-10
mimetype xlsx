--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91daa8d01d3ca9761d7f10aea115c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1f75e5bf649403a7733e3bb67fd7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c6c7fad5918bf0231d030580e1783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d3c000662243b25d2d9c32d442ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8309511d61ec0c659e7dd6e6d01d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d922b5a4c33468acef5ded7c1fb8ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a38394b7adb2b3f16383927e4a5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc1c91aba3c4184d08e82b4cc23d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a999f41156b86536c267bf40e01f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5ce1fc860bec5b685bb9561b60e2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce43071ee7667edc8a24c0973e6cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d9c092193f750ee73ee652e68eaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db5f19f4013ea51cfbf3a1df63d7ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a11691e6f28636ac64d526d40bed514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2137605e87331298be45ca94c17fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e624aaa3d6b1e9a303de388e6193fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c142aaf4d3d4efae114809b5b541117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827aa4672f579f13973eb037e31f7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b53c75f019eeea3c6f3c1b82ece0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44887b5b5aaca00875cea8198b1f69120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce52e2304d20caa05ba3cc01bb59b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c0a208eb88fca944d23fb233ca3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9dda08e2444ac3b25b5a93f5a4dea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f11125fb6ab0c7608272e475e06024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923ca445e29f26c0cef9f38bad395f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c14ddef3d2f48f0ff3d5cdfb64ea426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044da0b73313d69e565d4add20206bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1698f420d67fca932758c5f6ad93628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd46c1df64055dbc91c8ffd8a0d09229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5378bb6bf46061aa04f4c1e33cf48630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b17722c76f2194f75fa5c046edb01b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aae11695ea9c927c2ee2d4c0ec57d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79599f380353cd18d2092a3596caa9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb83087c122fcb36729c216d07eb7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804bfc16306239f838affb1ebe056df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7c138e4ce74f7431f4774432f69e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59afe37317e119576a2fb81107bd52e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945f3349332c537d9e9e412b2e0e7da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cbabc93a37ef1c151956d45d677f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cde478447c636c35d48f42dc686c6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761222488dd01efd5f8ceba70f46ca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bc8ec6b1bb4db2d640ca52f1d759342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff100ac17d25c74ad7994a5504bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada126fae3d45aefc2c3975055b633844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fde36a9b363f24143a69a31784b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9ff4ac7ac7af30c1cc4a03e42f86946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4086076565f3e6cccb7a66dffe1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614260533f9fb7c97020763361fbd9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e312e9f0d9364787f83fbd90e71ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821d93cf112d782a5e0864e8f7666e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb32e2498801d9401df6080959b09651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ef2a742ef2504a095bbe28cba9e6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a5b03f39d140b69074fd6943dfe453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35403e56b2b4187cbdbfa34d7ea7f8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665df605c24a410a8c24215cad76cce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c7cf8d1ab09398f6606f92d5e998556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4e04ef4e33470fd8a2b02cc78ec457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8926284005abd49d495f601c4bbf958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb0280f60366f01e4377596fb81fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe71c05eecb4a3b208662decd7daa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eebd37f46d576f0ddbce01850f8d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268cafc00f6d7b59d09020bc6ba52b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ecf3b7484eaa3f9217cb94838c3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22ed7f36aa5d5397d4a7a7807b06464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590a70733236a18448af7b08508bf8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42c861795b35f4cab4daf95aa466e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6487f9076806fd801b009e4d01c7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03860db9289e6e381ead4bb7ed1ca9af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14ff35412b780e1ed45d85c420e5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf0a1d07351b19bde608bcab65724d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae45caa43ebec516158466cac33ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc3b3d73bc13e12e78f81bcedfd2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591f442442d50ba78874970d4ffb6e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be67813559da69df20431741592be074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bf7ec4e7cf23df7b2b837ca75605b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed1fdf093d5e96fb935770b2b93f5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736c43e2008d652a6393c3aca85d7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd4978a6152d358f25becfec01e1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a82aebc6391cc738afdb5407c88d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977181a7af97ad75e771b44c7236c82280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32bcacaafb4c0d1bdebce5b701b8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee3672fdbbc9639d8ddcf048fb2b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e76f90eaa7708533017ed5d6842583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa23e46368b85a849099bca9db589f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851362da34e4b2f92a199aa65ae43b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ed5741c9e3a82b9fa60bbabd1d5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12825319d4c483b445d363a04e4be087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cbb7b921784a6ca38b3547741b7b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08790687eeba7b93fb936caf506cfb2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287031f7446f2126db92df3b2a4124290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c11d1f84df4883c8fddae92e4d83f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb57cc5b7dbba6ecbc1c9bd378cc1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45471953e32c63e56b228ddc8a355493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b2a6eb1eb77a8ed78167a657cb2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edfeb7239fbc5ba08ce5eb0119940a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff071724288092169494817bf2455d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979475b2b8a962098dc4bd75a454d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a82c3d957f5b7ccc6951d1684f8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f6673b1476c4639cae5a3ac5421499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5698013f6d3f8eca7171c0ce574a28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1fddf2822133e3efedd8e96ea29e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391cadf241742ce5434215fea473a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918c15bd8270ef3255c9fd03081f4c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80fdba9b9947dd3ad7d86c7177eb6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc3874a0b63c09bb07f24ceddd969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106f5710b206f70303c8d2607778f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd437cf037f1f415fac264760f7fb3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5196fab9b9de15aa7d07fc97db55c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687730ee6ab4087ebab03ab258ac73a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997539498a82567eca0220ea416295f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658787f43693c7128593ac17dc847ba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2a2d526ccd2183fc9dcd9ab21c97e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1238ed9d557c35cc4a7e92ba46c826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439b386db5fbee9bba59a79ca8b39a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ebd7ed539277f867a37d09960fdec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d3c1eb90735c529828eb2f87d4be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce363ab67ed3332d17238aed414be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3b675eaf942b7556a8d3ebfb0fda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49b851a61b9aa9dea37f86c00f9bc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5666a309ba543b99321c5716c7936120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b58c331b3b7d4f7802fc4a6b3d155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f6d3943894e3a46e1bcc4171cad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe454fa415e910de25238c1b2c578fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ec08dad9eb752d414c8ccb66c8101124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf08ec7f15b3e257152a7a5d1c347c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f435e09746eb788ff8ac2a1ab89337126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195cd0e1afec9e095ecec80ca293d82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a1959bc7e60870278f2123bab1c88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c67255bfb013c48040131aabf7ea90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb60548c24c8306ad634e5348646b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f82d8fd96258e6020191c7b803423131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1c12765d4a97b8dd742037b51b49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f7ff8f3a866182fcf5a54fa49913a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19803e91f2aee17c04b379ea717d18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205d11781223a472c401ffb6f234b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c0a084d38658bd9199d639a8cb8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455943b23e69c02512392e9c32026f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa13804ced9bd6d5df1a99e1cd998138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b3b03dcebd04ce67220ba9b7be2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833f5ff9996b753edc2e93cd6724527140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422cdd94b6a3d70b3d69b868a897eef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e6736b86d5d9ebd738c0f6970dbfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebd37bf32e1eaf170271b8ed3da48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4ec46679a0ab29294de86b8c7b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030e23e6bcb7e5d142941e709eec27a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fae593fa51afde564e8c18c7ebc72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688df69d0e8a4cb771ca4242d202408f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b6cbf9d59979abd64ba14f123e3b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaaafe2937a7837c1b26affd53d6d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b77d315012c09ff8c5d07fa4b9c71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd53c099d3832cbe392422874066d43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031204fe2fdd89bb46e809776bc8453152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631dbb7c78eb98b91a545bcf77916e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b60250a3054b1f57cd2bfc00c97697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb25620947814afd556f7f6c2f801155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73027a582e86a7e51edd8c377121bc58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3091203cad25fa6bc1121bc3a09b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b8931a8a3aa1a4cf5811d8df3f21b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6328b3ef1d492eedb7b9914a953ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a81a6b9751c72223688debab9f97e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359566173a74e0d9e698e3cde2be0bf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8a42207cd3bd924c25208056a7dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e812a98214a1a7721b2d395d67aa1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fe75f1671b04ae54cf2bd3e680870164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c825d9bcf147664e1c52c57a0e5134e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e555012bf18d1c66e693d538a3f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef4d769104c7799a808cf9532f51f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e42addc3516cca6ce0c5a7da379e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c956c1de63928f951f108f71a78da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01968ea0ecf6e5462802a519a1cabba1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f9fddbb1f8d9444f9d7befcf19b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27737c204d5f26b5967609c8fb8c575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f780a30b8c3b0ec5a7977418c218b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585ad083a718fe9015537f899e8a406174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe85d2ba0d9ef2fbf4ace74367d5ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9988f862cf42140c1e8703c96bbf58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2447c17b31c12075ef19cd0a507fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a83db685752a75a166e1d49de06a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec60407ce07d525180dd595ac32ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9cc130e803566958d9e279b2172ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c14f715d1ca20984563920da2c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42d75ad967cab07ff1104c79dcbefa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db1be3db60cb2d4ac1ee858978af3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731934652fbe5bd2df57c426e502f76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef81ae02ef6881ddf00bebdc12e9b9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917150d7c94d9b3b96a58445df1e479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4dc72f177e1ea8743af58f162d33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f60994854ee82106228b1f05df490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b3523c54cf76cd5c6de5219bba1a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b3908a7ce62f324c507fb5ad90f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95de162f0763fb738cecd50910b39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58ebacc0fa9af44e4f6e4b6b2f3be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453ae57ad7fa729db78041e883d3cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6079e9c48ae1f490df3d4b73fe8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11fac2fddb89a8a8ab1c4a611458d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b3715a388b0fbd174c5e0d430466196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07444047935913173557a29221711197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2bcd6ef46535f834502ebc1376be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a99e25dfd66c246cafafcdb593264199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efedede6dfa2f25a554d38107d95005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98e3622f6a7bf4b365affdac21e8df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986f440972139e4c63483bbcf8177b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e71e54e78ffcdd967591c3f332fb8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f99bdad20e37b180cdb9f5e681d8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969775ca058e38fed73b0eea4cdf8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16dc24513b2eb30fdf8c26fb155d18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c588d2f091bbfb461424988d994c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677bcdaa3b6d02a6323e9a96127284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8edd9c3054de0a4e04643453c7102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5964b4aeef7fdce7f9bc0c970fdf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0054b896b3d4cfad9828524ac2a083211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d02fc74b279d7125ac39b6ed58f96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34c530772fe957a3c23d77ab0e1362213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81588ed844f4e0075bc1602ecdadaa5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ecde3add977a98868353bf676ef7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2feb8f50b000204b3ed531446a02d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94b6b455d034387caba44c8821216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b20b7e0b23defcacc44383d2554986218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d991a3aaf818fccf532e46764faec15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cc9c57a9e2820d732f81b44e0f726220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad360d073f9b33fa121cfc98d38b89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369d51c45787fbc31a2a75013b45b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad17b76c9fa7d16d174bcf5daf82d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04015a64fc575521fd876ade483850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221050d34b57872980baf6be898a769c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103303f8baecd9dd51ee171f4f3a5185226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20069203054bde91cdafa57b9ac6d30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a1148f40fae72c5fc39208f0560f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c878502bc2ac5e4b4994d5eeb9e2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41e8bbcf56b0f08096ed7ed2577fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7625091527c7dcc11263fe1053b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40b538a562c7e147b50ef13912b0a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35c466cc4a5087662a0062bb7600c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e63acd72e65423b39e71ebabf8afa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e387212b3f13a58372d793556d2350235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca8a2a4fb853b258dd64ba93009df0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5588aed83a512194ec6bedb7707a92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90fafdf51319d2da91b5e7b4d9f41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee4ed7f46d59d2d3378357b2622c5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7cb0180382082d58316692f47ca1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245fb1302cd904741754f694b7247fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de47f0d375344f56b00d8c9246e639242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747556052237c6e1a3d62dd8be10971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787298c7ad6359e741b147175503aea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db275d5fc9b5e5b95856e9a9214e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda318a86de63f03e94335afb3243462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a938ad968f8d59a1d2f5594169264c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7ab100684ad4c36f6b434cad45664248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4186c32017b930927afe022ad8b39c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db318b6d37ab4198feac7e900f5b9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c48334eeae538b3723ea9a0ae39cfe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9245a39ddfeb83ff615f59c58ac65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc9d11736fbab4ec0265a3cb7b825e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdfcf2cb382ccdcb97827c98bc42fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054e237e6af62416fc1152225d41fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8456bc9fbafe5a89b7a319a32a0d57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0b9d39efa29156332a2d45203bedc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5081aa0ffb4650ac1b8c357bdc30a69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff150fdca08d8ca6704ef03def51b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9308f86f217d4a06919c575396133d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c13223b0b51a734c51c729613c0e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0159d7d0af81279f06d93cb9a120681262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d19092a8907d9975e0d23bb7ddc6cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf775f7b5ce625f4d233f64f69ae54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599fa1e07a67e7319ee2bf29827ca1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090292767455761d513f636c3eb08091266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730432780661cae02fcde32b2b47fa03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d65580a4ca6d9fccae813aa832a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0773b3ce47150df9793959ceec48d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f15f03c15aa67c509e2e4ea114f906270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d253af667d30703fe9913cd47b4a8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ffa73134cbc82666861c26b7deadf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee684cc3586716139f20506359e0f692273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaef53007afeda11003744f9b6eef0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d1ae4de1c1c67622901e6f507359275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96688ad106f21bed18397124115da2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02366978fcaac3962b90fea14639856277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf3c32e8ed8f075b70156c10ac5e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a6c4982de6e5225f73b9ca2828838279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df568be4ef32296d3589b579fb3d2855280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fde90d8f84a6bff2d88a6a17136b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7394c9890c305519b34555c7a28b893282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb7fa8f3c156b59207faa60e267dad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da1470de0a2fea346281acc2b6ad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c07255f6f7fb9248bedcffccb5f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c094e73e739aeb0649997e95e314904286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0f0d1160879f32732a5db31d1b06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4232b02e6c05fcdb4a2d5d82f9578288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5ce65b0b244c9bb902675f74b566e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2fd41a89c5988aa836d0b1b352e54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b70b162f388fb62c2a6855ae2d24c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15270eb059ce2ba42e8723ebd9e177292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead4940453d61946eba26e60f6c08b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d929ba552c36a57fb3fcb0911706294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69987a25fbd75d3c072a5b854002c34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e29d27160ab9d3e11d5ba101ed19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2dc7c27fa4fc9e208a1d0f9200c2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6d301b4685f0e425e00e91962d38d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0502872d543790774ee995a8da18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8088cae1b4a671cedb3d2ebbaafe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d87933825282b963dd0bd3acc7590301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1099ea104505e5f888a7d551fe093302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a66ed5308823e9c5a8e2da4932829303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3121f0f4dd5fbe2cbcf934395c147304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced7cd449623460d4889c20eaa9d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2db819e274f948a763868a5dfd68b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658ee4723c8aac609abd5505eccfabd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37a2e16641a88c9a6eea8e76f5566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7d99e1751baec4fa70165d15546e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fcbab72063f466e618a2f742ae095310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418de6201e42d3b55570939e031c9dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebf195f9319b794f42a0b8194efe65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b71162841e5dd678462f9b9123ea9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cf4574e3ec068bfca58155dc9af76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0119768ec6da75c75f77de44e819e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7ec1a9beb8c70ce5fde5b9e07c309316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6168077e025d5e5e0125a35c5f94cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba16158f3c780e814209a76d3b5984318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782762c8aff6c42336be6404fa098350319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431b243571ee46f419507b6bdd55ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ce5cc84f40db34b2a0616ecec72c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda4fab1fbe1f37b36ef461dab785d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958c934cf7e3680b795a3570ccfe96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed69fba11f1182c26895471bef0c038324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0e4e817949bafcf4947b410f31f32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8b5f69186ce9a448c79e7ba1b50f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbbf88e465b222842014badba9d09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff95affaae520607935f59df183cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf58f379231a4ff8d6cdafd98233d84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c880f1aa08ca9140610541037b6d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cb702a52db55c8add8b804670eb79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6203f70cbb5234502086477fc7e8e11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67314c3caaa28542f4a1205d669addd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d2ccefc292d958d3ee36fac89ea72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b6493ae2a49ed211280325a52eb33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ee001f44e108cc5766a64fd2579f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038448874292c7155959b55fec1e075337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824d0e5c26d835a339fceebb42f425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32f72b80e80dceebd8ef0b96e46cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975a4abf4df4c2b7f043e82db30ffa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a359c37078d523f8cf4424c837e80f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fae4c2d13d187b770d099dd251665342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0fae4dd8241daf5f940c63f369d8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356aad61aeba0b590787d8ddcea7549344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c02bea88f0483998a9b3738c951c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcaf351d34c58151c2a17b4e529d72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd3365a408523e83a28e0b252a8e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a7f84306b864a354059924de30852348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2df4e6679660aa8fe81751227a74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e3ed397983caa7ea1eda248445db1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e626689c8bd39fec9fa895afcce70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c14ad51ccb0e63434b2f2c0b537478352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53521a96807bfdf9d2e8351f1f29d38b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ad9e46a61a1a9c2890f18c4463cf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9a19c0950dd0f5368d6f0c9e08d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f0961c20afbcff8eb469c9c59f795356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455935d1467e5013d1d613f372207660357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0d95e6bd0c5681933549ededc420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dee4edc2a857551e22fbf742a8719359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a91428a46b998b89748e43c52e986360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae71e263c11a34ed03e86e8996f3d50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2babe8bc27ec2bb0fc81cb94bf592c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87386b1db865047031577620acb53b1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39359c45c36dcee03bb5b2be2dbd1d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61402f29ef7e01fc1e076725902ed1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e108f2b4a3dbf1c6eaebc80fb0874ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291032a55d342603acd51f751c72a87f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dc04bd1f004c7b34fdeed5f2845c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2c4b8e516f84d3a7d1946d5fc48e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda73c749cc3988c46b21943645b0359370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e38eaef23902648ba6eb3a58fc2783371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14904ac61bfc8116eb9d7c64ac6edb0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c8308ac2c58f36ddef20c66226c23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5a19b2181c8cdb46365b5d3816f69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc9d348347f39f9d1421a23c51788375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69315a91eecc1a02ada6bc1fe6ca3a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cabe7216cc8256618af4c2c6c7223377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d22234db2996d9d379e5c00549ab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5bc6ba5d05e675352317ec901a801379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bd6ad365f88381da856cc787ad11c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf665d206d3959b6d71d11356cd12d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b697fd237890fe29956312c03c0ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a2bc8e9f52c69e34a0d80f08c1423383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94fe430cab4782bde57daa3702e63d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0680627067999931e44721ed40053d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28522a5700c6f1de10475917c2c76a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585aa246e5fa6e04557f9d1040022ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8fd4e6a4faa14511a0960985e2dea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdde27076484589c0284185504785e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891814c0fcf135d8bd665a6fe581db7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9245af3483282f1295021b445d53d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b5ffbbfca90e3e319c052e3dab9b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401d985f448177457913ec6882f3471393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d76de586baa7fa0d27587508fcddb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abad09c74693a6b98dc8b702985312395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce48d4ad2d5dbad175fa69d2d79217c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8351c4b79d3735d72b4aefa2c0d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f8facf0fb13cf091c67b817cec66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72486e11ca25a92423f0b2e62eadc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b9de9991fad9d52022867009ad442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb6e1588eef9ca66be3cf025d5092401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d154380152641aaf99253be72f0224402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ab77db8aac3f8bf3fa316a9a45995403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f694717c278c53766e203e94d7d0fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f00611c5bf0b1939a2bf452a3cf43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e769b7c6b705a5e69f72728b59933406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0984184d91ffb1d056c6e84812318407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8cded951bcd1c1cb597c400e54163408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a702a1f5da890f5c3985de68f02881e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308557be4a13a25ce084bc073e69ec54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f40d2aad7304cb62f5296ab7871b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801cb99f9a426d40824810d09a4c36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2233e8e3705982a9fcb5d63a6d23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa291d888a2bdc560828827f0bc1590414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e319b12f70bf06ada25eca4c8907035415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328563c041fdbdc8c6c7757e819ef9bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76211e286a8d7eeea0e1ca3fe3d94a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b206556b0a4c1bfe794a096a421a24b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5421d8b55efa0d822eb23edc46fe990419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7497131fe38f5316cba7f1d7c4cc6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f50e250ca997ac0170affeadfafc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ed643bb00bb589ac5b73d198e7f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed011ae871900782a061053c88dbfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ddfb785912d03fcf7b2061e30e66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec55637599b57e106bcf45f1d0a75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffef21a63ea218847ea41194bc452a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3bc17b7af280947935f4c84981448427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9427651600ae72d8a2337bfee56efd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add88efe743b5491c8653ce7aff41cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25406d73ef9f73cfb9620ee83da0f33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4fce91ef0ba72cf9e5ccde28dbf3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb111f3202918d0168958b2620ce45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841b5e5d0418a10274553123a9b082c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c1e1cc34709f71d71d75eea71fad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64bac07e7c5aacb150c6d7a067bb33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af054a6d1bd06b8783aa0e12648737b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae5f338f1b5e3222b6fc9f1870cbd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f99ca98c99beb6375f5731fead79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1d8a37557652b69901983f28c0e28439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f584ed98f64c62e3b197e871d43a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3faf1ea2aed5000166670e2f9f0a2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd77c3599ae60a769c0d3128f5267442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693ca5ccb5558d281bce4dd4aa36d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12792a8de0cd956878e7f70ecafdb38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52798c1364be37c825eb1b55946ecbe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18accbca6283eea43f978c9b39db648b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ca693c1493d47c10022beebabed36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7044f428a7fb0a030399b8e2c763b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2e74428c0aef4d16f35968643cd8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d1140b06c6b5fa0bbed0d1022988450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2607023e31120f0cab705ac74d777e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b9744c1101c5173858850cf8150cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89920493ff8bd947a4154d0f175a194453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2470caf0aff7bb73ad674f2d43a552b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64adf1c55304421379dbfbd86e8b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac933a357f073b625ff21ac3192f2688456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807c2a780c94333c8fda89e90e15263457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa5755d72b97117eaa295b100464c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf9b4c0217d8220c8d8613048a19aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8155333e870d6c95b40d617404ba3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285f14d79f249b7db209537dc6eeb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558580d27837eca641a6a56c9fd71a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d0a8f0fe3d64735788add520d6334463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36983bc68e50ce62aab29cba6eb7ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459320863fe0a9afa9b7f729b188f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00accbc79860aeeedefc804652bf0a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665477200444ed6aa9b86f4953b58334467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fd97f31a90ab9a45e4af9443abc8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4519bfc4c48e1c0adf0535a324143e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178c261defc40de4b5f70da4957f749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfb41f5da88c1501b853514d724991471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623bf4486d1f281e3bca7b8f5e4987472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e2f03bc7b8a837a4d1d557c94e2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328839c80f2a78bd424a0aab06c5bece474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0305b88fb91d5e20d31441556f643b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ebef087192f281a96ff99d1900d87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9484ba725751cbd6ea2fac73414f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314636cd0da10fb2eb2fc3e3387c4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a7352509232cf21bc93628fdf3b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27f00cca00497da2449230cab772b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cddbca1dc0441c70d8181de577c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e3b7e3a0b5f32d2db749e36f9773d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3abe9ae0ae37892778981545a170483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59cfa03d00769e34bc7d433b605279484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f8df24bb0998bcb5d21439e8e77f9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f83552ce6e2cd4e89ede10ac65a474486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a5194c26a19218a4d8ced0f8d8f34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7bf2c247abbd1b0758258d4a8219d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e23fd4074e71cfa4773a84606b72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdea988b73eb9aea6873ea66b39b4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70007438ff3582c83098fcadf4267491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164a37b433acf5c6ec41bd0650c6a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa057f1d55bac6eddf73bdedb529d59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe45902411fce2e0a2c560104fe733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c5771c97fbbbd12d6f5d25e1937c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98944c0565d07905e1ff577104b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f95f76849fcf21162e3c69ce0da79f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdca31b01923cb92758c6897e81b00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e5b7fb4695e743d6a1162aed2284499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae96ed0002c9eb97bb1e5831452be27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d3d9e2e4f3a34cc1c08594f174e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342b407d0ddf846cc77bb646986c223502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0bf6efa589898f964e46278060f09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95001ed01c64e83da73f7c469be5e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2075c487bc9bc7acba4d495de0fbdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270162b872f3965dad62020816bea31c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f30296ab4cdbe109301e1693d57bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86191759f1c5a34596bb7ca0958d72b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f122611a3817f7759e77afec9c2a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b259e4d08c999f12188951e6c82d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75282889dbacb54a2ecf30c4c86415d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b16f623dec725c457457ed4dffd5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f70ce277adc769a1592f008bd082513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab1a4ba1c86ae535f4271343200c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6231a4ff6fb59747de7adcb918ece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5e17682477c15d42364391486243516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4b117499fa9b9d58d44375648abc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f08051c8b173bc0b3222d40d37320e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935929568f5aedc67f251f5cc94a56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909f049cfadb960f0e4b6802519e2c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236604d4ab26b537acaf4a24c15087ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fe40024c6ff716cd42690474f4a6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9a27b71ed5878261ff3680fa26cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9ff9b7942dcc55adb1ca1454bb2dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc54c9d46873be92afedb8603de62b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe11c05ef3637ed88da2ed0f55c815526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52163d38d499e58b7f22f0b025a1870527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0152afb32c9eb8534bf687d89ca0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d228409a2888db05ea27016d32e09a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94132ac4ee342221c4b0fc9528a48a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab42f12274cb70bc1fa841fa4797b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e98ea46ffae241c958bd5292d9c30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a73521f670d6415de780b7763d36f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fcc74ddf8a1269f0623e17ff9b555534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9cfcce541c2b2752437acd1cb1131535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb66b6b8c920b90881ad0749883e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d486eb0002f1b86059988212d39f3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a48e992efb45b0f9b8567d02176f5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e339812a4d49af26278903386b87d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27987ababd73be17b262a43751c8021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46043ab0b275602b25f3b7af24f774541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1155e2a7a77ae15f81c43f0e94129542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be96f8fc37e65173c82c127c193869e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b9265469753f574a6fd2eb06a97c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30c2ce43833b0ef93e2df9f57a4b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785732d6a00f4b66aec91be3284288546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2cfc21a41dadf800c0ca4a05a5a51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fefcdad8a7923e5cba729c67d4c514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becd5ba19d1e653f47a54e8c5eb4095549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f189f665209ea6d05861024c256c06c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b38fbe6687c3878b9548b88723083551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5290d27d82feb5822d64dfe1bca50b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a2aea4c6a3ddc99c5c3c007bf8ca5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee61e3c104728aec9af474d1087d29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116a81848949555eca2b5c7df167f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e704a51812b796a14dc602dcd492556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a1bc06da03e21bfb8176a86cb3214557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f2afb22498d67aba7bb3ac61fc141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7b70fde00426f8f1d6a2b1fcf5395559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f709e630faf167811eb63e028667f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f64f8fb9bae27aa6f7e466d2f49d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c4cebb75514968ca0859b1d9ecb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cd08c3d15669700ccd60d5dbbb92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec2ea134df000706a348bd5f66346e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c858e09454aa9d1171609b845637e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c91730fa0edf5906d88f39c1f4592566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2530de1d4939df473aac16a20a010fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20761389c6e57902ddab2c420f9ac6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06925098e0b3ea2c6d07254318012ce4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f4193488f0cf55be3b72a13920d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe39a1aa7a9be962e6fed4b3490e99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9104bcd9d49e868b5ff5f6a29a0b68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae6f7733e96698d080f534dccffcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab88da44d7de05a72c0610f7b3237574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d73abcab90bf46e253acc16eedbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45be949d2e160009d28a008dc30dd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e147438881399772bef327ce8d0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4052ed0f17a650afc6e1ba15a37d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e439de7811f6610b157db693f03975579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8c8ee5d3b0804ce04d6bdeb28a9e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173dc93223d3a50702e3b3ec1cff1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb665ce86fa7771017e03e0beb7636bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea23d65c265194012e8217d3f6927db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e0cbefd380cfa4ba16515a4c0887a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6337a3932c66df215532c1fe3c8e14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8416ad6d72b640394cfc02db64cbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352aeb497472aa4f4b5e5ecaacc06b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973b2d7fb814d9d44fc42ec4c741a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348995580b6690def5ebff6aba81e5c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9fed77ea3ed8ac05d0e90edd547f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f64a8682310ad90cdae89307b3cb0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ad05cf20af437e185fc0a5fa6996592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cf2e9a06adc41f4ce5613a04316b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a43e4039d64ddff337569c96d6f5b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f00f0482b4f657a6123057a559503595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd551331717a6021e5e63da020d9622596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb93ff7aeddffce6796950c6ac0b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f864816a9b05333818b0fbcde20d95c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445dedd0385044c9f61d522363a443599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421c76234c9b69ebecbf1e067fab18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f048ce358686c1d6209669a8390b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5630943d0cf712513b08a07723fe3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d6949960086c72c86a70a8688578603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855a59800e681aca80572d3b619239604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e4538efa4b2a106f9909ff08b6e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b6468b4feb5e99219ab1882ba3dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d84fd4404425cd7ca67bdc6be0c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aab343fc06ca3647ec6a1fe3f7c9bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a545e79d03dc7c8e166168a3df0f6c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eee00c6645c9d6f9aecf574277950610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1420a3fb55e60fbc8be89e93ac06b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3286c3ad3b29138979698cb35bbb237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ee0ebbac777e8ed8f75e18cbfe909613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f5fccc9673c16c9847f3cf7a97374614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb10d18888c092eccf1f6f91475020615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e2fc6049e3140646e45714818e732616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad5f3a6624991e0234fdd70041d029617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e347a976863c2ea9b41495e363a52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ecdd332eaf85e91e9656290a938a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eea1648b4da726302e9186c22ac7e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b914eb74f552fffbbeb5872844d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d31be2c892f15038c1c181b248b72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b4ea3bbfdc5a17d694c9147f2745e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd30ea26ed3d47c7d86e97c11207ff8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a668e1c5555b1cd6e33ecd405376c9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8b03c446614dec693cff1d72964d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3430ffd7de5a93a1be2d74afc522c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f4fd93b3d0d1375b17fd5e1a5a6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc63911d5d62626a3290bcbb8fce3c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0683fb19fec2e439a18f4672a4410e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b896cb492442b2f5695c3b33a5c504631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363732207f035ea320caf2ca045ef0c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640b3b185dff07dc432addecf4df76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5806498f961e9bb2fa80e3a2ac20d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf518d259f62e87a402b91e44312893635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8866bbb8e1fbe3ff25389ddd2b4c6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7603d8492ed0eb0241f394df1d2b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a443891544e2579b4a5c51ff690ea0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce225addd012dd8500034e57e62879639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9ad4a054cfccbb7fc389855aa155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221cf8a835aa5a572223cdba3dcb704641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3731b07bfeeb0d6d6f708e8df9de18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e72d360cca09207c34df3569af5e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f03f8b31a1c94e5392313ecb6e93a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d2a1405d4ac082c6ce229de91ff4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889bec3aebed82928467cec8a5f9e9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680828e14c89977401d4eb4e89f281647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92854693b53fd1f47bb503e25356a97648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03e797a07681c4653c8af5d7da420649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46326bfebdf7bcaa3ec5383524af1dc4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4107d92f1a50d267a99181f2f36972651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609d836563580167bca3b3a2d31b9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186edd488d50ec499983e6e4534274f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc2bee59c1456a1458bc35cf8ecea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eb7cd83ab4a0aca6f88c120d18fc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c9693de4b591959949c41f94f7e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d252eb6c8a01ec236d46973723536c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56317c8ed97521e424124811c0944cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b9a27204c3152f1eb8d8132080c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b3c9c177cd777c1d520335d2ea3a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a30067bdce9ba5008f347e4797071661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a6adef70fea95e807921179d2dd3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556851318bbe73aa128c9414bad0144663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063867fefa44075a66d6416c55b70191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a2a75abb23ecfeecb769e0151fde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e0e3fc9226dcf1958b6df8ce879d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4af76a61ad4fa91dd0ef358f2cb38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d0186f284884493971c7e2969273668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da3b01f171113c9faee4dbafdd809669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf3a77f0e1e88201e561648f760a08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecae04a30755ff52fa1c65ffcf5c50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87cfa318231a2a15b2648e6079299672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac812eed321a1340c151dd6523314bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77811db6c881d09696e7ab86abee3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c086e48cd51db9f45d1331c4c147b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240455bebf4f68a5050647e111bc3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698195f713723ad4ef3463e0fbbcb4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95c4e7e002d720fbfc2b9035938ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aae322eb40cfb50bf83c0d1ba4a209679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e4894b0fdd6048868429ff7194b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518400001bdba6d8e44e8a262475646b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3f850809488e9fe0fc83d845be52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ad1499e947ac6685a91a2ddb8f8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e362f6e87bfdb03d870b807753e08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167a8165109923337da4a0228e9724685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce965b033113439fc73fd941b703a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c120344bcd54b75574bedda9a3cf6f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ad32a1da848c1d449b7a77e80768688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a2a8ceadad345a5997202bb7977d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6745303b6903ab18fc21e9ff325d092690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca38483e1619c307cb851effb304f77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aaf07fb83f1d196742e1bea37cdf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b8c2b52ba184b28fddf39602092a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b309ea6e56f7ce6869d2960e95c4a7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6c13fed648c615027c5fe4909658695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e8f1224297700d345e5905a76a1d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03151b52947f0bded9d032ca3b77abb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dd8c18035ebe1407f2040376302ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee096e974b8c70dcf6c39dd7566fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca39a15d97475a8f2fc437d906ef7b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba352cf46eeee5106e267c6f32940e62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5a40ec25153025a72edf816a2671702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe27d84e0939acb9403fe8b996f5d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a117583df4c5607bd8e926ee66d28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d15574542542afc9facefe026acfa4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84911876fdc9b686871d707e383f7a1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04361b415041f4b02a5f2417845cb1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441d1e850787fea495344fff33e7f9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62062927ecd7e3efbf6ddf9b6bbf84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba238eb92af2185e8509a2eed9e4483710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494750a12326a272460905250db007f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d09bd20ef1d4e9445c2f520361331712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e260107822766c20dc296462e9cc36e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b574ebcb4a6916320bb1aa6b66b6e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558b8c4ed51cac580b8e1abfb3bc679715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a7384e0ce709d2f7424034bf0ec48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde675d06857f670954cd6035c2732717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac760c49a728d938049f668916b39d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd27a88cddcb953108341db505c1180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ccf561b8f41c5d032fbc84578767720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5c746b971cb32639fcf3b94dac34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4bee5b057ba26bea0a388ffe0cd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae2aa1134b7044c6c219dbc549bd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61043a692c69d43225e3a6e7d5df45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b458091f09034193e2480501806412725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cb7d78092f9ac70f176dbcbfd7b8a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54721b62fa2325b533394337ec72937727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df572a75d93f6e8fbd2887082c944192728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2a8e0547303e1e377f90051a8c47f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7431b6f74db24a2e82df53754b0c3730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f764f9a2f5baa33a1da18e405737d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982aa3df9a0486d3266230999d8ef72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d6fa201d7a249bb26bc2d50280ad53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22eb9c4696772f39b04585af09f9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341eb5f11068ddedaec399ec18a303925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2357b1bec2d9c7615b7d7fea8bc916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baf93db284f188ded7429cf3ea703e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ec1b80ae0d80e86a3e3894b9ab2a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c5b0a659f16972d468b469e791c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cfcbc97e9a514bc4a8cb9b8f0055310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4334a74f08bafa66e27c3b960a7c1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a52a52e4d47c64a1d942c4137cd4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ae41c9886cab7571b60223a7fc3d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bab366e3c32c3e03f5c59480b1caf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bcd2672b4f0c913644a993cfb92d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae863c9b989cea5c34241f35f0652c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca984527360bbe97df13ee3194daf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8c438702b46ae855a4d9d4534b1ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe047ef68cf528c5c456b77d4c5ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd489c9e104a0d2d9ba7297f57797420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f626035b9feb81fec4241a0bd71cc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec38bacfe69646c7a638b2d68280d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ee8d8eff339458854a8626978383723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543cb0fe9a300833e345743c6ec3a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade136435b081ffe63b62b86f83bc6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a64aa348b8a810bbe45777e9f8660526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e55f28a232a8911c34f7926262d4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968b918b877bfba8fc284d9d560faa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404da7f734ee87c3e8e5647ee4fae0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3638da796d58dc9006e1eb0062cdf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abac0921ec377c26b9397abb6a7781931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a1b63baa369efa877e45ac436a17832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c22e62b857fe121cc90313672fe5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e03fbc4795481d61fa0c2ffdfb7dfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9fdf914ee6bd56194f51b947472935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3426c546b6e32a5a266b02fd60a12636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca919d37f71860e9b167809d1455eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7782c0167a5eb7f4617897e821911b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cffab1fe9494d0d901b1cab21a56139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa84ce880c7023cb8c603f45f24aa7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510df6f93301deb871011a46487918141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45863d7942a13b9cb0ece9e42dc2a1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26926ba8f73a5a81f47f5dedcad620a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbfa48bbc14b7d0f45f415f37c6c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50fdc83034722b7e266998916b399945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec359bd1b9c3364c2be681349b255f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a790a71af03dfd94d0eda5a6a2a99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a649187149c8695a9cdcc0ee74ca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66730b2ce4b5dd64fdd8cd6ccd96b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50806bc25be920ec3ca812562fa23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b9972fa0de8548e414b3409ae3d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2325b8c75fb11c8eae48169d5eba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943fded0e9961c4fa6cc2d52e40687053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c90dcc0a37b54776e26755254576da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ebd2310fdeaa0168d99fa61ca456355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfedc4c9fc8571b97db442b1f73fa0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2525a2f21ad82408bfe7430e55ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9576ad5feeff89ea03d25e8f8922d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c99b687c515481370446e6de1d9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd726509831af40e909294e69204fbf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b15f4fb0514584e60298947c374c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a22a1807b89b1182466cd5c8d71462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9c03c151ee2a01825822b808b07c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655afb909f04d71f9261a71cd0858c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab4360c3fb074ff097eeb77bd48cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc78d20cbb64e72f45796e7249e194266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e46cd6126c2dca278585e6684a48d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd4fc6304e91234c1ae96f603055f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95df57546e78afd06bd83e752b499369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf9e5eaad3ab400c470e2d9d7b14170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad53b6a6d8792a835e5b5babbd7236971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179851e212dc3a2ae744d19dfa4beae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94ce53c08bfaa56376e90a45bd878173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1dd0b42e13c9927025efbf4904cab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09109f641f743a76bf9579c92512cc2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a1ea31c2e49cbded6e6021bbb92a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5fd9f39ab9925f31b89e8f6c301277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6bb1761241d542caad242d1299ffc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e0b6feae11491af4fbdf4ff5ad12679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6fbc0adbfc02ff0f0a11b0c73d8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f044013c59852e67500b041f66953881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420014726b611cc20dcfb5dc6ad2e56482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127611a3d7d9b29190a8cde4ed223d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dba3766ed9ed942ec4e4a4ee02e9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29276fa4900e433c394b0a148164570085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9ab291889a559697f4a25fd3baa9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae20734c9e9cea88dc983c17e9d7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989b6bee34850c20b57ee0b80b1a8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c61cd659ad67122f8a457a7e5055389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25671d9e3c2cb0e215d76aa68ba7e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713641d8bf6d726611e04c9cfedae6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5fa7eff03983b1e44ae862b94ba892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeb0a27abb1935b6e69a91a0addf7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb16f3c149f5810b2ebb99faa91ce6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f233d32e0c2a251fc61e2dbe1dbd0a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c69b53430bde103bf1c973e4c923896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90931229fc36645e2c386c5cdb42f6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3800c433aaa303153e61fcb1bed3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2162e814136f4a147e54dbc93b0ee299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23784f13a66168eddbaa9067dd374fdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890bb804721d5dc5fc13da82b65ae5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e865e4b6375a37e140ae1a60c865aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90546640b94538c2ec671510e4d047b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3173c468dec352f615d45fb18dd0a54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88a033c950cb3296432b144c0b8d94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89664234b20aa7b2c5de3409b43797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2b1a6c384d5529471ff815b56b5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d03043051aafe270f066f5c5c253a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520b4a7d5d8ef462002c3d1e2ae18a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a718fdaf7da0c697c7f886e3186339110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2db78cea62fe6dd6f21dd22b0585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f13d443b8c38a1d65e2ed8849fbc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029e688d9b9536ff4b5b61b77ca54de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b77f396fdd0d24832eb71d654a1040114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d6c88226d383e71c451b42b7cba1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95be793b8de1cac78e4aa73a27d5f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bd3cc3ac88fbb129caf10e284161e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d9aad694a25dede1faad0794d53e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6691d9372273168646fd64aa769fa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6f3bde275ef9eba0bf91feaa6953120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c731e568e12159a6d96e3084e88e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97856f175f8356b3ea39901a226355b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f6e2fac52bf08776bfd726ebb960123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a781bdae9f9899c181f41f68be4b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ae0d6a46f8d97b947f7855d4a22d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d3c29f6c7cf607cf39779d1610057126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887bb1612203be36ebd954cdafd353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffa83f0590b045bd35ff0cde8f1853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013746e0a68c9281473243a1c79ef934129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfef8f17a93d3edc32931acbb7accc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde2e0491954a8cd7b471ef724863ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1268df125519cc00a0382bd661f6a7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483cb75b9ef2dea98fc9ea2390f080133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85a843e43189f04b5187cc5074c7c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42dbb400c757636e461698b54a936135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa1ffd9b6d2a32d33d5ae806c2699e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c839b683872d9e68eb268f658700aea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2140322922e9e7e461f3f96a551ce3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f6039d079953acd40c45f56721f3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc30028e83509dd0115a8e06eb6740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab7f3951a649d772d787df2c084ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593df1d13117d18267efbe2e1ff992d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eea135a7fa4a3451f3826bd9397d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c70dfc896783bff52e9f0514d9bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb245e4c0a3e74f27f24370a534c3ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51cf9c7919a139db0eb8588096c0b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d025b3ee8e318eb907e76046c0d80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae0c623b628e76b5f2b2343a54081148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1ceb530b0461e8960ddf3ed0b138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a6d80c6aae49a96510588ce900a84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9e481a983ef695b2e5ee1560873d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060774d33146374ffef02ff0418cb432152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73ab909cffa8afcc6dd8bbea88adb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ef9d289f27028a2c9df77f456d00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95c2f4e40504c0b48db10296a47c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e383a701757549082b2255c7391c52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cdf7c06a1fdd960c06b55f57620b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de36baf5114a1366b373bf417247129158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c92c0922a6c2093795b1fe2d864e73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571198d0eeec9dc405d8d19c5d8efe4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0667f77452c3c1434845c8b2f346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4175c3486918f42fe129d42b89e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7acd8c82b5fd771dce5add5661c96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0ff37e1aa6de73273c9b30b6e8b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221810c684416fbd2947cbf7530ac89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658bd1903397f9d1b8343c0e825e742166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68f8c4986a3589b8b9cb60f9589a85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4439f22bb4c279d003ab5375b6b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0b968c260382461ef3afaa0e808e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27d824fca59b5a758c604cbd050bd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a9ab75d165169bcc5961ff3f501d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7083384a864ceeb0198008e2d9847a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d671665662c3e18925aab2ded13e14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915ff27d5ac532c9e24823812ec0c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272f4603fa2815760c840bece1f9d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef55a99907b9d9d373882c9c52adb6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e70f076f7a182b2378a621a1b9f195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9337d07fd327ab6ae4eb0d6f9a678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91450c8547485fce82152fc60d5b2993179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c35067766018e9acbce1671a79175180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943272bc03900496bbc55f0bb862d81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f282d2fbccf39b8fe80df6c4242300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467a8712e30d5abc858f3d1446e9883183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8010ea7d6c15fe38f24c414277ba45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f5a55a33af196ec9eed2fce3ea0d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226aff7d0316af6ab7fbdd0024b3aa3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c5ee53609aa915333e76ea8ac6d06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982af89015e179743451841822f5326188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f8253f502760acdf19ed51ba6dca0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87c9a32d07f037c7c423f66dac4f67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a0f93df9c157ad437950c0c09825191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2daa57e30deaed3a3ad4d7486d9d5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bd5f6b9d33862095b3dedb6c3d12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049889135135803acfde9ff11cf3935194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c610277e7448a3ece78d37f3e208cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e32da8a3bd4d7ebc178501eabe5d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a9472e3a31b466a6defd90c57f52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8dde09fc516c79cf6660d85735030198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140836026a491fa9383c29830e55ceb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded82888aa2db5d57dac2da92604528200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fab1914b233385fbaa3317af0b81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3668eaa9e4073f58c13372df709e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b880252940e18958f27ba646e3299203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b261f61239608e9d13c36497e651c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca083b74fdee940bdcae7a4b3ed9340a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407bd925265375d5f3f079ac7380a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b2eca5f58ec386824672684a74dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645a777cef58d1361e2bebcf75ad9a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8637bf4661ed8497381c44d7ab285209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcbbba1ae88bd2f9240d52d8ba4303210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69ab7854927cf190904ecb6b3c287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561639f47c8b53f9724b9a88006e2fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af468e4ccc8f656d5149fd474d143406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e936f289f0d3eacb1a07167b74a86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00fddfb1d97ae2c50a101025bafb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1c2cd45a4a49d8c11a3d2ab2edb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ac01896190b888deb269ee5a8cad2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2004110b10a418bf813573f709b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13263202e8e1971e69d221c7d69f41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474e738b241b1dd102fc614b9f6f23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf983a58770ba0536d954a9fc8bee6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008adb3611c50b882a4856b635d8382222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185b5167121dd326bb4a5742f77257223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db1d937fe20b8b534ece75e6371cbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd4fca1f45a4723a3867b69bc9ed6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c348a2b78284291517be8e280c7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513abe6673f174ee23ac9aa75de8b7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15648d27357ed0ab5dd5b2ad2ae602e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c012b8ba81dc4850987c4012754f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea8db1bde76011cb70df28a08c3df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2322ce563c4160ef77cd03337b7e50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a823720379093951a22b91f28056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e81174ce20da14faf6ace8653d6275233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7268eb96838e7b181ca3d30e41b1a4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992370d876560f90ff51f2892d846bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e9f4ea22a0b131908408f2b3cfab4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721cfefc3ef7f7ecebb64c0f8b1532237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005d7122f1e7992fcd67f8fdeb18994238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b79293432b7f1d38420a05d36ca51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27339e84c68888096a648090810460e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbe1866acef491c00e51536e36378241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577bdaeee0a790df003b852bc4f739b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b6a57ac145aa7d5adfdd4a4f37f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebc46599adeb965a00cfc141ebcc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce83bce4f5c4440ac8a059cd50ec212245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8820a5cf0ee3b1d3981d1ba74066dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482983a1be48639136547535a8f0ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a732a7f6a5a873b860ce92d3dc1ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdee88a1c97113e29588fe4ded9783e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728d9cccc31c6907aaf1fb711f04dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d4a95b4c43131f3e26f2c8122f2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e8e68605faf69dfa7018cbe0d71f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185cae67a0adbf1657bec1f4b51570253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea1d9a74de6d79f9377a4e5094558254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa019c42ff6ba9179808080a810394255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce70eb7a5158b502198f90da98a96a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f799da0bc82ee9a212c8fe8d4f420d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cad2463d091a5f9b9cac1065bd2c51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb5cf963c6e299b5307390986943eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ceb86793520d8a5569f88b4daed63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a45a5f8e86e89b1db7e1ed3b22b85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3703ac7207b3698c3a05be13f5004262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58934d2635b05bb8f5e72f402a75b766263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08f303fe745dd403a276f8094fa5b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2f1685ced6626af272947a8ebfcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ecd6f0e5602975cf25398220faef3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899e734ab56ba6cfa929f199c9203b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a133f8fc54f459cdb41fd6247d61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a399f6f72300071637f17d50d33ce76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce529cd057317beee3619186875950270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b68829018eb82f599e331f8ba62312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611232e1686be40b9f71a9e6aef93a0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca917f82d50d3fda2098a291c880744d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65191a682cd77d45b9dfe5155b5906274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0b1fdcce0e246f527f914a7ffe48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef23d3443e5ebe5cd47a42ae9bc88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26180c351680326fda82b4b199cc93e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcbeb1fc0523e2a4239a3524f47839278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4cff106e22816ec9b2ec22f14b7cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c0a2b0f365c33fad3ee698662afc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65d5a13b5159daa37c0ea2a1636a1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df4b181d744d0c1e644ac2bff707df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca1a4a6a5265c2e4c205c87e6aa03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e447fbb78463e23d2a21f92e7712e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2d1254d876c1a5f0288e37cf9c739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3195c10b453dd518f37152fb5e15e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e53f7dd5a060b84e9a4bd65ddd6deb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71363bc3bdb75a95116cd87c06cbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ba866ffd94f6afb1c243fba9e994289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd734292ef8487f4f526429f93a8f59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfe254d2171ce6d8253416092eab71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a729aca17a47f20c1226a350a76e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff01ec7a00583a1f440e8d51d3484293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba421d8d884772a39b90be35628eaf9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eed1981807a2d745f4c4f30a3e645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81ce0bbf3e2ed77cf291d01898ef6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e34306f9240e60d1a36ab9c2f91b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a592bf4eb7b7b35357e0a6de44f8c8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec404a1b18a2e967edafa3ba719d4519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c238ecd8d81ec708153d1cab9810c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4e22cb0f597a7375d2dbb7cf3f58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c6318f40c294b3c8c3151d88d67ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8792346fa005a88da0af5d871d0e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04d0850e2522cec7244ba686dce249304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041d5f19112d905c8c1d300d2d59243305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f555fe4fe954c005043057926f8366306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f8beaebddbc5352129348aa0bf75a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f40f0a3f5d56ec716bc49079a65b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f16b0adc176d88920f52942cf6451309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147efd8f5767fe92f5a587f6bbcdf5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5288ed826f24d173dc0caada745920311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aae3601e19e4435fa5008dbeaaf84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac88cce9a4fcd6d790128163591541313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8ff3dce71d137999b7cbb59f4a3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b740a16bdc364e39ffe378950e3c99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01bd0d62f26d781564a0f1c4aed7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f73c7657dd737d07cf0106b24a4d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb591a4bd81981ccd9ed95ac2772a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950e0b52c1de8ff053e734532e3ebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266475851dba3f2a12b73ce87208ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2633223a690801f2e01d18edb40e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9c7c03d808612c252dfb1c7fa2cf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c7a9f3a3320b8f70a0de1480bf56e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776e48b3478e0a83b0e48aadc7d1ee7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4adb00efa0ca7c5bdad59972ede362325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99ad57ec9e14bd6421835d0a0abc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c238e287a6a6923ae100ded818c472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e3e1fcf7af78303de3dc06054a072328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafae44cd47b407766b63301b66634329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4a48764d7d679f8796a45106e642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683db6b93e78830841954f51306543331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f915d50fbe4bdedf2c6e4c45a710341332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb21df3edf5ecd3dccde7169cae3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b7f1c1f94f974d00b802c69900d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f02497f90dd538c1d0238aaf9dc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b8c83b615f4b2ebf043e8914d94e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1ba345e9bb68272a016b28006e9b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e42e1e1401596ecfd92aee20e6ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e6c54e7ab472513870de51ee1e81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c3b9b81d03e5d1151c9850cef90e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ba776fdbe79c99de9f8b6147c97fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57778a75d94f7247c58a23a3071ea7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50caf58cae8d380784fa601857976343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b18ffe2121f93482de87e88445e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ca4c125790bcfa66a856e363516e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d745b5f0871ffeaaaed188b2d65cd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83e2ebdbb3023dde94e7e032051aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88cd4b8dbce842a90e7d3022e2771348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1608fc427ee7ba0afb1efb825a65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44286cd236f8ea4a24e07ae5b72d9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6064cf58a27c3d1b599fa27a040551351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c26f707e1ab75b4400bee26fb15d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecab6c61cbc83fdce2a4eb929b06a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df078f952645233d8bdc54cbbd5605354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1f5efad76c912722670ef1d6c741355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68433b0867f596424b1e61c429c356f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df37790a40bc16b3c3b2b2c6ce0a6ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc14b9b753c5e02ec785978c536d33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec88e006c3906ac28a9d3ef72b807e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40be0d7ad5993ef0ee563b8da504b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ec6f743ef34d7b91a7f801e8d34c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce5411886f9aed77f9543b2d13cba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58edd40001ca8eb4a65e62e60874732363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b7ef6c9455d001649ed04ffbdefcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70061d8da2800601defab86e63ae8aaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae278050e56030e8599ec8aa8ddd930366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f10fad5426a975a517e1f973a18118367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c59ef363b6879a2163bd7f7e579bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4dd8531f2e12ffc12965a1b0c442a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549615feb2a5079fda0b1eabc04e479370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9524c89623ecf91f224ad1bb4ffcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e62fdc62364ac812eb18fe26336e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc201b9040266f8edb811ee34c28d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a6438abd2d026b74f7d743756709374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90064a207da570c197e39790228ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d065275171d1ca3acfc71f908d7041376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8df2661a5b8f40e07785dde64952377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc4dff9ffff5a0d13e14d43bfb8439378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454e7f8e5287186aa72a01942b712a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e9a8d6a10bd8756dce4f0adf5cff5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21943f91bb34dc572d4b8cf253d36123381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d63ae816785bc1d39a2f7bcfe054c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ce11e188f27fd05b1ee0f9b78c05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1d354fcdcda87c96ccd29c30cfba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e594e26ca229bb7a37eb1633cfd5dfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf326dcbb63e12be0e3d62b83f7a5863386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38cddbbb250e76ffae8c9e39f2d88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa618eae611b1addf60aaf91c32380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5076da6e32f6efd7ef104f924259389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d3906633cca0cc49308bfee1b21d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecf43a81d61b6cd358d187e3015097391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638ca4c0827acd369c51082e3deb52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4848a2fd6c29333c6664d29f99a09c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05e248354e0572d46b2d40484c2ef3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad02421aa517595ce153aabf73a48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248de5262b37da5095078a9745290fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e29ae602020403baa632ac5ee19e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d53277766d01eec99e2d023e730a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba897edd95b3738ce9b032127c5119399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bf68b22f28da291383eb3663ad623400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588c64c224b77885e0ccabe8152e28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da749c755ca7a44b1a801676ddfbea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79c9ed644dc66f03a96cbbb0b80295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d03b4f4c43f5bdc500f61cc8cf02b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39566f3155acd61b645220e4d06fcaff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183115113510ff21c09c814c37da57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599d55d14e18a856e1adad036b619f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b66021d626c180d3c8bfc8499c062f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc87b712bca811350c14c2750b2d8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ecee67fa7a082a4dccb1c7411f56f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048751e7e768960e797d1864efb0967411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cadd923781c51aa5c6e121fa16d42b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473089a100cdd5fbebf235f55411e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436614e9956fabf203ce3b1dde4ba55a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac06da9db562afc3ca3602a7d356aad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372dc44059afd8ecfa32de26407daef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eddece5c5ef176599c89c755879db4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c3d6ade2a4d1270f9e3af6480ff40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d9de61fa9bec5b971cf49cbc7387e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9686fda2d6754b7f2c82efde205c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f64d2a6b920d440a0797af4fd8fc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd69228a287015c6b254bad9f319f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa69f7eacf53675ebbf437cceb75e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fa6b1dd7c0a814b996d0f95577a09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d78a609a4df67e4099f4f787c96e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e295434915b3179b1a169b540e4191426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45724dd601307985340615f228df638427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b4db1906023fdba94254a1be61bd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4500a07629868d134a96ca88cc611429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cade890961f200fffd16c528d8420430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b2add94621ecaf8f48fab924abab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c35920a7bd0afeee630f6fd8ae6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafed0c8529b6ad7fbbbfc3a255a0093433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613168fb0081ee307c53ba904bf4abc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b0956b9734031836e7931873c5cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07af57308b5b18647972f8b2a7288436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98616a372ab684629eaf553f5570f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bf40365e98990399a5af211f41e98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319ffa992858669208a9585fa88267439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5551188aafbb6df1397e532cbbbdcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9418054772aa4b886916c89eb948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65514d56ee6b12e34782c21e442c555c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565204d5310f95d90c0b94c0706504a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3d7769dc401bbd34bd26ce5b54537444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bcd15e97c244384319e28e3bc4070445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06eeb9af52a65d12d96e9c14f985c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ddb207fc561e33542bcc280049ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3f44bc1d327dd4f2590d4808f0c1e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd85f862722397911cf83a04c2181f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2450de9380683e1fc3b93a8a162d5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace48c5fd4cb6b4b141e3c2407747a5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655e381feeb0e0261e1318cb887c6f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf139474bba15952e7ea0e6fad076fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdfe9cee567e3fcfd7119342856d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b730737eaac15420138fd52e927c8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dfe955c1c0beb78fb76c665a0711d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae196e32c7dc3c5cf6da9b25c770cd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b20f3234a6ad2a11fbf5097a4248458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf436302f296033f1b8f3ea75b2f7ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6d9728a28b2632fa439915b64689c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d789c640b5be690d9feff681441b02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66368164a99a844e8dbef6ef47a59374462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c82049ce07eb5703ce02ea5ea4d27e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2c6c27556e7636ee7d5cc1a3ff9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9419367737d92a42c040041f04109d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066cd68ba3afd6597ea025fbd3dc8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5543828b7bc49b673280e845ae7bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3cb9ab98eb4658c6a5e5a82dabc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00955942f4c7d396e83b9cfbd907fc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44775cb18abfc02649a2cff039f3fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95471d5f070653a9f87dba3a1b606a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8f4bdfbe392e6dacfd0a3bc94e60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd08dd04d79e4bf92915baf7a3af8e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32356ce1993ebb1fc0b90334a6f0e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e04ab6b86f814e4d8ffc47666bffc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b286ab86a65c43b0bf3b49212ebff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc7b93624142e23ba51d728e48a47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445270315fb5b8b0ad8a1476ea819865478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ccde9cbe834eb750dbf81e01da18b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44a21483ef6953a98f38426e32244480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848cab7d59c0c76de51398d71cff0ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfc81b9f3c632032398ac71d3799bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a0074eb27eb2f42d29d75ed6cfba9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca7fcf4d8f2254899d49aec35a667484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a03d3583c2f7842187df86d076dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c04bc1d6031f751868703f18a8a3c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8287f529228ddae9d1b51e9fdf5a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7e280f1ef6f8978a574bae74ff45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da014c082e195e7c30a380d0ec3a3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d18416c39b12293bc4979821f6795e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127bc0a3cf47c2343a85169b7e594b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cf028564730104890ac84ef5aa8ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d3a857923916d15e1b57774134f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d9c3dc9e803931ca90b5f5f32bcf8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76caf8c38c9ced3e57409f979d6255495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a57e9a775b0f4a9c5c40d28b15d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a6c0fa3712973d4d5111865c0757a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec55b57cd76b2a7e0ada21ba0bb692498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c1d395b3bfb265ef2e1e2697dc294499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca56db97fefce38af70893c3f84cb5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200402cc3da1c16cf3e5b7c8e51cd73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac82c3711d41b5f380d724907b1d4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b7193e0e4d3b5a5a77bd3dfb92a36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdbf8d83573ecd91da17e54720b9ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d6b09317358d2b5a11db7773fde9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2dd76070003d6da4fd5cf5218ba23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dd59b1efd41f11976029233b23232507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2476d1241a2c86949d6a6f46fb664a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61070f5d28025f45757348cf9aebdd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500db3fdbf5e9cb31e4d530f8bc3203b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82c859a540b7dc3d2d20cc2d2ba43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0127c722e8665ae6260d2522b8483512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656397b098f9cf5e12561b506c6851f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132bde77e543021ee3f53d44a6c21de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585075bf7f7158c6fd506c78c88a23515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f277ccbc34131306903de4b5cfede11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00378ba604a7cfc6bfb9bd94db570213517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9f242b1f2998878e5924e09e404a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b35a080b40194583efb810cfcd587519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9027af978802110f75dab1e8a4f76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc7661ff330a0b57637d9f20e7d607521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8181b58178df5ea93ad1409ddea67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda60626ecaf475045d89a52efc2555523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce562a0ca7a167c0eb3e4cb6b9fe45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e66b992d33a1215f9448eb1e85a438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950efe7249fa29559d38e01af07a97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ccb72ee03d2101c151838f797014527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfcd3a7f41b20c82dff5df07110d4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a9a59f5455c8083d21002c18a4de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd910cdb6724e718841ef73e4ab26957530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27583350977503c1e55fe8c9059de149531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0bc54e20e4fb8f236b7d147e41ba2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82350ff1b4369a5a66d30c5692e50b96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901a05df097367e0c1d2aa918950779534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d10592f4ac6c6fcc8f747dad153f6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6397277c24319d36487d1745cd25f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ce43f012516472ea02b0b5d07fec0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6120b549ff9b69288e460398aac6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cb7f453971350993b1f81caca1ce9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319567b818bf01548a070102d5d4a788540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530a13852822ed028cd4e6a231c9c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd5ad6feb1a7014092f3634a1cbc67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c21eb9f643e2236a76e0e79c0b943543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17e5527c3f1acb8c8b5d1023cfd6f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba32e2cbb96f26ea58d4e377aa5a7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd7172c057de8bb6b64d3737dd8ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191c1cc10e07390eab535ff9cb6409547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69e0caafc67c9c8c49d9ee4c7d415548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef12265d78c6b738c466f9c5bb0f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d2edce5bcbb3f6617e0e53e3a436550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff0d82e30b713560419fefd4ffba0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c2c0e9e2e0c1fd32cbc40a1e9bef0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec81630170b3150a1a2fdbdca770ec8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1e54a9fc42f57253aafb234bf43e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb115ee0eac1a15fb91592e6797ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4eb285ba928e5b08fdb3416b58641556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e281631295f4809b488781f95913557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a4ebaaea600b3a196cbf8512a7a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905122de6ee6934af6045fd0ca78511a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d486ccbc7198df0c11531f9da2926560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984249d2cad788301d00f26f2f4b5a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f1a2bc5f18ebfea2810222833d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74d895cc92d5f4cee7bbddfebcf2d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d88da3c0e8139021b57dd7e748b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3d6e4a8f4e69428a44141600682c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30db14d606b7e8e4302a69666ccec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa730fb4f3d9af5372075c3d2ccbc9c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca252fd518fdd50e8e15774cd4d90e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efcdb23330646fa6aacf56513d2af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775cd36ccd97e1547bdfc52604c0e94570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f5c1d429bd7ccf66f55c41f8d5cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321efb9b4d909b7254a8972658e2c46f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc06fbe11a29f4ec8fa0afee49466f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e8dcba243f956320beef701a7b9bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b386ad03a3e62c2f97fa5da8991b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2359ada6f5fd81d207459a9348b478576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968841fd769a76f079f37fea0f0fce6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a35b827f5aac7a81ae33038f5f50d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac90649327b015e9f9d238b343c1790579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7011a1ebb118003179c80fe58cdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bec4bb15e80e60cdeb7c7c1305173581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5deb2c3d9c59e0394f944d48bc38b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac8e5ff01d1ac86dc0fd0fe0bfa748583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66cef314129588e4da5abb62e82b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd3f5c9c386a7d0a7cf3d2051e2f44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580f1a1b1cb14e745e9983eaa304826586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c409bd3d1751f70b421679c46d18d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f2040bd03cfe71df3fe958a8c38d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d290180e43fe6ae4e67cce343442589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605a262f11b778f18acc79a500b4f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45a34a2e8484033fdd9c37cd742ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ac871a8a69d84e226ba2af95408e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89ae65450e66b808bbdc70d54d74e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4b76278b66e3f61e125c8b41b7ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138dfd173f5836b35d434fe49877d4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab28fdd43cce70cc8fd83bd2e1063a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6d1d45f2910369f5aca4fa32cbec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a199694c0a6b88fb1e379a842d9a12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c1cd9749862833f11378efc096d8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588cf0268420f7440ef15816d8c4e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94dacc2be571e80d687be8cbcb2bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4709da900b7411712fc17d487631f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c133228c0d1573ee1b3491d5850d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaaa68e63b36985f8e98c52f9b272c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd20920254e2bfe32e3d5621d1281e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bddca0eb2f860dfe71dafce24321f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fbf86e8203c3e60bb578f21432991607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b71bce9152a416e5b1842cbf92d7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221c7df0b4cba74c58446635474bb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade6bc06112d7d84fac85cd076b0f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68429a1b87bab856dab3abac7d0ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992332498bcdc53911cfda59698ca6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e67904f2a1da91bd7e888c96de5354613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539301ef5c740fb1614bc00bd232508c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7422df5cf38e857ef611fa89517f37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b082b9e6d4798793345e8d30bfaec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d228f53e8ae3b8efd24007c37376d03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131d60d79da62a413268279ea639edf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fed23356ddccf40a1344cc6f12217619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cbd0c555dfc81221dce8d0962c2bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6de9fa7589b491830237881f0a943a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754d607826de8ebfc5cb1e54714490f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b67d86c177eb45ade6b4f955e7a95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be961fdde22fa7523ecf67bad653c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b83d2ca0d911d3a0142c315fc29ac1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9cbf032f0c2896a7594e4e83ed99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3efbf6f6f4f80500a2efd0bad86a34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a2568644389b5c413132a23a64a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56286cddd221434a1ad5100bd0975e91629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0433fe0bc3af2bf0be625868de3ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be311ffe25080d8cb24079609e8b4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca1474fadc4473b122d84af4546e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b48387c56ccab5aa5ddeae0393d1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb2f65453c267eb1818d6556c39577634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327cdf01d9bb5fe8b37e8eb464b5aa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23d67f98283d3b0085fbc2c05010d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a05bef2f2cad8de6a78260e307ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328252d02d8d630c94f16647c56da3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca1485caba87b05f181c1fa2a729c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be234f7c5ee9f03e7617e23e2fc1c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eaacb5a7ee8a2c936350ebd657f15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1667e7edce3f340a135714bcdd47a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371d49c191542fd7cb92662b7404ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749395857d50ea01f9ae8b0fe2ac038644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af971d413abd19620e82a62b5f89b5d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e83575ddd865489667fe23ccfe294646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593501ad639999ce381cd5342a07be1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcef675525bf23f328d0cf794e45a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575907183ef1beaac0536f3cc4f48e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19001ec43aeddc202f229daeccb9b534650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d04d9d5576cdb287adfeece37954a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d2dac2ca42140c330bae02d298ffc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc4e41eee598841120240fc72f21b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a178682630cc630840c09d9bb3a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76ab6ea6ebe3d09c8820f824c87938655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac222164857c1cc586731afea418a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927408dccf127637beab89eb2de54b61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261edb0ef508a0e62b81e9d4df6ade658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b0097de67ed07a1fff21a8aa9c16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ab0282617909de02f9b5ee36abac2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3b8126ba18495b60fcea8b23578eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac10a3b9416233164f5f9e86a9487662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78160effb0d36873249097cf294f8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168a16fa0aef1740f02e16d4a01b85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a30d2b4505755184cbcc37e74f08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd50babd776eb5648fe22c8b74d4a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfeb8897279636e8ec0f696d84b337667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c9c155b584fc63bf9a4efbc8bc28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26973d5c6a03306fc39c501a529dd15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2a44fcb94bb864252004e2c6f584670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808d262e8d6d563a21baccf59f71d38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c22a739885436949f0559832c8c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ad51e4d9263735b8852f904a5959d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5b720cdc4b5a723bc7b0c00f47d79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e941f6d142407308f4d7648bc5baa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e78b16348cbcdf853c83279bd7f91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8259411216c5fc8f85b51a2a69f4f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d745284ec6c5894fc69b9ae2ea6810678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>