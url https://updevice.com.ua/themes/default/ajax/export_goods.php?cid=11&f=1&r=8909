--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a6c424e42da81460a900ec539ca281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f728349f26821b5284eacec8c903572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d82a9873b0e4ac2d848c2feab7ad53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c39cc8a9cf73786a64f4f9717da8494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c45975617204a17a40eb53a269cbe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f348a501e26ed0d5e13539087b216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ea4901b659401f33fe3cf5a353b347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8119d2a81a27823b19f323dae43174f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc80ad75a0adcda636ac5cca680aac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389afbddbdc2eaf753f59857fb19798910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309ceaebb3de4a0c54c7b7216904b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a379354391e5da2d125648ceb0d97c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c13fca19fae5b220394fea882917a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7869efcbacfa192fde7648ad33f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849ca0bd268e4aa8aa1170d90c228815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39c4d15d3fc758a97f7a803804d36f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ed424c2a68d70447009161af74e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53193aa95993d398a5fe38349e3682d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a211e837d6a8a6a87f6b3640e15e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1b8c8fc4526b444ab5889fc53c9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2501befd8d7cfb476de737113092a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d763f7fa65cbdea60c6bfdd9ee1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20515562019529bcf7f8c2c03d469baf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075030ede8518f726aec03affea7c6d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275bd6f15cb8afca77bdb770280401e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63967d82a0aaf45d8cdb276cb27032226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd99cbdc576a5298cf3e6de6c79e3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd7774501991516539a282a01edb3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721717cf289be6040e6e645aac7230a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace9b8e1d13c0def127b45cb6538ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15439925b66c64de9c7b1a7b63f736f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177c19f03dcd0c85745767acc32a71e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529803a8349ceaa00a13e3d47b137e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a95d59daa072d6c837c364231d8f0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1139e0888175e0d5057c844e4318b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61341f43e6cd64a58f4f76014662e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142111da243be7f6ee3da21895621e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82060ee16100d77972329e3ec756cebc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c290a67d5bef65cced511aaf4723c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d728bec39c09f3d696c22d912a04e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8b50bf55b6022b85206633658a77f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321f250bc273a44e96bbdbe2703f6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a358f5c4e46c7c06c227b09cc8fa98b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba8e5eb102345bdbc70da7eae42bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60105373e9cec58fba658cf522167a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bad2e6e7b0db3a514fdf0b9eac60546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58410eb50deb30d7f146f38a2930300147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ca7a9cd4ac32528af515c0b8297448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90bff4e5204fd2a68d6f665a4f092949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d20921250d68919c8e287c581ca8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb6775dd26c54146b019cb08efc0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b57426181f8bc647ffadd87c5344f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd075ebc6ef858c4416f7cb1fd0235953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb56fb98d2359905f490e42973e5c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43127447475810e2f9f96259becf8d9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979804c0aec28d7bb991ff31f30b6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d357698735182c19b75e9e048671157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb10a9311bf45365f2ed7591b95fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe35717fcc3398c26da34ac768b18b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225dc97fb611bb965fa675d7b8838660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856c7f68ccc87faaf0b96ac6260452d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae62a1bb8e72f323a8ceeb6218557a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df9d06688275b9e59778d3a0ad40663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29406296c73ab9a81cd15412bcf761864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04c4342226f352f6ad9c31ad2fb6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0025d0e6ad61adf3a64847fdf131866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a204c9854e3b89f30dc70bc3806b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d3c2e06a649739b152be8bd55c01768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85115b509d5b78fd723e9e2660aff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b35f6c4a9a19b9e6fed5f1fddc7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc659ee5b03a2650bffd86a17646fdf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72649afbacacaf3bdcb8708ed0b786c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065d276382da95ef2fb5aec21d9ffd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dfe1e5a87cd535ebd24ce04a2c98f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f14234c075b9fc5bed163fb4dfa26675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d2d8892d6fee5e98d5669253c4a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ef1de8ba35fac3ce8c68dd7e4bd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0134e71ff5dfabfc183bd38020a8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59eb249898582f28f8a001da90738579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff7ecb8003418c5b337aa5cd198b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56564388ca9486aa35b2d3530be2fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17114c9dab8e8ebfe43b8d251ee3da682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17d8d39602b34f4fbf0442999d5f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3f1fb0952f3533f421f4d9e7f48684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5eef352c3b28e34434b76f4a639fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fd18180fdd490f1172e155ff0bb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901a41fd5903a3237e962ee377b3cab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b4ac5f62dae3a7569bee83ae126688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce960ce3c02c196592748ccae8082589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe5904d3aa1f2bf337a292cae9781690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e94b24063c0440f4102ed56d728691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab6b4d9fa96e92783986246a6167992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40840593981ed144946454cab9b784693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7950ca162e327ff55af7ad770077d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418370bc972a252235030e6c8948ab8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd9b651f2797a905157a657e86d2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db056de6dfb56af696d1d27e07fb0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b40519dccc9aed80d1f80e61dab2ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea054666d3bb67ce3c74ee136c0db7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d7e2505069de6554fbac7d7e1bc46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25204f175dfade2afc8eebce6579bf4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc837cba609d665939dfd93a2e27f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52eed3f2a2122990c42c4c060f6b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37428841e483bf308dd94c2fa0372d8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fbe10e8053df2b7143ee788acd76c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b01b4285bf13215d6d9abe2b8c3fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51305ec6ba152914211902ea96ac8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2170678e446c531ec7ef520ebcbba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d74aecd339b41a455ebe7e9e3c246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b70a4449f3cfa728f80c85d3fa507110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d69a312544b01949de48f62d97f53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1515a9a464b347b32f33ee0e3503112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef562e91d65db706fbd53309cacd48a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd5f0ec1d6c1e2bc3f3401ff394339114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c98e5e9b1a0a718162a16c35765a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59962ada0e8b734bad721faf8dd8d90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d12d1348fe356570f48b9441552af6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b92ae86494204080410a8bd1da0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33152ff5f8ac90a283d9c73f1dcb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d42b0b296e6fd157454b67641092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15d32babfa8f67ad6fbd46e5457e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fee866738513f366b7359f8acfda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc69ca689532e0df945d8032bb712123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1543b16f6700f54849a4cc01eb6b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438818d5438548a319fece0aa85d12a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c31a7da3591f1d5bda066501bffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d704dec819e142dcaf4d9d8c170364127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9affd3844d0af646c278d80fc0ea146128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d0d92c9be3f3ad3bcacdd8c61628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc850cfe05e0109661607d549e458de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd8fecb4d10db399a6b88ee8540b27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d6a74c5aaaa69d96e328c313ee535132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7f06ecb82f2148051c1f0e6912fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967b27fb46d343acfd61c974e9bafe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c02c5426422103dd3d8eb04a1739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd75a9bd7291f6b3e1644cd08c590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a1a8b4246dc91726ba336cbf130d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48be559deb5aad07fe2a2c8151a0800138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed51091992ce7b71fe2be7feff2c3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cddd402ee28bcd6a6081bb7634d0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182225b0224b56b343dc5804013dff27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694d6338e34695908594c8ebbae582142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8323f8eefefd0fc6f00e9062787b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057141179a6757f84a53e94fdc5670144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd999aacb491dcead82cc924ed61e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd500663dfcd98f48710f704f1d1995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fea0e0edcbd78783e1b97c17cd60a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720642d8669e0581807a3e19268f221148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f75a713aba03c81fa52854d9a5116149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e592c6f4da22ed059336fa78dcf22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf5592ae87efad71ab8cb8db4f1f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bac7ed8afd23752e62d0efe93a7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501b2d359b24b2a3b3c19939795738153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d3a7dea2a3d92e9f78db94911fc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c555854a128ae232adb42fc254e04c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaca43683be1666069b5fbffa74d49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefef433ed9f3f175bca1bdd42ef741157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6909d0584f99f5f2e95a99c5528d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ead1b9dd92af452c6dec3d356ff1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c5dd407c541f9c74791aeb936da0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff7345790c935fdf9a1d2d5ae1829161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516acb2701b116996c260ed052929c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd37da34cbd30c0675d508da37da8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1553615283835ead6264a8f97646e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ff6b3cbeeb4bcc2d150a0536d69a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fafe78e0bcdcabb9648ada92b6a0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeb85ac3865d981ee45b71efb0e0a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd52fa1a2b7a5e7cb2d3221b07ba584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a9979e88d4edcf9e1b6613ebcebf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce676a919eade3645b3bf4c5255cb6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d5f86fae705f0c35ca26751edb3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f66cccae9b0cf8f96ae2386cfd9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77f84a902d568303b900ebed36259173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b60e00f7e0d379fb539dfe682973174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc043482986eb8ed24fa418e58ef36e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a209fc304024356c1c54d187ecc9fd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa9426d20a15950196f09a985be04c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2ba980144d934c10f376282c019b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f03b11df1db4d496933ca7e9e1b6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdeb2c7bd57493170c3205b4dc0fb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08726ea3eb8c50c97e7c6f0a4cc0a916181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559c748171d3f1e427ec1bbd5f6a6e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f1789db5c07c36a0ac7d5ac2a8d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d94615ba0b53d3e71abd6d28ea36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a734a237879e7743667a43d780e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a837330dbeffcd7f74d889e3b859e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2d1f8c46c5d9cdc9373bfdcb95f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b430c2411d0bd47c82fc1fe0a282188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959ba88160981f31bdf9038437a1b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e502078cc7c1c19d1554358dc58a01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468948d795da8987581d77eecd49122191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a50fbb9665ea1bed2fe0fa53ab4f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de7341d9d1b45a3eb7664e171aa9e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280c7b6d2959dd6193121c99d1907c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dd08a67f312e21b5c954c5de8d4bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a1d33ba3478d5ad6a4d654300967b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bce95dd60dd411af666994d2723ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf714a3494b4f87d5eb6c18946990940198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a897343b1f659ae6bc27860180aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a42823a0aad560ae0ed6f7c2ef52e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f1ffbf42898172770e38112cec639201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad1cf7a01b581c5bc16e19bbcec062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6928981af9c1e0241bb52e106c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8df15296d0e11cdbfa79f199e3c917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee4836b9d897ada09a3d18078c53e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342d78ce995c31a5108a9c875ab8f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67db82ee0aac8fcc31d446893ebf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65742323afdb87b7e797b9f3927077208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7c22245f6bd3fac0a60135ee4332209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7147fd2d15d5cee4c72766f59fd036210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc9cfd7439ffcd4e5d2be12c4c542211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebde25605ed968c4beebec571154ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4ad9aee3e4818769929c1ddde5c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220200c4633609d0e6c40da3055b36e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e059f7aa3fac517f1112922582b82e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d90396187df07f8b5118b3dcb59d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb8e751bebc5b8b4d4b47aa0871df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bf5da5c5a70e36d99ba44dc30b161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0264c254e484d644497feb03e1ae3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2604059032717a1134b2a67f93d7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d30a1573f09800aa0ee451f117ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d19ade343302fc3d9357bdb0c3596f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b04afb440d4ce1a2fc32896a0744e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682213c121d89fec6c2cdf8c35f062b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f182a6a40e79779b48c47737bb1e7a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f11c01cdbfae083bf0d6146bbabb58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0529b43a3c1ea6182440001f9b5ce9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec613f3a3204c6357fb02200613fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdf16407dd76c7848639b396b69e00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656173a630a8b5609fc5162ce6e62ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c62d5a615ebf70373228ec61057b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37fbd96046415f80c6c621003ee9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9be10e1ebdff5a45223083fecd03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dac4f5c0c163dba087aadb0800620234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9f6ca0da4ca58a35f016a27571e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7157ee85ddb3771f2e0fb528d1448236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865dc0bbfb0e9516488ead09c4e651237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56f1aa101dc99a82a78d6db77cbfa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c1764fe4440beda9faa8fc8e244f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f92d4e0ccce2206a0608b879c5bc07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01b1150f5e06376914be4a2f21ffd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96b658f7a2e07fc5c7d6db5ef20ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd098f6e1a7b5ad47f8ef6630cad2279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6140252983d294b59f78c2789b85bf8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897167c0258a5f4b44e3c90b5b953c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516089932449628fc153a9c876744e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825343c05b28447eedd54c27324892b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7ed5580631efa42b1ff35a04adfa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587bf98ab294fade1f67423ff6e141249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64c1221f278af4f3bce6e08efdba2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719db51e01515a2114fc46d72031fcc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e26eb53d85741e775635b42cf53b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d3e91487f53f6cef98d08da5c400253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14302ba55164605689784d7dd5ff58ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73cdf033573b7c52805bd357adcfbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f1d1155e7bfd99671bdf94043326256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d2d2aa8c73c709e1d9b60d6acea73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0690b131ce28a5adaedc52282e5e8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85891c28609194338a573a64af9327259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6a10492bdf669c3afd0cbba7805f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf8e312d96fb0420dc3fe0868a4952261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c505ab0dc1d08f75c0d17eb97c4a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e53e373821fda79f00028c568d5d57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e374e2e53f8367093a6cc0afb32a197264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bfd9527885ca6ffd9a602bf753252265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074d99e16b2a4a3cf8a42444f057c40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfb19ba69e6e56e1f2376df34e8e04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7e6ce46608241b8fac97460d85723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729767dbea532edf24a80c0981c310269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc97f348ebddc372c32710c1c7da264270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae626e4b508d22e8740264f39e86a35a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc75060ef83747c29995861f749230a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447a724f2ff37d1dd382b952b19571c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4caa04645ff49a0ea49576c71218d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f4474875535df887dde457d8b479275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a404788ee85ec3a7993990793cafc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4afdf0b99d0a7a3aae8759865aff8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b5d369291ac7cb6186e26c431314278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b78eced7e64bc6e5645883425fc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb3c257635f217642184941750d05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf47f26d19ccf6a6c69a7d235992a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebfaa8bca36e8873839037ebb4aea4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511155275cc658e1e44c114d6a1ea377283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3630233ffbda01c62e73f0af642c8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f56271027a82ab6bb48154ea2a8320285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70edccbfc6a2d3ab8314fe14828da5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe41c7b5a8ef53ddfee6b48e8fd15a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e040522eaad971b1814225013412288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b150c98411dad30f32d1129d7129d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049989f09f7e849c6f4c9e1cfee9cb2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda301c01aca1d8ae7e4f81c53998747291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad19159c861aa2ed97e584bcee09f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975158f413e206d9a7f4f96acc9f04c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc87f069d1da14443c1a824ff01cb43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eea7862fae4d99f1fc20487c92d849295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fe205a3585ea3a5d0133cb63c1770296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7039ec3dad2e094011e42e463ca856297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6345ff30f731a9137a41cc673f858298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa330553ca34c71fa412256363451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4606a48871b1d72f67daf3cef2f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde599a552fdac0b628083e257e817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545eee737c34ff0e1b699eb6d312a9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6933f1bf3fd71674c676f5cb93e0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6ad9f8c58b3b6e11c2b0bbea8aae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3235aadd43fc04c9afa16ccb7df301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7bfcb6476addd811e59ac1fc79082306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ebc26c8dd6e59f9bfae2ef88b4987307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ba624a123341359130bcc50848e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e577d96b4af1a3fa31d7ab911e499d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997ded00269d7b154a6b850121680a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80e24637fecaf0070b2b0f587245c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1e90fa458f4aabfdfe5de60dd998312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20742cbecb0420ce99f43beafd82be5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce8b827bc81a064aca750df409ebba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25578a40ab3d4e7116cd4016cbb5afc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70947a93b628a080db7096d6aa27f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33e3c20d833f784163d8ba393a8a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd28a1b047f174df89221377f9dff73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b80a59a3c69f2ffcbce9af74176c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d4ace4be76137cd266f937fa0fe1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a57c83683fa07bc955c18617857f77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866a31cbb54ee2d9174289c521a9eaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764324e6ea88fe896f1c2f669b3bb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ae4955b57a2a1a7ae2081cbd527f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778e70d071ba432621d9035e1ca98ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5fe57ca945b33749afc1dcf145970326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861380bdd29ab2f7021f299460e4fec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b4be57c9b3f05c1b72a539db6f1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064158d0b6841e3b41190efd0668c38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9cd28ff9e00e1284176522957b64f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15529a2a3735fb5dc9ad751086cf7f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1388f6370ad85b0420d937b977242332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb153e997ac294be31c6f2df307cba3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484f66fbcb1137678769799ba606905334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea963cc0b93a119b35a80a34b15f2f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03630fa82672be72a3cd7e340e37e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8417178a8f82f195cb681fef77346337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec87c6f87aab7f717e7de40c16e5fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d7c5e56660599945399e26ef0edc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640755eafb14704498fe4c4c8a4d26e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b145bdded244f65c57d0a92f0f85f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee35e7d35eac8305bde061fcf745164342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d647dd191227df03164a22b3a6ffe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8aef128173c8e5e2c120ca912dc3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2ee47d7f3a3e7dad2bc9ea2b2efe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24027535554e9700e7e9016dac70fe1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b29cc06b7bd9b3658506b9588bfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c19065b3216d39131fb75eaac2f3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71ee715ca2d22fa90d65d80ff49c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f15a5f5656514c41a8ab298d2f778350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f49a67b7591bfff722bef59bed4d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5783a99a64c7372987c853ab3adc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779f7d6130014ab218a4d05ac5ab119353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3dcaa3b07a826010292c616f354ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ce2486abe8a210b320b3fd9b9040e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcd5758b3f94c9322356fcb5b0b276356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb254b2f0be29381ddbf055ac4525357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b50f8104fb6720ab27b389dddfb54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc2af088ba704a498376d3f9ca32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d73ea139f3de86a59322e9e5c6bde7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de262bcaae798c02348a7afc63c527361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e48c5a64295f9f16b18399724f3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef092181a5339a0dcba54b749a7ae3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099f540407074ff2012345bb86e925364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee0c9749ca1a473598353544ad5116365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b6a474fabfe25d34ec43b6060d65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce44e4e653ea16493c3adf74682bcd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a9324c95156df892a3bcad3aafe9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597ec9337134ea284cc01e7c76fed6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5714957e83bd0d61028951346161ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8c41c92b5d99d676cc40f82d6988371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2149832551e8a328594160032bcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607550616baa57e4e6e3b5ed1bad95fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34bb501573a7c7645af7c55928c849374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa940098c1fee09c8e5997221e9743375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f18726db35bc1f3b03c743be1da616376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586d4ab9a9407f0072a714b537d91b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c79ef40018d5d4e09d46d1f46c5cae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024803c871b0a2b17aa29da94105b30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accaa37bcd84b76211b8e1a5b54ae0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1fd4e963077550bf506978104628381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc743a0c80ee0881eaafddb338e0e10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477e355552879b5e7a885417be29863383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f3188835e3f5e38f0d9998fecda9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150665d27ad9e2a9f982a6f4653ccd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba54484297b20a20045a460db2d66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2755b1af1be1119c4f4ac18e9183d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82727c139382690f9d43142dc3ac06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf12fcd9b912e3f940524920a72b8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b046a6d1073227f9bf5e296ff7c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ae4b864667a7fd0c9baa88567a654391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f595a71a7bf401666faf67c10b0a31f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b7987375e65d9f2c984475f62930393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977292d71fda58032724332fa91f3ca3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32bb3ac57b26935c677ca6c24b247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa3868a3d6f598ed9362cb26dc565396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c779f77e7dd67d48ce1a063bdf298cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cebd229d7cb734a799cf7c44828ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51ad3c4da8cd93e37afa9b9ed1c9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892332774cc7ff42b426ac2b5b2e59400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119abc885051a7092e6e7590b31671401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab74d0cc963bb61a39b6714641dcfbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdfd603b591faa9ae987e973638520403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8cbf8a88172fca4199f7ba592538c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c918fbbf6aa28865f82266445b0410405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf95ad69624301f5a2c99977a79bec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266ffbaeb6ce8e886ecb794f5e322c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badadce2403e4728674d8fc032dfd529408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace627f6122d840e19dec12621b29f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff66033a237b448c7de65b72899d3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e094ad42ec172eab6d8907c6d812aec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4476a4c6319b3b9be72b2893561854412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f4e5412d9a8b8da0519d6ad323f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de055935a1b9f5c3d4c0116fc9105fa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fac97e8fe69c66b47cd7a044a7c93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee18302861b9b335d37c0fc47022a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81234df43dda53b953d1f127f6ff1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad44ee329deffd4fc209c37b30191418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420660f769b0419d808c6c4e3ba311d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9661face08ca97e66190696f97d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b5a1058b37af55d19ec909eb5bfe6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bfed85beb8e8b4cf194df70953b79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8ce6b9955c4bf9fdcfea4cdb7c87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32255fed03884f77b04f334032c39b68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f56c6cd5581517bc8916cc13540d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b35920b4038d88308740d940696012426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b168f1678c6d61ddb7df340c4eb67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c7985dc8b0f4c77792ccb9989ad7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811fe074a6b0e00f15f505ee4e08aa1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074981204f7e29aa0fcf9efbaa5996a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96306fc3d1328990923878c12f7ebb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb3abc67ea7f772cec90297118e574432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e97295e68d54032c87adaa60343c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65687178c2e630d1e1fe4d850dd45c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771de77ca2743f2309df7868983370c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7fffe1f3df91cc8e658065f2d60c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f9119b4b4fa5346e48127298c8313437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3a853acfaa13cd2a592e1f79d020438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf259c555b26f465454f6c8f1e56550f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adb29363a80e4a7013978feb690bc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2ba6e7d1c0c919c3696fc06844bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5715bdc486d455aa2e8c4313a19f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c662d8dba37ddbc29c74c06449064443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41309e519e3028fa6e0a1715216a90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942a494f5299360c5ba14893a8ff84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092e019a0560536b4d6c6f578e9be00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af88970a6df218a4341e36b1756e2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075e8f24d29d42ebdaaab92e116f40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994a5b67a32fa506326cfd2f541e4f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec3bda17a211bb86e3aebb3f06cdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00199328eb2226d8087397383c80fa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4247432d23145f61c6298ca77449d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a7bbd2320e4fd332b5367c8ff49b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ed1dc259cb1b85f5b14ac82607f90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613193865bdb92951cea9403dd5a61e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0fd947ac55b6ee3c258068058597b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb083c091876a361677ee4227e71862457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91c273e674f5d809bc7b8890fc1b9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baef987663c78b43e773d2f067cd0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c446c76e75110a707233d3134090e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7016a23302bc6d3fff929272846ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03581b148a8d419a2667ce963d78508a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a93b46c527364690bb26b5fd6f37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8fff3e7bfa3c290e21974844c065c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8547c4f02772b41bc56c235de9a61b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc5d955a8723caacd94e94f657d710466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d81a15a882c2d27b1aa4b9d3c8ad4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5f2e53782f0d2d098fed12f7efc62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1214689b503bc883e50d5b23109f4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fcd63c0b3ff652592097f2034c157470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa02035e639e523f32fa5b7248e31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb83d5907ee116188be3870249ba43d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f071de8d079140cb7051484d81002a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc89f2eef574393665547c6702b2fc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6b3101000daedd4a1ce71849ea601475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec8fc54b35ab7d896eb1dd1bd2d48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79518ebbbd6e4210a6e5230b76ac92a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9ec009b46a845d073f955a9786c40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff8f965ad6064d7428201ca69ab42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb679433e2a683100b74d7b75eb03b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266b433a4d37b088b1423ec0ed6bdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353373e63fba9f9a8eb949f2a0f95b92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755ddc5397e978ebfdf9cda41112be5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43a8bc318e570a6907316953c8419a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f8e7f01bcad355b79e24bdd64ff7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca9fa6244023920573b9ac094606e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b9bfcd4763509ede9f27806995b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf041c5571e0e66781c55f403fe279488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b455403b22804342702e2865eaff9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b484328cd3de14ffd7f81098286c36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1e27de804e7718eba6d1d1f65035491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960490ba621504b8ba0b5d328d2b2fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c065c63a9fb8f3fd3e2ed21cf8829493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadd882300fb4f5033e83f713137a72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0077042e0670ac4fa116c225f4e4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae64edc0d5b9cdaefcdd82556c3c98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6def475a97dc43834903bf6f3d6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63b8b687c1f1e94df2fbfd747d4aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33aa135d9699bce39edbec6d9b0dd4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868953b89b6a142e9552502db0fba39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebfcd07b1471e187043007514ba1c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437c6ba1d316edf4b0dfec6052191b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd6a2d95e2ced8354bdddd03e7d4ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb46fa08e266a38cdc207bdf768cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923d11e62e91d13f092b297b4a49b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa34440e9316347f7473117d260da7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8084584b7ad2fdab4baeb00933f5dc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f913fb66ac6bab3e8aaf7227b6d09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3513fb7b776712d15c708eeb8ed82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c465734bf1f66e1ca82afa18a4381510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4c294a596285f79d5bee3f7ff5fde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a5d00ef77e53a4fac653d44ef642512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4fea34d15dc7cfee6c898ca9f961f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8d048c33fb2b2a80e68809573dc3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9cfc6b97dc782475beb1599cd008515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b0871db672d4051658d13db5081d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7306ae7c1217a37e55e52afa49956517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac70c934ae837c7380478052c8a25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a87a7b30769c519129fae71533f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda2ef71bab9ebd3160cb17e7ea28fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd660f03f6d0423bade76986913495f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdbdec51dbf756eb534db0d10ba76a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc9e7dcd5c81de38a9eb068723e098523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14094fac56515f8b7a35cdb14483e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5aa0bd1357640f1227cb421af8f17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74be148c150ace59b58071adb5cce9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231c72f4ef1494a438a5e0ed5ac3c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545e9fe5e0ac900108c3d91a1f31a6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9ce57dcb9cb66bf5d7bda7297f6ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863386322d8f124feaa21e749b3b21d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07019c3169dea722e494786f7e9e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795bee7771e14e91ac580294d72f22a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32097e16ea7f2b2658d166762ad85b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9de1dfe2102ea50557b57b2b997228534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc530e1d4c948311e6a66a90fcf29a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efdda2341cf1dc7f36bdaeb6fde358536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0734aa2e707b97f6e655e487697c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a0fdee14e0353160138c72b003fb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1104272460977244c026b9a1b0bf35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebfccce342dcc81e2dc0c18c637c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb66f39e90eafbda02956924a224eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e061c15934884f46ff4c1e38eeeb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9731aae59af8868477517d6816c9da2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e90ca4776cf66ac423a25086dffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e22e9af9a1fc1e0bd5e3269a4a123d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11fee12bf9e7dfc013a8f7d4c7a0e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb78d26633893bb393a326e95879196547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5478ff9c9f999689092a3f71e62351548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f867cef445b10b624957041ce0bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b405bbdcb8163ea824ad33e461a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a45b03e104f9f24f49be811946d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367b4610a3d20cf93c07df4d1ac97b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5328a64826b2ac115bea1219174472553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a1c38d5ed53fec93b0546961f0ddb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83e50fd320f01a423c99e37868292555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429fd32e92f01d381075ffc365412ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef153ec328b6c9b46acc73df5caa9ed2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c37ba9e37004fe179680dd2c096f60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a247ff642db79d0daf666b7178cadf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74928a9198f7cae44b2ad006501a1da2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a254acec9a8b4d776677e6115fba3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd09f86c15c7342f35f18c1ee5e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e728304364839c0714d306adc2bab6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b01a86e381fab9a92b2a4743eb85a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492c7ad67a1a677b48688adfc83ee12565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42222092802c88ee2e7eb842ef9d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812cfd6c3e56e76cfec5b78770415b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db3b8b888eb464227c98fc227275f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cfae51fd794529f0f86cf82e71148569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902417fd20e4224155eb7dc156b946e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0a6018921462abaed81f30281d8de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c5e12805cd276df74b66a3d7c43aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671adf7c379ffd915ce9312647264995573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4faa52578a545cba890addeab053574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e81ec1e0a7d93a297850789d880eab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf555a392d4b717bdfb4afee0395e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7480dac50f6baf803ca94d7b07c895577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fca510b319add31992cb6343322af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c033c72cb38bd790dcca57e84206345579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ef1390ca8a71a6db8cf582883fbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5326cd23d4da438b273d9d57333b235581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355347f8027ea0b37e891ca05a2fead582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf046c9002d2061ff7638e61f85768b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de3948c783e19c5b68dfe48bea435584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d5481e07b2e51d956014d5618963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097676d191ee39721ecc85cfef357b18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f420c1bf3c56229ad267cd0ffec9fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f55e37e1f4fb9025e5f07d40123a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac8dc78bef24e97b9604c22cdcf9b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b104c2ed34114fb6a2a229925b77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ac567f7c85b2e7bab3fd0b6e6757b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d713a14df647b17aef074aeddbcbe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd169da7dfe411b42eea562e47022869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a68e7795d6f5d4610dfb9fb58654d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6b276df8bfa05e05660caa39afe6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394974ae5b1ec211f5d8ae4c0da80ace596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dd48c02ded18786d707415cdfb4bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe5561a9d112b691d210651ab709d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafa0dc24186e676211059f079aebfe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90f77cedf4ac451d7539b4f24c00cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e77d4159876ea70af7ac4851b9b5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ecf5ab92037d92946ade7a956e892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ddbd0967452a3a5d6041b4e52e5ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43dc26bc4d9bbd2c37f8ba480a41c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f7459d1235b6fb6fd414f9b1a0e0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943219016532c23759f249f595e00e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df6d3f3d9afd26bbe92c866018fb68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0bb38ecc5f6ba1c036b3b90d8977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28681d8d6ce440fb25f12cc4ce4cb8db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce508957419369c8db70b8c750c0b79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea1b8e5d0cd17fe09dede86118dfbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c7e1d77c99084bb448158ea2cb222612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608dcae9d8256ca70484e4ec40249f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74052a01c3cce5ffaba7a25aaa3733614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34373806b14cf01d2950fe86b7dbf2fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8542cf8860d441e2308f78eae8ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592516bf299a98540a47d89d7a1180617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00461b82dae0c66bd4baf6bd31a15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c323bd61a279e09617b7331bb757d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b44e6ab63dec763ad49c9e1b3801620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee625007b50abb86c759bafca31ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962255d6308007fef226e2d67e0ccf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ac372ec97b706ef5c2b0abb113f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed62c27ebc3d5498fa9dfb35d74bcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e8fc919ab037557b95b7a0eddc755625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce3f8d783d0f3e442eaef8f288e0d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011e57c4ffa8afc6540cebf0a580c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7fbbcca7485c2e20a893ff9ea05b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e593faf300aefa375d5fcb14882c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd10dbf668789154f2e28e1370909d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701db238ff6564be0b0252d4384d93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9791a5303018bcf7b5d005677a6dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d65686d9e29a58e8a9d52f54fc7ba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5b1907468824d8d7cd83e72b016b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b31f8c08b5d09fce16d61b117e3a1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de538074b301fa75fbf682e891f77cfb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e407e4f582d981adb58e166bc936bd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce55b434dda038f46ed2b4ddeae8eb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a61583fc437f5e8216040fee6610639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53735d592affede6376ff5ff75310640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d618d3c98c1f4c1207ed0ae55b35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b3b0cf63f22337718958bb108b794642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86658d13a5b830fb1db18e847943165643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1f44d0b1b582ec554976160cf9c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bca79ee370e59974eb72de08ded58e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59094181a1d9b4fdf1c7bf940f966646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074742c36f4235f80aa432bf6ffca0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44bdc360d11e2ec7e7a9ffc0f378e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c95433a9278750785139624dc32e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262eb9e08cbe2158b5ba6bb3c7a16a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58003a670b5af83c01572175f6840b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5c52369f3f6cd6d145180f3466b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da5a743fa7f506b0e3a6bdf928c399653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738d1cd98b911e8db1abcc099c541c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3cb3c8c3b3fa259c96760c2d86c09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b434b1033d4e3adcde38058158a57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5767aa92f6abb57ceeba0c48a4e96f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be122aeba21e149201c24356d1fc8d61658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b560fd15cabaa2daea009418bd342d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198ca61eb92334ab78942474151cb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366843f67b0d90e16a09f2bb81028789661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633872e0dd461a2b9a62e6a1c2f201d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10d43cef1cafbfd84fc4be2e80eff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca14e4f794f01757d5e97f2224531c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd19b952dd1f6c334f9c58a0f85883665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e69c987cb6b0cae4fbea5ab17df0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7635bd74fb4e36c52650fbf1744b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e233887bab3ef1cb56a1c8495981e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516de72bcb48c9a01ea62665527fa15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6a39fa1e3f909c436e54cf26e3a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb5073022e0f6662caee79226ffc2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486a3c0ab024ee89d490bddaeb012b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64139b7d81bf98b51919cc92172bf6bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540b7858315ae09ff27f64a0c6c47b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d745e7230ddd88ab249418db5d49ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4686c71373ad4fd238a87a8bf4701676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244416f762915a00d3499276b5676222677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1060de52640aa01a7f3d94df639a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15ba716bbb90bbf8e1507b78b0d381679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6370dc316fb5ecc132278219cae9a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6565fbf17153b4393e6bcf25bba7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b5d0c81dbeb814c44bc410457135682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc342d5399051fb524cb06f447df8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec68ea1326b5f31e565c880c8a519684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca215a2c0d4672f914e59f76f04556a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5067b55c55165410aa6bfec42cf90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3d8242a6196ab097d9b461f7fd4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d9b33b2ad571d2e9dd974e6ebbd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1da9b01ca5c800d68f65932362053689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa44c4215b8f4c477a490da6675a470690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467494f7b4ebc3869a4a52286d7ee10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5355143420fc3e3f5dd7304f6c39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a9a3a051f6cdcba2d1d97953b05b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3bfb36ab4356ea1187d57295d6c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5bec02dd3055de8d811a4f3c37e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985819ef5b338f1317abbac9146b79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7315a65f7ef805f0144e5a1fd914ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409af2ba4e8becbd03fcb5d1157be7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34f959a08c6dc9a978150ffc2c1784699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283b535c37dce355fdc37db45a726a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc3f763004aba6183a75a677e5d28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129cb557f955341b7dcceffd18d906702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ae53b30942c102990fa465f3fe52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81308df643c0a52e5787afef0ebd07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb73be25fcb66cb8c2ac2bf328f8f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d2e1884818ccd82448f1af7a780a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be4a939894dc50a802028261772062707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada30514c2f11e58602063545a4fa5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464e3292a44641decb77f24d6abdb83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1da77bd3e27cc14aecfa659737015710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ff1a0d33c38603a30d71d26ef76d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdd255d6103009a23b9152b1ca56ed712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2098c29985dcd55752abde448191a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d3b227b2225f05c67957ac54f75d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89e60e85abc204077f3fa776adab53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d930706c9bacf5389db82d56c03c664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1bcf61937fd98df83e3e372cfa5635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383917b21f146af5cff4c204a63ab636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd115beb4329d9ba422dfc1e017d4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17324ae5e022d3aec0a8a1ffd55600da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fb906ab9179b74eaea58108b4bd9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4056feb14171295f864850459b61f9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2c6a70e0afeca6d9e49e81331076c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f0a374f4590a6430c2771d4cd039e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5115650ac368a4525fba8a689c8c1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b712cde0db265e16a7879852485ff5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ab37fdc19d39e689f4e2c13aacef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811c02b9726129f64c3d4449e68e27f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2db9ef31d36ebf59622d9e8cfca0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927b9077f7a7f22b7b6e0d32b337bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b78e1013b21dde57e66516c0ba090f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf5b2d96659383cbf8558b2181f43c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ebfa6071facbcba4f05b5c4a46de921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7e16e2e17595b6aff764e4afa81f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312d712e72e339a0f00aefc9b4741523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8f9b86071bed9fdc2452868871eb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8b22681432142651b2218118be6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1073b9515902a6d7553f1f00a865226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fcc5aeb82d14bd8dac12a1361303127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3173eb839e2e6d0f52bd40d9468528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e05d6bf4a5f52e25c06ea6b026b9e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171250b07a3af59f44a90725f2781f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809343dde41b96cee872f037c9c5ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1983857aa8807a12a36e49894abfc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d7aa52b6a090863dfdb52784ebe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4190a87b5f1b148d384891d14297534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de508fd292e53ab996e0b879102f6ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e17a1589c3475d9f130de70d48ecc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1307b2c347c1b7c5a33151da3b240f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796099fb375d01b8ec0aac2c2ae7bc9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c329d56753a50d13e6d6b28c664e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a183bab4918dad43811da0d58b9042040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221c94496b6dec631e666b6261082341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e81be55a37a535e923802f79f15c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd054a0b1b37cbeec8feaad2207fd8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7cf1b1c69cbf57aaf92b33fa8e0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bee4d8ccb2c86b045b4d0c596d83945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fceda07acfb69b93219430c392b5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0654863b32913c06524c917e7cd9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c28dbd3efdbb5013cbc47d9db681a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473fea9071a3a53f15a6ad2c4d30b4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d06313930bc35bffea62147c0b7550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558e9e60ac56f2f203ee853536dbc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af25a6f2466c02fba3ea2b954585952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332bdedcb3a525b8fa69286aab6436a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc308b529465b51d60444ace1c867554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935acb1549c52c0b847376c59cb8e57d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceffe2ab449d962239d2aa11993d0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b8fad7f487299c9772793b545d2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38875e01d59bbf0563479f51b915c6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa27f566db2457a5d8c64285ebac80b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e494239b9d9a345fd7c463cec4eba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547272d14d762cf8f5700ec6aaebe1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909740cd6bc200d517132e9077f2bcfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b200ef1fd1ff7a650194782fc0ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e11ad35931f221b57ae9e4af36b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d84cb68847a1d590a8eb1b9de1bec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18a47bdce61d1037e3faa38d246c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614ff363edb5a72bf8e86c143595e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b723070207d93b855dd991d8c177f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f9a26e6a44738dba4487bd3b80de769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944221920b9b17d3c4c31e942df4d3df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d82bc6126766bf53e377fd94ea9dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445735340465a85531aa4c8f51ddf1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821a9e94e98c3ab213e5d18a54772fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8c68466dd94a2f9ccdded47dd803b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a10f62d6a4c98cdd1fa546cb48b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7c7b8f4f8f55ffb9494f08375d2f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c11336fd6bcded84ab092e0f1aec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f41c176d42c2b854c4f3d21553430d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143899d61f4201663ce71eed950178779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7eefa203956103f46c6e173cd8efc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f40abe10a0d9cdb730e9748a50dfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e842d13595ecc532a3a50f7b65e81d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ca857148f7cce300356f4342af9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122aab68ab01bc315601e4b517ec5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce263474b8e86c6dcf4f91c54e47ead185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e47eef55c1c09e87fbde83e08ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f305f6628cc76958ee127f2464d2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0118c4e7cff4bf9a5917e17a2ecba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf13c1c44f3628130e2b345a784d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81b58313f1b1901e8e8a14eb402a0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fb64d1575d690380c8ddc34200cce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af794182eb5690da0103ab3e65b8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679382f6af1d1bf76d8d783e1f83f78893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61421dac29351b0d12471c45b96e2a7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8303664d4c042c0965152bc7c2ec3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc82a2970cb4cc9cb6eb5297bbabd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47662f85d417b670dd76c0e59fd5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b00ce88069b641834aa5b4dee283998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0f9d22d68be6adfe5e67433e014099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72acaaaf6313b61483119d9a70f8d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2cc1ea8940b93b439cd755c0da52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db562842bc99bfee41a21d548f5798102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fddaf8658933eff748cf702ac49123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba1d52337f7b9e086de09d90b5063104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04db6de4d8344dd09d582a3ab3731d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7319dc626455de38b1f75d433172b67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453827a7b943cbebf8f824b9ac0119ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8a10443a52f84809f239665299d3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21fc9a81ae88847a70ed1dfe5ff2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c13eda0bbad1eb12b25befe6d87ed4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648744f5be73c1e362574c9198fe83a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c380e493570c5796ad6e824fca42c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eb9df33e60b4ae7e43ca86b29d895113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64a08efa530c3e7ec82414f17a05d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8a2f67119fd5f03dc885f389bf9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbbc942fda9e30e8c555d65f7cac2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1927c5e9a613c6b733c150afaa653117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d855f89ab09f9bea1db0e34fd8dcd9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c115826a9d65cf9318b392a0e3129d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0a17a4d1ac85ba49b8196efff03d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae2cd106a72d55f874e8c82aac1c3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b121c4cc97fa9315d1cdf1dff14e038122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b8e9833dd1069cc7f51bd21de8924123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb717fe11fc7aa294de73af16f4255c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f46e6e2435a0fb3ca31cc961b341e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe0cca2e3648acdb2f2809e5019ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc0ac4ab501f2c723ca6538ced938127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa2d3c88788b3188d5da08f09b635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b49ce7d961b6436d535d048f175e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1fe601efdf915cf14b0aa0769de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0672bb5f493a3dd825e940df529f005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da11bc72f6e8a0c6dc896a70235f90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87f91e6412d857532100c29f7416cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f52301c130969ef2741036efa73f18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f15141f7b78e898c271639a56dc2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7619b42ddb646800d4470ae1ade696136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb356bfa4164359b63588bc86aaf057137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56905cb86b19129274136f064e8b22f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a753e08014ff3cda0ff2176f79f7f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8b00d19bfba220b58e3f0782ad75c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afefbeede0ed7c2d99f377a77537f48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508bec3b8d7a58e62dc67781d386f83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387eb1a786bfcfe3d9a1d6875bdbea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bbdda5e07c3a925a7c6b5745ea768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5129ee2555f563aea66622c441e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbf6c6eac41bcf9337f65a6a2916ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2372fd5f7f47dd4589a49d09d9904147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9f22c55b5f62c2d05408822d3e39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e9d8fa3c9c9be8fb7cc041cb5a6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7014660f76a6f8c041e61bbcfbb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c838ef06a58bd0e4ed7737360a775151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b63214bbc6ecad9ed255fd09e28ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8df61ca333c2cb73b6d3be9658a46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec994f87d92a19142342de55f22cf7ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b6d788ef96ad84baf3de5fdfc5fe8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73b63c31053e045186238ae9f7f35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2e76fdf97d97f837d654a99df208157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62daeed5008de7f6fc8e83b4c5cede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2bb4899feaa263c75328c8eacdf6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6388fa5d482d6f79b77961703a3b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8ff81184ad5941643e66b6d75b98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22d145183376d9842a28b3c42af7d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516c22db8a1d4ec94ba7a20612710f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86954762e2ead0eb51d6fd337ae74183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbab41333e47e428211894dc26c37d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894f7760d214cce95d03a5525adef5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d97fac29911fb65c80877d1f2af27c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621881976f2167507ee5552140e029dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d2b095a8566e5fb7ead4f134bb0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a19f3bb367c40abe17ef1bbcd00d77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c61f60a5c964988a30912052eb50ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399f59170f8983a6497421ee6940928172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9955551cdd79bf24cf12ada6ba7e123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55f70f837689dc8cbceb77285d71b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa0ae71d0cb2c8266ead1280aeaada175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c69d82a2e048fe614dff83e486f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22cb4fe9cd1f39124b6d7476817182177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac53533cae83ab5b37544ebd4532ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73f226a7364732b77a8888ecf9981179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79570731b9f81c11b594a94e6daa2e68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf676af29f26a15b62b62f3328ca03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ebf29f7885a4385007d74a1dac7ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487982cf093964998dd41c138878226183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766af94720f08b5fcc3babc878f7993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab215b4edf936a9a6acc81eb003e50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de906853fb3c00c2e304192712b28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f991581ed3868d56295a7cc7af139a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b23a3d29b995de8f887a17ebf44cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406863d66cbc9c7e2bbdb4e569c0e2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed57ef7569950b42dffb1cfdfae01b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a597a543a29354703401e97bcc92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d4890da15bec1cafc17af0ecbbbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3f7ae5b8bc831aed16bb61570ec3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcb04ea45c3371b110572d20f0e4ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbcfa1b8876da6cf2e4cb01d448f50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a307afa9ad38159cd6f592ad14a587196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f285b8b74859dc71e5bf4a83d322a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247148ad2bb78f9a69e4d57556c27c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf617b6ac5f3bd619e20f52c1f3b508199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef20348c70adae7c1c3363b78b28143200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf74162aed797c95609cc61a961289201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2feca5d31d48c4a4c76d9e4b3e196d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344fe290e58ad59471cb736e1a25400203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196de6fb0a99fb0b44aa0b557c033d46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd540b2115e9febf55ab8ced5e5cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16462011a8742f8c35b41d1aead5c19a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f58e67e4393772ff51208bd198f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c457f1396cb5f562b711596d7ac717208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92fab7ece0cfeedb4c119d5b68cf1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e41bbfbf3a55a769413d962720719b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48622f820eb7980622019e4ea07f212211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70b68d4c889c954dfc440549d8e32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad30408b551f3b4995fcf0d5b0d723213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1668c8554da71a029febd27aab1267a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334035a1b49de262d638ac1b48c7eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669be36ad5a02f1f8bcb3fae78d2163216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fbcd47a59a25ef393fa1c710cb024217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1e7510f581fcc40b77c7560f0502218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6dc526ff12a6684a1231713a2f645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ded4296437df34620febfa8a7d0f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415edfa45de1f2bf4cd8f9ea3a64745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4826cbccf616aa3c8044f27fda49f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a31bd4d3650a0871ca12f0c872b411223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e46fd6b1edc81abea2ef54c704ce0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d49f08839c9aba0c3d6e04cab36275225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265dbf3930675fd4a58b894cd7d7e5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd37e246f9bfaf414f586449a6571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff541ee8a5b096f6ba7282a92831101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b7c74f6a29f96d9c5c3901b2dab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d3516d4b08479b9872ac0d1aa2e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6dc6b4a3a467d8529b86c64e9feed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f854f72cab1f05bd734c0415c799232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6d70593fb71f7170ef747cc27e6ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508bd905a4b0716f14280c87e461d56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f1b08e330404dca1974d1323f2f89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd8a7d2a46d69f778caf836c925cfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24946740280605b608002ea643d93c58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2baf3ebf7aefab60caaa47140851b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc953b48bceee637fdc8c6df8eabb2e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3848f864921c0fb6120bdfcd3d2373a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431bfee5c11fe8eb7885ac9f80fa36d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff900f79a38bd71eb5719014ba93bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c234606f40a602c2aa9754207641243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781b1eb3e6bbd6660507250fbd6d46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098518562bc351dc0aeef69220484b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be1558184376dcec99e93ec401823246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f5aab295f4ca37dcabe76075e07bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aec380b598f41817947de0e546ba0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ec5ff94476b4fe3d64aa9dd4793d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf9cdcdc38a08a10b15212a2cc868250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63f1d952630b0be9926b0a5c32306251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1634ecddde3c435d69e2fdfa7d2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82883c2eb63c56084525cc9413307253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d121413b7c9bab4f5dcd94691afdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a884e67976f29d59908c3163e2343b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd48e41d00f43301e0521b4637de89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff7ed1219703aef32823d552914f92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48842e95697d0a36bae93adfc1ffd60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc7be4d385aacbe92022f3c8d83e72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f90593acb56808b616eb2854c792260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124166e8be53f9b19db0907849fece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac3b8ea4c69e6d417f9efc76e33ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b93added8ca8a81bc81d8c86b8016263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc842ce5b847edbee285299c02285c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682d4c5375f8e3b81bcf0bf21e609fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a2ff672c06a0edb8dda77655dde3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f0314e773f32987748426e113ba9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010dc291d258b276d900110d79adbd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910be7284975f94ad8cc3e34ea7189ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd559237e679d193cc5e4dbaa29954270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2351a42687f638f27b167a5cdf11a69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b8531db5128874a57e7305ba7a441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6f55603d21e5318faaeb11b097632273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605cf8cda3c100d9a5a664e18ae2a96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58e309f30a84409d5b1c144f27fd24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db6f6135b626ae805143c9b9eb60a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1f047ecf8849852fbf1efdcbbdbac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5218736c71c136d3bc40131314c622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6709cb876c78684c778b5e246870020279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f123dce5cb12748c4e54792fb82ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2249182e8dc070accbdf4ae7b9be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167b21d1e8b3018d9275d9e508f1d9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4867ed18f76e9e09713dcbb1a6a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168885665bd8a3d1bbe5a17a04e6f48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140fe464ba37d56f6d51204f87b2a47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f0c10e8894599379ca17a44f9ab49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ba05c73f7ca7c79cd143a05bc448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ab359128c504afb2e3ba4a9c6de4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044aba04d386bf8047f25e4af059117289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb9a726e1df181a6f1e2c782634ddd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ede943e1f5b5a876c5a2a67f1909ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700869f10a13b4eb3b4ee5c521b43fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec7ab1725260c3be7d4b3211a27ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1fc4964bd4f6f4c8df658226a956294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c09451a9931c0db16082b7e67641295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74146322ac9bf6f451b8cefbb1d7d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203196e6047cd9163806f3099c9ba064297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72972b9271245edb00eb70938c1e4815298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5967cfd8ca50d564678ce55397b6fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0202da28cbb7ffc41ffff066536b3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb969c4dd3d6e8a9e2e1a63ca246f64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc914123f35a357a66f2b82532acf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a881de54c6f2add4246dfb8a71730303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2bd99f6d051c3c865f4f3adfd04c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4664c29818000b4b8fb38a244edd848305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdc0fd7da139a5a44fbffb4f9f0de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa7f19b7daaf5b43ac39c428fb8506307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9e3a667e6e09a2b86350d42b36f49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d574f89ac97e215985f6de4813f827309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8c35aa887fdc612c43f3cd09bd191310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55c8581245517e83502c02ad42388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283eb8e51f76e4cc0f55f390a34848f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81062031838b5ea1d76089d13f81519313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be605d8131bf4153ab2709b7d6525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c286fb20e2edf41085f1f2b8ae8e29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd044cdb9724e76b652b15bcf551f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b43bc50af06b3f742f96d45f2b3b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38851eb76e3aad962af2564b663cd0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb6c6ab3b92aab5759f2d9d45c093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be969c7c25771e857289e7fe21eea44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449712b21baf675a80cb95318d82d6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290d477f49ff8489268571ba8150c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e240523cb41471a331b55548a26d3b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2400a9badb88788ba9209e2eee2d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87688814124e9e2174eb53bf7b09d765325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376124a3eefcb9e8d92ba97955d803326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f67332858d3f00e0cb0e4aa1764e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d69201b6b6dc6a845cd82949d8e10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb044c672f5375f9290a56c40ddb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a7c188dd0bf0bf2a515a93caaccd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ce7ee64522a3dd7a8501338df4e41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019b722c073fc66b3f5bf90fddb5a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d32e7fe14ea13420a7fb4dafe9d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118cc30df191e2a04e3f1cbff30517334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae7a667ae9d1e11ce3b7d4dbf9aed7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba565297cf120a7513fe76e3863a938336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e1ea002318d3b928bab8670cf382337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90dfb7c0f8dc72135a52936efb0bcf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01cf84aa74cf07a23f26f8b8f548ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c283b1a2dab4c4acb8045d8dbff3a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8fd2b448ca182170248f189da849341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617442e831e3a4f1e76052ebc00edef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca9b8b7645d046d990c02f8a09282343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffdad2ce3bad5ba29d7f61921a7e26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856e6dda3231bc9d09dbcaab6f94ec3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf806756c66e1840196872be5fd7a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1091907e963a6756a39813f3254e2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda84c4911b52b44897fda0357d2772348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6b6480d5d3369df0d1ee083dc600349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e7ddea13a0be60914a01eda314ae6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1cdb1ccbaabfb9aef46cdb2f59ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2012115d02519470b6c377cd72f9be0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462feb5ceb2c7b20c23b023fd34fe94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f958af534c3bf593f949f6aa1a0bc59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403436665fbd9ed9a1846b6b4e13413355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf0193dfb5556b08f38a5b4326424356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f3a8138b9bd739ee95f1de826cd6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ead854afc965d0deba7b2cd05296358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc206764f2ca48f292faa5ec359861359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c86c746bc4536bc3345caf0670dd8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33bd69c026fdfc85523b5e41613dff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e631ac76609855ae4d836a4be51707362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15e3e7b5c269074b5de40198fdd93e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed447294bef6759f209b67e82e69e60e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4e60b32701e6c24a1d7d109e7c90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373375d7852dfb8414d44da21ae11ef8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efadd22efafd8222bf27ce3efc2cba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b18f66471e5ce028a9e5fec763f95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9f5139427e50b2d1193d75d1ba340369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb0a9660a4ddc41dd40c047790c7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc1d8d3bc96eb1e3896a838ebfcfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a1c6a0dc08e118c59e31f63dad1c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e69219e216e3f97dcd97012bbba9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b45262b05fc76f0df73fc10f08d39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46129c9951fc0833c1a368d34c57adff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70344e788ee7d496be5d7b01b99e7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc774d8b4047371d46b8f73c6ee81d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4c5d8cc4d079c54b29f804534dcd1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7811cc4421082043176365b6cda12e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129d60e895737d71e432e9d22d133bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2b6fedc5b695b4651607e3f95039f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671740033e5b78f4354c9e5cd36757f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0d7ef10db184bc83b759c6ee4e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc4b937f27e1c5faa0c049e279049384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97d0648cc90c71287d64baf943f24e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c34c994319b502dfbadd922765dc60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233439c4ba791bcd78a5ce69708c564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af7a3d0ac32c2cbce63486ba48de20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce44d2a7d2f5409df73491cdd8f40e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b94329ba4d52ae134b56b44eb4a79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62632980da42dea9501a71ecab41a3d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f7ffdd692e2ef37ea709aa767845e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac1fc9d3e860ce7858302c0754e12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8cc2f25eadcdcaaa80a5d36543aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b2cc29f83bf5daf54548128a2845395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cc717cf19851f54afd84608a86cbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f86654e99769f2d17730f38f57e1eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722a95100c3778e54f17bfbc36b198398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a121ae6d814bd6f53470f6eb4c7c40f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01622b036ff5d59e3c103a2d18daa7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79014c6f3371454de5bd8c7a7e74996401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d90343f0184c3004e9660d5b71070402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0b5806966871d43d613fe06f66385403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27bdb006b7f1008f6529876dc9bacf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16bf9c3a9187b37a8d0b1176dabc15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc8a7de2b4f6e4584f9fb22860f74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784c9b9f5546471dd337dadd3d8d18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877816bcafbd35e3adede79fd85fcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4f25cb56996bc4902e0fc33f946de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b088317cf70b731e217a3113a80fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637c5f4298b1879cb9077c7695042c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3bda0be9ee586bb99e2f1615c5bc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad31f37ea5e58aa3ff4382d56b148413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd23b73287087a50bf75faa8fd5ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc451226aa437cfd4076f4662d5327c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b574e9d61e2017243f423e6db1d292416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988dcb6c8a77d00ccfde8ec6d1dfeca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e69aeb9b23ad3bf9eab02706cb9541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccec196305727553851c32b1062ea8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a7a8400df37eea13c3e615c8964e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae9ea45487f6d2220cbc659b9c6d82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f376c40ff3b4f33082d465433cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4079d9faacafb836a734d7e15b93ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a214baa2602a7f51abe70b3a6b65b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6acb2bce23d7c4bc195ed8547439a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa599e5658f1fbcccab377d1a740c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9df33c9edbb419b409861d1214956427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71c008f2707048581c41dbba8c4e4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507da728d627f7576dfc6a691f53e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b8620f3573ab7f2a0e9246ec1965430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e862f023f11d97cbf4a0225fd456ece431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e28d23a3cddac66ec801a626d216a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c99a732887ad10ad98560e5438da26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c1a512967c1b01895f8105f9af3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3464cfc97d795e45ddb1322751176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5158da200b60c0b28c84193b49e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fed8cecf51bddb214f8016f7eb1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8756dd882a83cf9775b35a76910d882438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463da81dc13514ecf80da14f3706147439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7debc4af9f980039714178c90edc5fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e171437578012eb0c5090230f19b8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3400eb1b77f12b637f197894180a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa26d3c0441332a1588eecd9ae136443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511028162281709808d0f53df2d4b87a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57266f2dc57899f20e62c7aad7fab8f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6c90bd93af2cc1362b218dc4116c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be19b8e8860b3d700f06efaaebe47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f2756b38c44a0a5be416d3aff934448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414cddfb35f828816a2e6881c3a9c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf00469db518efd387706db2bf4f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff16b6fcc1d1e538656b76536641fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d9706aefdc89a3f14a401937a07a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f956295978d0147e7098760e6d43d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934072331be69d7279d24567d8a1d80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ae0c2fdd7472802b3946e2df44226455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef99e195ad29c60a6d9db33e3c0b03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb708034c59c5b80ccb226802cbf2a07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e942236866f4386a97650893947106458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4937615b11d24bc4f4d9e79ab35e808459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeae3b26e6503aedf333b0d0ac46bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edc767a1c11ed1641a1bc6d5cea187461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3dd6cb5e551d15f5568c42bdb4ba9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0e4c12cdc9d5c20d5b9af09dd6034463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592d71c80c326807f2c7b721d01b38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfac3aa90eb0a09bd04bb81f133bc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672b635f4b6a09ef08dad509d9712e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc8e4700cc346be6b6481124a7384467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977314ae35f0817b08452188727683d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ae3f3a26d99625208bf097f86c15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06a7cb2040c313b37cbe51b8e9fb7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b18864c1233f39cb9d72c711d0dde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69caae30f35031a4926ca791b8851b2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e875e1eaada51f661af0bfed213d99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfc87ce28fe2f63ac7f993c7308b21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2cf9758218298af501e2a993eec0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35680da4a2bf706bd5235ec25b64f70e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cafd2c1dd76d54a172d7ea9161615477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291d61cf51d8c3f3ee9ba5df9197a2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e868b24c6eaeef1e0b1208ee13b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2983707bb30c431108fe7c81f81089480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a62739cd6c6cd0f22359bd7fa358c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc77d6ffd2a738a26ed2b07ed8882e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476efa91ac7704cca1d033cd2b9ca15c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a32f5f73c685c1ea9bf2b416c7a7c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1737c616a86610ff7c6e4c53d8a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e434b03a3ec4c560a45df9bbe225486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddb8e5427c840bc763cdc911bb8ebb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6d29f21764b37fe17f2746d0575d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366384cf1d82767d4b09d672538ecc8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8a22e3cfb1b35c80a7ac243ec0bfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10984b1e3e5c3dc368bd24b60e0e4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f141c21787f00fff56d12b8d5d38e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604567ad150fd332d343807289364e22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989332d25b2b24cfb530c70a938b586494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd348fd591a8d023b4df36eb465afd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759f59faf7e7e8f15ba41baca10c2b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb2ffeda748f55a96c0c07bfde4122497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d9067eb0e32a3bedb0cc6b863b30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485af0331b9cd22d11a94e70737bfcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43b45e695d10f96131b271c5bc423500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6aae66c8878320c118cd660faaeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d08172ed09f2f53780166f4a89922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d3f09395fd914d8e3b82392567bb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4418758f66a1848e729818d827ae80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4ce70b84b200261df113cea233069505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2dab6b12e5aec61480ce50ca0fdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44328c39095a52413aecde351a07e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e765091d965cabc9f6618b83a8f777f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198722410fae8bb463c296b3fd46891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cbc84539d988420bb920f624da111510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd265c75efb64485dd5bd70aa295f4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0578485a9df06df6b86a48ccc627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733c475b16afd43f9fe46161816ca5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8019f0cce45188905c3390ee855a23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6635896be37601e320bfbe60a14a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b2377a35260ff273b13e2869498d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637f7cfb4824aa48498151e2a2bc4e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84933e6f7370662925e2145a640eb1f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5b61c9046799f71e279ed68f47f42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c8d2a58b6f604d4d0b82f9fe78649520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb42199ba5c4d395dd8b68eb9d140521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44204e5d8ea90a2dec85f7ce0658333e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f7878cde6339d3c30dc357bffee0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a33fd8928b7400cf227c10267c471524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986fbd0e41fc577d8450a0005a7a03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c77db449cdfaa2098961ab7010d84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61030da7a94247da96d6fb44b326062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd05c08729d1be4b6e2aa13e3662c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7420fb3cf340c30555f068bbbdaa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1755fc6091c597a112cc32740e7f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc55e9ccbddfc1c20f6ea9d77d61ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69d7a8e2607afd61144f6ba7c3eb87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853719e0d07b71446ef24b648a2aea3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14132070b0c56b6d8f4048f6c9a7d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d43f2773588a929ca4e14e7433d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0460d62a53a7e8b19ba9c9a878b10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494115fd40e003b66f796103f845c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853412a66084d7ca4d4c8d215dd2a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b852c6b717878227f85a36007e54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcfd73384ee056af7df9bb125a570540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8651f9f94a6cb2125fb030cc6f9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189650ee8e039c52ad734c2db7f54891542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0aeb3565ea102ffa2c430e4907849543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa1f12122aaff572413b74c3f381a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7afc3bebfd5f14548b53026c46421545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adad2558adcba2d2395d8a5652b64d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ba6db50e5ad72d05282988169913547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dead0b8acdb69b800d2c1f72e014f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88373c1cba9a3042d8024d4919d6a22c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f254e2a5fafe865ef950b47a127d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b4cd941c2c4b82885f84fefd5ca42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5570aa02813c139decd4ae2af5a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687a8c0054622e1296e4ce5d6c8a63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769f55d185fc7ac6b5c829ddc1f74c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f55e3c42ad149df5ddd931706404a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e6716b42640609ab974eee69b2545556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ced58e88e7482f212cf2c728420d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c601f09c960b95a95402c4361d59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c719734196fc1eaade9c0781cca5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7afd5d9c89bda7e5f56308a3cd966560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae64ddb56ab357ae2493ccb8f798b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325249611a6d9fcba89ec27647692ca5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad43b1a92cc23e78b402e273bfc000563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67868f5f22231b8d534d56f30bd065564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df02b9b02d014ba74bb8462e20f11a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba282be89e1161bf60017b054b4b4ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c3591802f06ad8dce01e8f67fddc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97cea3df60af1309ce89e7c6406676568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853322a5513b24f1d45981ad05585d6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c8012cef1c35a04d9fc0f975bf210570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab32231f3cadc7d5af9460497ff941571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dea59d8bebb71a9ed4ed020f2ffc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f7a2803cd23ddade8c22f1ad2ff5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e530cc907ed0e6eda5101e3b0da2b37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb9429cac9270e5bb70f9bd61594f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2df9d28568eae678ac9b379cd83122576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37a39d16b73c90bf5fbe579b913cc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe1a72ada9c005f9cc01dfd7a8b71e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2abbdc65f75ca13fd5aad3c7ac261579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13590194140a88bb2b5c6471924fa3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbcd31bd960c045f5aa3738a748d97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d7f4cb7f9c66e05318857187f889582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca04fde54e8c4f3eb27ce1740ef150583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849397f24689fd164f538d97cf05a461584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d612055947a2d58e8bf6a85669bb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d568a0abb80928c41f556e4dd2ddd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58af70a6cd8b7bce43b045a0971fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaa27095038a694a72391be36567da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d11f5d5991340aa72588c8deda17b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f5c830d436cff54bd00c7077de91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673694b68871ba89ccac0d52d1340834591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f9506eb5cca44d1e0e4e1a925b7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637f2090ad2ad86a379475cde8a34f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228388b9639538664afea93c49c5aac1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899e6e0ae1d98e02346daca6f42bff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37e51c8be165be4cd51d58b724347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c1348d7b613992fafc39d003571b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b894a06fb9d5bb1291f6d9c1759990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c65b24d0d02cae453d927ef29901599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a395ce20e370838a45c2177764883f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb58ae23c02a5d8862387e85a3df0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373f1fe0b7eef8f1df0ad0a48aa9172602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59742a768cc14bf2ee3a96144970d3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c878d92703add894cbc6b3d565d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884d8e79af6224269b7d7f1a2199b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ad7e325b0c65022750e2c85d4f0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da3501c974eede3f46cc0e13937cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b4fdf4d8de15beea97ffa084f1e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724675fdd2207c79dc7223552604297609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764815e13090ed9bf1cc141edc89458610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b685d3777c1122e98e4f263e02baeed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b8ff3bc21feec6f7bab5ec415a0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc516e421d479fed3c3cc67738eb607d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4735c9b38469ff4eea7feb04db7dd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4167bb7e23a1dac84e114f774bfe5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670710a876b64f3085cb326202b2ace5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb7c7bbdc2fe154330e7bf91d3b8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535f7aac38b68e08b66f3c846fc130618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9181d9f14bb2a09c6ab9c01a120a793619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dfbbfe0d7c0dd0ccc11c750dd06e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9010b413dc237f71c083e993899f21d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ddfa7fc19300dbee81c1f1058c17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0733bdc3af9d93161f37e76e945176623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c852b02cb433a3418b23265deb4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282cf23f3aa8378c604337dd756110625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08da96395304ca127e72acb8e9e59a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f93c09a0aadcd22a2e9ab52fd0a97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37e55501be2708bc2ced2ddfc4be3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f62aa6319d2c913ae230726ab410c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b890a02ee31f7da8cdac919f79f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe98d5f25ee3e1be08b9b46211f5bf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901449c23557bbc59e22ba53c3218a66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35073c3b11e906dfd4f3cdd60d1e70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c006958b8f9c9046acbcc811a4d3f4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e910935327db86e93abf47ec7288b4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980a5ac1589bc40205a65435617310a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d575c1e66f9e28c6198f9503eeefad5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd44a7e6888ec30115a96e0a4a9bd71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637e2d1782921dded29c61780dd88d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede26998b7b501384b6fc9e7696d7077640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb28cc987c491ca64eaf6265e11c61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b47f3eab236ccac97c8cae033f521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff865caae807d8340246e34870a67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf95ee81392d2c8b0bf221d88cf7d55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808feb8eab7a5bc6827a3fdb611a9811645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc142328dae84a1843f68b87187cdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ee46362cb2602d96025eea69965d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3faf2c46684d4624cae5304f5d3bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b21f623e2d5f67f332d363d317e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77dbe6805f3c13d7a7df0db62f3211650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e25d2574e80841dd4b8f6bf9b568651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2d2521600def3851696bcb8c89d97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb659234f47670a494a7fc96fa85d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e943da1e4de43973c267e65b1534654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6461b17dc4b77e8bca07870dcb607d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd616e702b35afe5f89eb99249d0ff5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a41d7307243a406b5aef7a279394b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be560a185ca7ff85f69dc78ded68975658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31b38cc0f8b78068d29a94e13d559d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6b713a8a1bbecb656fb5cbb29f8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32855564aec2eb2719584c0e666c2e56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e6429c6655360ed03481a4d48dd39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74afbed61a552dcac98fc81c250b56d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf978236a9d773ca3c3812a85c68945664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c371a7e423fd7e282082d09d842826665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8dacb04ac20eba910e27239ec444666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585573d60471890999603d55fe222b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355bf14b6ac89a6cfbb780e91807b80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab8a5a838194b4804eea7f8e527cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6840b1fc4bcef2b8030fcfb0a5bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a330a4c382bd2d99f9dd791f00e1830671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ece90c6190418ed34221c7fdf9f22d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aab3ee0d28a69080168c5311c543ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ecae6f47a8662a0be0f3865fc2597674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511cf66c2001f4df0e77126a30595d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ea4728efccaabe309ba2c9a6f45f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32903a61a416dc03f2f845fae0df292677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109b786a0e65d39c80b899886e6e02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832227c1a1e9940230cf24f0e3a7aac2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875ac3c6cff31a2c4e465b60d4ab628680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>