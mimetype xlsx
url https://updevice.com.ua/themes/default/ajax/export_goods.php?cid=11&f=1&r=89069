--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aba3a8ccfe41bc9df520f5f3149931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a42d66aff9cde432b6b723c154fa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e741ac142e39788a10e0a334be7683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e931bea53faa625593f6918e3e39f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48051526afc916eca4410b3346c03c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca46d3dc629c3bea0e6af1d3b1ba516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d40f14b004aa86e3ec9659e7675d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87ddc1d3596e2d1abc9f81c30bd108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464563a71fe299fd71b96e7be16047d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f67c9bb4e2ebcb66c45c331c54ba510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859339e55db7bd47b0a5ad3037c17b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26103488e735c07771b18a06e74a4b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3fe08847bf832d30d7fada974cb1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea92ba6cd6fae65391055d51cd6db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497710915e80b9eaca7525764429416d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884b35a5d2a08785b3a8c811014898616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2631a0bcd1f5d224bb590ab69e48d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375f644d48f0f8337b5c9e9bd5026d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1a524e863ffff392cc0953f2ca8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c87e938b5dc250ead698250474dec920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d4a43815a7172481a5eb5a1387e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7b58da645c785355a596f5be35b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b480cb8a03296df9e197d929ffd108b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32d8e45389286927797777526572424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a378c122756eccb991921a068bd425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65c996fbda79c75846ec37b87946e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d265c28a43160d964a640031d144e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057125f4d2f829e4189f7d3144aba0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c1473e855a52e8f231e76ac07d43329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65473218b178ee01f1f15f2634213830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84148d701bdcd4d9366d8064cbd9b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94ed283ce6e322870da102f3f340d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20e086b7015a9deed454bdbe3cb2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab47bbc906221ccc9514e902f7dfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473556248fe9a1e60972fd1c1acc75135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188655ffe63158ebe9417d2ba57cfa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbff29c0e1a5614d633d6e617217b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5909eb71f757168791da25f38a2da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b4b6bf096dcf1dcf9926a4c6c0b5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe2257f1dd3b95dcee27bd53aba0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146894cf66edf1d54dc17a3de699c72e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c216b232715d7871579f3cdb0ba84242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25713e5d2b027fd3295d3919bb27f7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f676ff434abb9edb44e8f39cae1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9773d05dac8c89482909e15f6bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7368d03d69f33357c0ae65da505956a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b4e3631b6aa0868d2f4e411ea0c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430e47bcc2f6028fe5394638558ea6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd427c90a51d8e53cd83f2fc86e3c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591be9a97752092a7e5fcd8de25ea9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73820d7d2c1bc8b436d1df4f150038251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e4c66131696ab5208617502411e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823849916c8226ecc6d09829b4c7b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c540327e0ac736626a7e6272e67a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5694a3158863a8291e0c33441324f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b8082d97a9231629e5c479bde04856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7e4c339fbc5aed8e27cdfa80710e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125bf1be43b25c7bb31f58f8252b6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398707c1f741bae010fabe5efc06a0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b7fcd35fd592b6d1fb7722cae99da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ba2a97cdc3c2e81d7d72bdcbecc2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdaec7e3021cf3ee84501c561db83462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ff1806ab2b62fafe5de33a20469163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c759124c793d75546cef5ee30165a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27190b80d73a617b31159b97bb37ba5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a12835c0e7864a87229623d7ae26166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491ba89484aac92277142c25fee87967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c294f8d7cf763d2e1876d88455b0f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb116619a4a92f1e804f0f757aa289d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599e1a6e8fd566dc62c8f6298078ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b423a87a9939b27292e73becd9722871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19782586d32c1631385c3fbab1ff97d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b26c387d410c43ba1d170bac52c33b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79857affb2c581d471e621d2f7cecfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891244dbf2c0e7edc46251aaf220dc4575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e8bc5d28299f37cea8b5ecd05ff4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7070ffe50660333a202571abf880c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2dee6f49b0d5127aed19a61bdedb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01665ac0e4129e68c63e50507bfd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc65688bbe1c961216cadc0cff8c2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2ed46ff7605b446bbab35b1e98bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750fb5bdaa875b8949a66a298ff48982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f675a10a059614e49adb66b0617746a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4e51d8f02af9ad3925c2e64e2a3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcdcbc9eaf10c25a12c154e17c2b8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c375ed785e31b7c1219928cd38f2b5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a14d2fce8283440a919a3f095193287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5f9724abedf1a33544da94f1ffd1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564bda9778095b18e3bf64ec637bec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a1010133bda34765bc20f270e0d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0ce860df6854827ea2d1c24ff0ab091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f0081e9c3bd7b8fa1f33b53cdd2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528123fed9b9f64ffb376e23ef2655b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bbb3968ca807df333035fda28be7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989748562f1fbeead2c7f359eedb86295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be052649197ae5bc13b578e29eb245f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29c2d95f08aafcb67dd132ce1fa4cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfb71f234da60f7f0ceb0ba0e08c9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75076ec918272794283e35ffe82e1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29418e870fe9c63e8c80aa2df3830c03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ea1b16f112e9ff90b5dedd0a335a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aff4d1b8d8e3290bf95eccd2ae0e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36d0b443cbefcca7b731d76e241c7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490761da6c7b2219e8fb92218c660bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e232ca29b6ba961ae93d763cdf5fe3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e303b33ccdafe0d6e6c13c12c1e286106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39277f12648c6bc66825665a266f5b6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be40f9ea3338019a5f71a256f6108108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e2cc88b0ac04396ebc389bdc8832109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a965df2b7e1a799b31585a74cf2c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda68bc7424ac2079d06baa07c451a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77b00f83d0137f6158869f53ac8cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859a9a88543bfb75969069207a0c53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8ffb17645a4908149b3b49830627114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db57c3b9dc5255677d360225bc1d47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea813e7ee1f10716bb3473bbae9e01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12a98a60397af53a9628e997517b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a36b94d0fcb8124e0ce8162bae140118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d96f896398a05db9277d8a3f3c9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b31e58bf41959e58f41fa5388f93f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731eb1bb690e040123f4e3757b842ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c558d56de20bc5038ad9d3aa4e2be1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5540c6efff5e5962be48a9edbaed8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f2d926c61d2aa2190c66920c71a2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0730d624768b7e2d5e36c1cb26aa63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf28d11b6f983512cf7aad1b4c5186b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8736e6624eff18919661c949b9638d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0850cff64e6ea41b3d36fbc6bc685e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc2fafd99aa7088909bf445dc1e73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f0ef3edee325e02c0ca5401ebefe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb8bcf4a9ff18199e45208d357167131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676a8b2ff7559a78f2af2dc397c43bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540f5ee13179e2d86c7b80cc10cea1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45908c19133031dc6bf222e3036bc0fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422dd12df2ae6ccef4ff76009dc9874135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d901fc736aecba72def996f6802a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05789f0ddfb6b8afa7b89b3cb8ac386137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de45787b8136d59b996a0013a07d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f22df5ea90fbba48f0020ac30daee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8397dce225b074b78030bb679d72c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f812f4fa69afa9083f4dc7cb6de6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01e96476ca6f39d41c9ba1f86ee2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfe958b4dfe4784f534c404c250e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6707f8044d529b38f1b147e74bbb37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70c2574fba51c5d4d5d3ec8db5807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03548c88fe87cc4e9608726b2b4c97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a96dd96bf5816781e4528942b4aaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6847e44dc23a4fb38fc217ce08c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfd269e4acfa58d56dcd4b032fb6b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce47e5af4f00dfe9cf4da83a85ca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c387d7bac87dfce64442a96536c62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74586ce2a518bd1fcd7f3b1f8208b6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff939432210c82dde92b06565b02b61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a8aad8f14c5a2408004aba88a7a7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735b9abefbf3308b80991e25c5f701155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439b9274c6162e459d539a7ab5ce1a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9181fbc63be34cb8548858bbcd7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08dd9350e1b3da52690ad287f3ba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc540f6dac72813a7cd39036b07470159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c189fcfcee38185cebf1d4758d8cea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523deac1e56221dd94369f03a82ca7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d9a66e255e8f9425278047e342da3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a040e73388106e05c811bcb139f9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c67871b4bdeb6f728694431de386164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b152c310a3cd1a0bd8c3f19207fde08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003bf646a077ef477560f191ce8ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789085070368bd48b6635ed4beee1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03ce66add1d4ebfa316466f42d84fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99b971e9178c6829a4d79cebc9325169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c1c8e2d6bc73c383fb0682da4130170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fcd6d109e6f4db155b9a0b69090b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46eeabbeee28296a84a7cde7899829b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43bcfea5baba77d163f9f5f5157917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb212e402cde6f3d270255940f2c21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e616bd6e24328544aa9e01b8fb119f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f8dd5a509a564b81275c4d9cebb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48be88c746af2b928b238138b23c3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1605f4401caa1943df44f950c736d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e14d7986ed952d7127fdae5aae7b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c55fe589cad200de1d97109c9e962180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba00ae961ad3fa11735a580b6c35001181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297fc032d233e80e7e84b2d71257602182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44882095a1d627138316b3aa3ee7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2caf3dce0c408ee19808ba3349fd2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795a9c3ac67772f94e69b55a08d86b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db327ea9cc4798e4e83f12d0b3d7fe6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942967674581e7a3eef07a8295962c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559a17d02a95029f454e48d8d03e328188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d022b48a758a2dc21d98929aed1b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3165a58b9c1c7e898ddeb8bbcd2d47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239545ad01f3b29c1ffb47a8698820bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e38d2c706997043430b34e9c6ac913192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb167b4d4cf11c2501c004073c6e0f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ae54c5fcd1dd948c3089481a41b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2923b04357fa84ad6a88f7fa936c69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938349cc527927c5b70e88a48baecb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602c05dbdb54283167c98774872d2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a08f79c9fe17f9193bfa201c7297d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881bd570da2574f2a50d68b399614e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7632cdb1864017fca259fc556f630e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233f526e0356bf8fa556466de3ab19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779aca26f359a12d90f6845ae7591a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b268433d8bc3207c262d4311403c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0e0c6142c16d72b8cdc7eccb2c7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e3803088ab7b00bbed50a3c639132205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd08cb041ce1230855b990ab3eb625206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659464c3bac1dc3425cf7d8d77ec05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffed2c3a1b1d0cf65272ccd58bc15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d79cdcb64d3dcea91ce365b80b0516209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deee2b85521263ba5b94066f71e0d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1de4b9e5091bdeb29d9e09c4c9e1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837fa1bf7ae623c9aa4b7ac5984bcd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b05c0f4720f69a12454297f42c519213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0780536b2100e6fc85c025c5ffd7b72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdba883abceb590e14ab34002d3f767215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29e1b3570f464bc06bed5929a140e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcebbb04387260e34143d7d4c958cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ad60b49aa2a4ed985a22075ef272218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31d2a9d6128575e7d410ae5d4ec30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b1414e0ebe26f77f4e0397747ce3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b191e240b2d87bccb47f109c7a161221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485544bee21e9fc266623bf8aaf47fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9c95d28554cff4f7989d9eb9b47d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef19095dbd1a9b7e292604eecf5c6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021c174c3a8b5f86d529d2a90c8dc1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3899ff916017e205e26897f7060574c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f66fdcedfa128c499ca08f7374f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf745eb31e3580d801c6149e7c297a2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9bd6fe6d9209b9230b551d6fdf632229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e559ddf0764efefccc07d440d52a0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f282fbc7c2ac9a96dee87a1997aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c87add5c07f9a9ad4e1487bd8af8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e553b593b1c5c9e68d9d43d27e05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d642d6474aa80cd6b6e56b64e5d99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7b14332160457ea5f521d76dfd96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31751c61e5a8e1647d3e17507249e92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b31d76d6ed5a30391e2947e3925a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce233252cf65759ecf218ed0e00840a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a015f1b253ba662f50f63b623fb3e54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16dfc266c66cb4229b8909ce1abff3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a831db2167c371f0cb31cc988ceabf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4aa8834229d7e0c5b105b4f81e9f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae6c3a9b7bfbfa90b76181e49be488243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6b699591018ea2edfc73991141a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016516dd75e3789812104ce162d613db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecfde150472e7d807df708774c2ff8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3592131dafe59754c127a7cac289f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40952df4f33a61c5a039ca77bffb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e6d0f74a5eac1733bdea463032b4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3736ab42d7774226e556f0f363b7dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002223c7ea85ab1b44ae031ef6b1714251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b587b427e039c78e4057af81a2b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dab39164e3552e91facae75f8d133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def214c83fd0190b4100c836c30af47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e399ebf6e78acef444424b86f0127255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e735d8ff4d10d2fedc52a8681e18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921895e51d1460dd6a034e085984da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c111097089c559ab7b1cc5b1473e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf542581e789d18d4fa15490a9e0e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d499f73441fb6af4ac900c73e7ef48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13eef6cefe6fc4eb65aabcb37de998261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ae8262ba485fd1cb5e2738146167262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1838be3debbb2729d387382e02bdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71787bff1827e302c1351c60e51b499264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd6f50faace310da6e2e7e0fa575d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6d8277afd536642822220d685551266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624030f6f7c9c48f40abacc5e63f0363267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26b3dfb65c220c1a0d16e074091bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377d69ee9072b698c9cd9d55f2d622269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2756bd9b7326167206f33a97a5a6bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0dceff6899c416d447ee58337c6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9a0969a499fc09f7730d0df24f45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b777114414310fb0338b0a2063fd7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed357fed18e30a7457a9af2dab8a29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69133b915918715c2d7016fc1483607f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525acb7eb9ed9c1eab882dd49ba7ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfa989a507840c4ec1ab76a2d0a6f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce00e5b1e5b1a7fe0e3df845b9134f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb496b0d1bccc31db59265c22b54e275279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a2f94ec47633a686cd164520440d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538ad95cd9d46f751c53a33932bb873281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64fa3d9268a416670d6062611b22e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623fad85c2b1e61524b04871626ea77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f374fe019c176d07698ab946fcd4e0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8426566a0034e622b54801388f140f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ef79e9f8af3cf7e849eb702063be5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a86a5d1b8bcf5ec390040454f4a91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae1d345e64b048b7ecf8c9390e987b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e335fc769965fd74d6cc4a133f6cae9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2453492ca6ca4b18dd6ffad0f3445290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f33af5953246b6013ffaa44d57f0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3001c22bbe2bbfcd9a048c8fdbd42e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0425d971899ac0eb56448df2ceb7352293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896fef18782145891d58e6c2eeae48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c043748ad6243334f56f96693c3b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90c4458b2c50bc6ce2119260d02d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae59a446f111c7cbe453377441836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124998ba5e83607730c9ffcbb4a61a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217b8eb6a397eff8a8bc3c0e835e1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b1e1cfd2e9ea6b373768ea6aa197300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a2a25cf78791555101432c4445e69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b25baba993f3892ca524e868d97ee4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3203826b58514426f6e1b6dd74141303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978888c2de877170a9d2b41307c51ed3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc79ac7a0548c91021c6298851a91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75df80d9ffe47bb23dd409c2d18f1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ae2481852e278afe9c7a37337264307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441265137c6a8f20493551f21c16e8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadcb46a8f4b38434ccc67c03fbbf7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82497380a1892edb7790eea853a5327310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d1ba59bca64e9419a3a8e5d5632c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7d7e4f45fe3764c69218b1a553f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37480cb8d44219afb556726c9de2d6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d7c29989d4d6e4b5f6779f0ebb6d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174423fc83d0a11684f967de63914cc1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea1f0d624a955b43eca3cc9d0520c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa1d134ec80169c9d11e28f755b90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d0111c61f71e3c6c7f61ad6366c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000635819ecd9024820411dcc764766319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4851923e789d3ecda04fa653f267320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b466671e7f9b199c881b38ea39026b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764c99ed7748f39a927be15b7f3fdf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb248cdd5740bf435b9dc733869037b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef0a8b5fc5b1762b2254620176895324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcd99e904902e35100b91f108855c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076bf5840f97e681ae7b171a1e9326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1db9065243c811a54cae53b7cf74e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae264faa43fb659a007f13129c50c4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280390002e68bffa595ccf1f3996d8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3c6451d2a8fabd5b28ae284cf946330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8201a301625a9627e001b063fa172331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3bc80f2b95b1db54b96cb1e36cf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe569bd3fc781b394961b3aa136540333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263712cbeaf8d6ebaf7df3d6e9dfd01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf315c16e6b958747c0f20fc5453678335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2321fec576d6ea78cec65ad19933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e49065db13bcce682946361a4a9c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6df3034880fe4f9c35df9f0968702338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48a89c355c9cbe1e0f7bde4d5f840339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf68b6eb9a92698bc3f9d4527abf502340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b499d64d1cd11ddcea306b34b5ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e8065b5087c0a435a78a7c9bd6c8d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef4f04aa9af9d851a238d02947e9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b33bd1c15391020dd1449489cdda80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fe069b45c1a148f9a6686d03b3447345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ddb12d5cad1fd47053e3616fe981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147c97df76e5548b554bb97f9d48535347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7cab474968478ef1e7a0051f025b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4113c71ace591d480a5b47139db75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6e32628ac4090f0d7305d29aa161350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae863d093cfd42b37e2933ecbcba8081351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9652a53e0bf3f76a9c8adec704d0a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2624327aeb527255cabb3f740e42a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00725bc652c5b24d15c04830ee36ec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea20fc5bfc927cd8c1ed3408ed325a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5fde3cbeba9b4080f1a5110629a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9b944d4bc00737d8ef350fccacb6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0e9189f7a921ef53830437ca3d986358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef18bc24184175ad3814c0b71d21d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6709e5babc911a3c8b33d211bda6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e396dad181c8c2a6b21df526a510d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb041ec1a7137bd31f6122a758689b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea52432f06ebb22fce380fc87bc355363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e1bd9293da377be96747e0e2bac8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88128a252a03db31f4282c428c533a13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a551310a51ebc4c0945759b9c9da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437a73a51fbc9774ed3c0c8e4031b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68ee5b42a86b0cbcec8f48612dc986368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a152cf5129f2f844d3064c181f993369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f677763eb5c61a4b19a2bb4b05d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3f7a1fa41d3237f6697f1e59a0d7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62586c73b619a45f4c23df299dc06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71dbdc4258f398c1e03ecf35807cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13275303de45edd0d5c030dd8b21e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5056f75de05ef7696c172dc0b09d45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e067e72a90143af6c47675fd29e167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b8fe8179fe354f92f0320aab0264377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901fa0c22b30c7e09bcc6f9c885da89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7f57e002381bf6fa0d3593f08ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ff9c2b2de3b0d6d255ba6611676ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129de0001c551267cfa9430b380660381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ab213e02e26a806d75ac6edf2b2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c173e3190d6e48228920106b3ae4fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71857313531fc4008a1cb9e11d6601ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b1e427ef2d6184b3967fd107c733a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49933c7a7cd3aeede3435add4d197239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65f317543cc046d622ce766550d171387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797520ed4dfaa7b25fbac07c2d8abd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a16f0996a13f146f19917e7ce451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec081bb2c925b736922647f636d30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e76979cc4be6806c51d0aba6f07902391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa37c14802213b35fc70b67516c19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db078b39781ebc2736aa23aac93da53f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b299a660d6a39cd0d18bd2a14f34e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27be8245044c834f5cb3f996a61708b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3577cee7dfe3db6ee20b759c8e5ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32046df85c57fa4aa81f7a343d0e02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be607f5d27de70b651f170eede2613398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7c54b2d448734be5a4c39836455cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df95f0054c023aa67522bced21db5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ad2c0954d0f01ef9f70a4abf4a0f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c410e72971855b9ef1a5d0cd6afad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be975b513904fdca11ebfc9c5d6924e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0048f8b7ea66557a38618b335563404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa2e4e3c142a607215b7766419be4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4a5ff96f44d74a401eae1d16907a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8849a0919eb40947a19ffd3c1d1b29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b174b85d4c0d0fce3aeca30e9bec5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574d8d3ef3f8a1f892e8ef5ef33acd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bc9da07fed9845fac29115ee7e98b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a34587687cdcbaa4420e142ac696411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32307b705e0461e9539f3e3724140f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17a65817ef9ac130ba219ddbce8df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433aefbd4d4f2a7cca7b59a6fdaedaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976cc2ad795273bd70d4c4d3607f85c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb560372acd24e9cbf4958624cbbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ac57a2c7efd8d95c7b43c42491792417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e62aa3eec76e2e4edd9c1258da2d31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbebd6ef0b4063b5ae4100107e2333419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0b1e15d980020166e75061b4b4d8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da582f1ff1c5577eac768aefc6a3c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce0335f6a54c0456aa70356abe1a33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c06950e8005768468d6b8c01d01527423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012e0221ac704bcae9a59aeb61e17f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277134d670996c5c26ec0126b12b7dc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059de71e18d4a4805f5ab232f207347426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2c8af2151cc99a8e2c9cb45ceace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4218ba31299c6d0d0b60842c0a0d00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a22e8749d7a5b616ac934a081c476d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f994138403c38eb5d619fc25b21867b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e8b2cf17de9510da6b5b8f76a867431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365518164e45103b8bc675faf3bb1d19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9cd49f4fdc264ff4d1b54f24f543433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf95ae3bc4383d58aeccf006fb054434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159159a837b43cc7d58ddecba2a18c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f09478dfecaff83ecbf6d31c6b3eef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e37a244a057e35e1f6c0dab2a68a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d8c2fae2318fdc9045f465eb5eae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e549e533ad67bd925d0a1514232f2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a6f17f2e5af0aec8a6854e92805e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf8068cae29981536924bddeb3c929441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5198d0516b4a9e3a2648aeac589d6c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2b1354c16d264a20d88248a670921443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f396b64e0d599146706ca0b046b13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f275c95266746ef1a7c8cc7415ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9ae5a00178fe3ff7dd62c7a8829f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d222f7bc77c7ece60606365c204d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4da43c09eb1e050efdbc51a10c7b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb738a4cf37e040d561c5cbff36888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ebea29ea36bc986af39ef8058b07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28cc370881ff80cb78370d6ec7cc99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c52a2e2d8eb61bde0e2c5209e4019452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb8cc9861a7af44e0d645347903768453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f98d7ce6461628e6b176e572536fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9c2c04b7ed5d53fb165794ffa4eeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac65c78104df48a151014127b559f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e345598e39a5e73103a66d96b720457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf82fe13695d91049431cf04b69a28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7aab7a56790f41382ae8e77efbdfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd73bcf7da440636dc61124aaba8b24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f29a01a096b3b9560baa1edb071e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9b6198bf3e6cd8fb4c7bc903927f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f905d50f3cf725de33295ddd36b4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cc24d14b276ea456fdfc26ff008a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544bf7c0505bde4d7783d37c5e0c8d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa09440254d3eea02b30865f4d4f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c14e724e90a4c5e5ab90b42e5fdae1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437e6a01933185340348b86dd3c19e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858e2794cc5b0f651aa72691fd146fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827459cb661c33755332b191d32c0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd4a8c649eefe8e8052c4bfb274665471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e95fa7cad080587ed04e71c763cecb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e871db83d970e8e2de13c8c15a7e339473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b94632c95364d0fbc5a8ff188699d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e12d40f5d12ef5d8d137d6182ef33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6a33eeb47976b14631168bf865d51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d60d724357622d91723cd70eb0524477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde92512c583701b371c5a993cb5d9d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1a228ff3d1efab554f03eaa567a8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f76131c469491fa1eab0f93dc5ba1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6707f3549a1d6d76cfa3ef2e1669481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c45074312900f9e2328e89a65d58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bb533cd4abeae6ba285abe84c2958483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896e3382d732ff994c9cad307f5d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e00da909657699a18aa2e7a1159642485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d18864db0c351b619bfcd5ae42f75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072859c767dc44a32e7cc1c6e02b4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ace19be917ab1742fa21dccac6d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a71f9b1dafad201bfc83347107bf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4bc7a3e5fb994f52527b2b9c3f83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04175ec2ad0d465b3afe63a8259335491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a827f7f563cb274b6c766654f7a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bc2b4a44e3642f3bfb1d4b5b1773493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4cf9cf8b3be055a59d8e84b9bdf6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8c5df0ac9ac6f9873c0110fd4306495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79559d7cb0bb7b72be968fc69865ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade728b83dc270ada04c619e1e9099d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff66e2013e47fba9ab534c07e7e2d8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb80befad25b96a325f72dd82fb8f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de749c2690c9164acc143322969633c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6daae2abcc0ab54bc899f0d943ec65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58d4910f7a86cc8ced714430cd70c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f48bdb981eaea3f1cd3860d3e32d91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b76e439873ed144e3da2b790b1c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c786496b752935cdf913cec127cfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275bcc9a37e44edd79b6bc24486974506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2c2d98ecafcdf09b996a87ee66cbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556953e2c067d2083b733f7d5e7117508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733a9d2d58e58d626f721bda808ec66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134e59cf9ec7b1194f4764ffffd209c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518d961e0692cb15609d6c8aa9fa3bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155150d9e8ed45d0f3519bc5e243e38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153c0d52f20eed50fc654445b705fc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878f8d309eefb0ce54b4e959391422514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2176504cb7cba1ed97176a7ae0ef2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c313db8e605af933572f3a8db86d21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ace4f8e69b6d92fbf867276938250517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4460b87c7ee0c520f4bedcb064f71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b41bb2e4c2622acb4b1541de4e7f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61228d7df0d58fa03495a2d1e3847520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b5ad729e4f5747841e2351afa3765521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9e1fe43c8faee243bf432572bcd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ade2d18a7cb795b090b3c932c1d9d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0a838dfeb315832772d64bf3352e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4d6e5438466e2c173f69d2939df2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917f791da98738e62770a1de9d57325526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f2979d23ed2f11abdebea7976f5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b657e769b24acd43b46ec61faf86b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589adf856676c9f8e36dde75b5c39b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1701f4a354a3e5fbadb3041b0a12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d7ee936736370b28b7940b52a4ef3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03b4698eaa6ac3c0caebb282f6b17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e29d0446e465965395353788233bc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d9b346e360920f42584e00ca708b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ca25a886f0213396fbb43c4f31ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d2815655bd9aebcfaf4b1d28e63a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ab559f4341b287777b69803b08339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ed9d205267f3cbca804e39f224473538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab62f15d1ded67307b22c8d3f5032539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5f7665909135e13767cb50b4b7c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793610cb5bd1b777d47c5eed1f9203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b398936a870573b06f1bec98b9c8d17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c435d96ee93623f67cd413e00878b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b201451abb0e353c4450673bc1c5fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eedb8540281005ecf9e645a3cc797545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3802a5ffbdbbceddf52a15ec08cb25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4fed88b85ddff0e443b75f657e739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea29a7b02bea55a7a81a3cf6e2f9dad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e98a77e0a1533ea63e38faf8965c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d648e1f6a42aaa33a5bd969e547dd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70909c2ae38230bd3f6eb9a79173421551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f189c554d4cb7f1ad82d748a1fd561a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bfd75944a708b43ded75dd43cea3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a79a43cd77bf4412d1940378d503554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de3a1ef0c71281fd81426f52ba906b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9bcc2d44810f3cd9207abfb72f2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766613356b2050ea265c12b7e77b38a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfadcf89b96093b7bcba4ba3a7cfd17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0143a8fa5802bebd83ca3116250897559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076cac6595e801c915e06ed479a1770560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647546ef53707f2cd12046f420dd8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf35a2ff6c986279e417aaee27d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac39f805f2bbf7eff02492435607f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ae370efa1d6b19d73f38d0946662564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f61827ccfc185d064d8584cca4eb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd390a3ea46d92d99fcb74526d0922566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f6009cde9668aeb45fb8acc9240f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082de7bc6bab9d4555640dbd160c1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c8442a7e0d921881b9fa8114ec66e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603c1df76686bf2e3256dda9ffd72d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db497e517558f182d20f58588a2ebf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e12b4ca039f3728e2254411fd3b21e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b2701ed727ff267b1aa0b77bec5ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eceff4afec6154bfb23108faab2df3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f8460b89766ffd95f6dd097b75b49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82135864d7f0be617ba821123f92c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d319d417f079a4ee18b98d0cb57211577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4946198b9338d37abdac4e4286b942578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d3746bf97c5bd86f25e9fab030c1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e16f88a912c3ab2fd95659d541e203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c5c96f5e0022c9128fdfb236f31f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998777ce6cdf68176f9e803b0dde4df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac88c580fe634e65f4918897ee1f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5829ee12b78638f4de2a9b49bcf00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26387155e6041f83bc24bc65cd11c608585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ec1b82ffdaa8c6863b7ebd4344db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6804bc8e7e4d7e3615f31e357b88f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ed4f3cb59f001edc88490713535f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9271f702e0b3e8d4962529fbd02655589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd76ef7c8342144c95b5674f9dd4b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dbe8c1ee5ba323e787abd574e8040591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790e9c69e0b229a75203fd2a34a903592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326601f433b22945d9ff60b8dbd102593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36899579c349f81922db727debc025ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fed3798a18ae0899934d498b3fd5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85027756f382df4da44305883664879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb61daaf008697a231437bb46246fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037cbfaef4d2a65940233e8ec2b417598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55295c7e9a827004c5c922abbda6b36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1443b7c8c5b1d8c91dbd5a2d7fafe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad18740755e2b9e1a94a54352861d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf46bcd82b9eb3e715e6ae2d71c3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753706bf67e4f4a4c332a09b4b480b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2be5740f7698051bc2e7cf6132901604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce95ba5b04798ed219ee07fa4a5743605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b338d189ef8826fc2e0b62aaaca5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d60250441d3b8b605b06e56393e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c5093df77fdc3e6f9e82c76cbd53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023f182b8dac5209c14ad56ec9eff0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ec490fe323ce8e9f72eaadf5c44e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0287484cc683819bf1dfd77cbfb24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d1bf7c85694f3ccf287c0bb5ed2ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854b70550898a9a60423fe45718c8f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7467429c3f919d62d3e83bb8de2898614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03f39717bca60fca3eff1960378545615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4d17458d24346f00610b4ede95c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753239b4cf5c6ab06e1a995f226344bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c67810c06b9e18eaff8becb039442618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b6d7b3a4dc88225c85d9707de5111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4fdc3460da69f4f85bff5f7a37cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e0b351a825ccbf2616de70cdf23bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b013c654170f0b85faaea19b7292622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad26bcaf075940fa05818e0e8792488623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d807c176a2817d8d2dc33fcdad9b3f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8938b5599ae6c278adb43abe212b13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fbf8b6b4f7195e065488d79076a14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d9a03e5843e17c8f182f14efa6679627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ed59d0ede9c143ffb1f67ce0117c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a152393647ac52e059ea649f6c82cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932aae77c843b2e98a41fcc1ac92ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60972a9c69528b15e6dd23900805d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b447da1ecb769e54c062167ed96f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bd68ead6128e29f621a5697402db5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818caa6905d8468ecb230b3d790452f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71c11132dbe96c4ebe55d5cce37831635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d815fde041b4b523e19ea581f602179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93fa4a8a626e9d2b84ed2d012e6cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96842ff1a731d07c550e83a931f76c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b7362269b78118d6d7795cfa1bd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32842a2c15d1db82deee952e254ee9fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce358fcae43643811b681dea7f46649b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2780000993eca255a79ced4ad4ec56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69687c99e92a8536019eae18cc7d92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383439e2a4e9f97e829719147f14431644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e236c9acb248308ff956d295f9310645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f89df32a4a53bbf5b257b14a8b29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527b6b4abf98e000b0bad45a7080c6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db89040adb93ed40898280a403baf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f6eb21f8160e84a20894f8a0c2051649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ea754892a99a878470994c6ab3a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3d242ecb6673ed03a9b59017149d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55982fd14a61346766d84c1b4a8fb7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cab72e00cbdee5f947afe38f0e474653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498665bf2413c491d99a55a7ff7054654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f0324838711f6f16c046f5c315fbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa526532d3421f6676d0ae9ad1d87c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f413aee92e9eda175acf9c32bd55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725754064ab82427c8db215e01a4072c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddd76aed9c9f6f968f8006873f3f06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa97fc7320c483df9c901173248e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0ccb33ab459ac1861d5f20e08fa3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491b841cf41609bae347b2fc666c025662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a92da344662f4d4c0d5a027b6be9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e1d5a7acfe3d14cf080eb3baaf670664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e5fbe37160b897bb8ef921df4cdc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc7f04476fac4eaacbb3e104d79d9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae6ddfd82ae0d71f1078f2d7262cb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68643c90690f6d9a3696a1cf5806b92e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03cfef6c27aed476d0150695bb54ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a689878bc972c25904f5b0a6bf35a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304914274c2b297253ec394abd393b05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694fdc92b4309ff586cccfc8d0adae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c927863b021c86242255d028bb2e8a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2fc1e5f623016e0808639d4e9222674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c2dac5619c457832cf5fd2ee437c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bd06417dc4462b4c65d48d49887ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ccaddfc7854c971966385b4361f53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a558d76b7c02464a772718bd9b5a5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584abcb6183a1ab2e65a07f30c3aa01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211732b60ca1856a82f4eefbc9893df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540e105e6dc1a9a1173cd871d096c07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490e76fd7d85b0e83d6bde05f195cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcb26fd3998d6337a161dd06299cbd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f8c29b2580f884c688a1c32e759f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b97403c7c0625ccb1b2ed8a9544d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc85b8036befc454615750b8fa45da9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c5bcb98d050468b6f3a395a569ed8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b2db9ad76b28a658d43982b2e8b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeffb0f5740da686a4b94dd9ed3440f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402b2b4f0a75b1331ee2c3c8275a90f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ef7962f6a109233c8c0bf2d5e476691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fff324e66990e1694e781a7cef878692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b35514ee86a7b90304fc5e7b4bb73d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab0aaccbdfa481d436b08077b21e9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23ccfb863e7da5bb2a9c329426e877695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d724d717dc2f641fa888f4b0b6e9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51cc12a6ef3dca7a36b9eec88f8ca9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee568fc352e3707bb113c839cdb4879698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f89f1bc621e243fb56e442a7bf175699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e77da17a5d606087392fb9fa4a2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b5467bdd9c6b39e76ae43b611977701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1da599bd60bf57c4fa8e11cc1fa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaec5b1236e0ec112ba3d310e9d6d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570be7355ea181933b56d0f09f1b5b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b1b8abe33159b85776695ff841e83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905ee33f9529a1e872abe254a7add6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608008a056cee225aa3753dc37a623707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303ca2c7ed3421e6445bcdabd1f3180708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf8d43e330940d00471541a0933a9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca59e7debed3f1d17f7cee10fe58fea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84ef9257e8d7b1b2d8321d0d5d1152711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9cfa01633e995475daa862a1c1930712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d76e9639c8c207beaf0e416e0c1621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd8e3bd46147b8bda3799b32007d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc92ce371c00a0eab8f849037c709b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524050d4f36f25a117de4541c238f9844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4dfb404e22dd2336377f5c94c4305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21e1081c71fe9a0f720ef707d5c7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1be16d29b1abb09c52776156975637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b19c628d8100ef1dda3003818be868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96506c8f99a1eccf44ce7b03ded009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1cbbbc063f1ca6756dcd132ff867b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4872b8645ea0ad34ba1ea802a0da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029317d600f176071b6d7ab2d17b4ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1bc834c20b09ea033321e48671a3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c8acb73a20babf6bdd84e45ef12d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e731b3494dba9c788d05b4bd8936cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe507e439e6cd3bd995b812fb3836016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0f6eb6d9a0c1386b6166d128c608117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd85bbf1f1653809fb3d3dc4af6259a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926585079831ca2a4507b42a2d78a0c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253610b2c08a481c3496c3d95205523320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177c512871c863afefaaabcef73a93221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2088945014bc75f64474bff275c3d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f951ef2c4d1a407bb5b0e9efb69d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b464a80b37135929ffc45751522fa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903d6943d444ac9fd96d6c6a607f9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a3b4d91511199b59c2b6e412cfd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03f2328d074a4f0159a617cc58c02a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e45e0341068a9a4762be55e7b2f0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e9604bd27c587c950f2e3deda50629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e527c9d8293c247b59b6cd6d67e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e25d60122b13b6eca038f91b9b14b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e8ac73e5b5880fe6c09dd3cc35f0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456ae52d37b4e3b37701a03244a2f7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9830365345a06977664011368fb4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0225fb7e091027494a1991e31738f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37540c883cc923190cf41b55a10d4ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac616b6210d57584e69502dc4635e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4242f0848cea3ed753d73099b8ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cdb00c71289ae4b310459cf3373239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fa4fe026179d7db24796918db1c7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9cf4b9eac168e9638987edf0d8f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5ec85d31ad1484d0971230e27e6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31937394b04ad8c963ec8d11bead6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6313be771641edb7a942b03b2f72844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bcf1b445d09c7bed416602226eba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb647d964eebc2650393252b82b9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93834b0425cd7920be2e9409c96cfca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960003ee6a1dc6791f8d4a88f93f0a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9f60e51ad918dbabfc3093c0736d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be98a9eebd8d9934adc185558d46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f64022d4683960f920e5b08c784edb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c9f6b91a94c4b5b30175e428aac152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c51439dcb93c184f7c1c1369abd1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4aceb9f2d24ee15f275a304bd4f8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc230eddb556471b2a06812e5760545355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313bca8bdc9ad943294154a2646fbe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb9bda601d49d2216dcc1f3269edc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29399df9787876b015c71b25a4e3c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e729d01c5ce8f832834f6bc753e9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d21f284992d2c542f1a74bd8fee0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130744d84c94998e27d7365937487c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06244aae39a5b9afec0a31815460a5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5a5705d17bf5d5710751b232bce1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a4a1356e0298015a1340874dc8e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4570b39f7eb83c06589a345363c7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8cd96dcf5dbc428fda4d6a9ecfd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301921e0fc0a79f7ee4a09a29fefcd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051e2e45c99afd0462b209b306101268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ac2be65853f4452c603f468e610d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b505af5053c6a554f3fc5a400ed1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bbf719096230ea1f2ebd69788a2fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a9baae7f9e248c1f7b0656dd1c9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e4b19dfba3bb5f5b82bf0c58906d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9c4257156bd94a3af4696c87e33f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4047e620e41ae02a5727c5f117e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210510b9d597a560fc3678b0aff5c28076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d1a7d6d1b7e69b3a336ac4f98666b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda519f7450a588827754282e53abf3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bf2c107b7cda92c68a312ea63da9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e869e49d9c61709871e6f8182c93ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ede71e83f98a8a6def35297c8bce5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c51e301327affd37a270d509e45a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f373dfcf8e017f55ee0926c1cfebd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7283ef9cf8a2755e39321a8513b3fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7295ea56dddd790318d708c3c23d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53904606498198ccf40ce18c70c065da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fad8d8162f0ce6e4af5e569ce669c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855b63b8912d8d4752d2f5adb0733088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da30a7524da15fb64234e0ca6d27e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134594186e75aabfca39a439c169aa9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68331369bc79b348bfac9378d50ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d6c16a11ecd84c69ef231aa1c29092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd6c031a5b83cf874aa9724e1a6b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f651b2ee28f7e4f013107359988f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6f1fc6fc09931d3f371dcc317e2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234092227964abb24bda2e908c070096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b901b3fad064aba05d95bbbea85797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14dcc66ceea2f99753bfde3b57f3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40d42e21001b23374a94cf50aa0f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835a9ddf8eac9a5d7a9b4bfe8a3d5f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c0e2c69bb577c1f286f24d10da364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ed1dd295a25d6f80ba5d987d1790f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2f73ef06ad1ab6277e267ca7e506103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c38a793ac2b0e99b3debf7200dc1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87b2f6753b9c65a07eb7f35ead269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc5277b4904e59c2e84b3023bcd49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dab897c56138df30944a58f2b5a36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afbff388f5e87b25da1258dbc70348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047754dee141274993428189c71ff536109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6876cd41f54aedb294e8f2f371f484f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bd6101bfd44bc9f0ecc01f3dfb5e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8d635fba6809151c6e9811c726113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd141e288d423a36d80bacf50b4a0763113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287696163609909eaec6fb471471f49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e1c59c0553e9365ea4b097f64d0c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e6a3b7aaebb9c7458337afeaa8e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3da81a93e3cdb199c4c2aa1dd4d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18555e70d9764380a23336c69e999bc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873f642cf1de19bc5d4aa70ba4d3329119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a51331b2195c5e0d57090c9a2e68e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ffa9d5a61fb98f2fe96f627842caa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ae657cb5f1e97529acc85f416c758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd731f608c0d95b6752719750b48f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666219f23ef8c9a42e998cb46b60bd7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4734786e3424c604482b5329f8198125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45413c1c22705a5d608dda1ff2e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466fc5766f95c454c7b2730b599be0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeec6085c392354184111b220f4c94e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ea138b0f0f7f894c17cdcef097ab9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817026c1364bd3f94ab231ee1be87717130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcec827ffa78971ef57688f819d2d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb29fd00af2492821e03725925c1c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9973fd6dadafc6e5f0cf63b5f27a2df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290cd9ac1036f146829176b467a64ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081016d78790592fccc2718eecea68e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbbbf14c8a28364ce68725e4997b4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4306c8fc8f1297f5d02429aa8d593137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737abf2e5750ae374e8979bda3baa128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303740c9475bce97b6e611f19f655c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965147c3546dc85982f0583f0744a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e376373309884c4b70a993c1505b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d005a8e3f73e23361d0ec939a072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1fbdb427a9c7bdbb19d4101945d28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b742ee06544d1842ad6f636e46519b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af206ad1a6be3ef912dded3ab650b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e203d5af36dcd95c6ea1bde51adc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c7acd3ac74182fd74d4f7a76274ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb004c133bed80b0506f68bd450584148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cec5ea0af3b4bc516a3c023a0bf5a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782cd1d70b49c56001911455f11508c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cffc658b799aebad5f143242faea36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f2e1f8625516ed8a7b71013b933d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58181e23c969bfef406da0abf20b10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4b0ed31e3b9b602e2d0ac779f707a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f1c5758a35ca378e8d51865eaad0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e00bbc5d7eb2ccd3e1da35c645422e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd8284a4016b569d6982aa89a4f11d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02761a4b7ec1407e0d065f5774a86c81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9407c56f2eb8c086dc1f62990e318a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727f2c82f93f696e9db40e35d7fd109160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908804c3d3f618ca6d0bd2c1d688da24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb92c80bfe26f710b57f9cd4606498e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7116e54a174b4e428e2a880261c73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b3a0d2bbd10c700a4ed4c8b58cd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f887220ed8c934e285450519c44e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cedc6880f75874f2b43c62c0316e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee6c71a329a3213e3ba5540f4897e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce6fe427d840fc480830347bc5832168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d739b728175abf5571f3f0783a2849169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae110091dfd755d95f5f879da6cd3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a6b1200ef00379616d9672aa0aafa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa1b88c49d658afb4a0183d5d4a64a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29596879d521f5f073600f44c4028966173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34978e93f3c6ef2630958e204dee23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837a63f8677855ef52e5031d7df40a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffd357d958f51ec480513bd3365242176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a1b3318a1e22fb3a0c58aaddeded177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312e968a94c00895c0912e5c8739729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0e275182e9b884e68ff8a59d03cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a70094b81c135ba3099cc4a8c0e9f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f35752c80edd648e316a1c4bf92b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d451a50f09d5dd99051ac76eb6f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f27082225adffe996df7cce0849f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17937d98ce93ac555dc052be7a87861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4bf77fed7e5e0e169966297274d05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812739cc8c3027ac482235f82a4be60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c05571917dfd52b0b501c3b3052e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8389f7736b6692cdb7360cab8c2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb152604949b34f3c0f1a91568961b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fe21e9304a916b99babfd45986738190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b6d89a961d691f73672a06213d6f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05fcece37c53c2f3ba4afbc1efe71d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96131d2ec0796728b66675af06ce21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe4db18293fb69dcdf259251cb08d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c0e2681713496b60cfeaea9e7ed3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93f5f0f8851b32c4c05bbddc6ff5fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb958290f742d0cb37f21becac2580c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a413cdf9e68d57954e4a9e1492ec14b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c615cf9e488110e3e7705501a12fe4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7467f711aa604c715e43b2c962945e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463b4add40083abbe66916e6c01533201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777165031902528fc0eeb6a061eec0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a236cb4d8f8d1f289cc9bfd3e8151203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4961353f895d88c3591581de065a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0857ce12444a7abbca41af3d6782205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ecfcf3920fb6b2afd9e534a057b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57154b1cfe11c01ee373991db3f65182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8e38c4d7b14aca9a639d80ecf6a6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8759e8ecfcc512b4a2e113d637ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9d51ec36692b6d8abd41bdb4774d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5baa516adce395fdbcde7733e9ff9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd9f80f9b58653a4ae72cd7173614212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0e99800b0386d73d96d9c6d6feb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffbcdfa2d987793a038b75d9b956ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc97ea77933435da11d0ec397414e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69d9a7ff5d9d343b58b1fd4703431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ac404353bad6c149388c0db618684217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b8aa55dae1004ba4f1cc626868c7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c24db2265052497065e6fe57ba21f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf99706d23f734c721365498d353dc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6da4c2d09f79def11e959969905cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12fe0e3e3296b4df75c962fcad6d94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e02731b5db8d1d77fdb5874038433f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367cbc2dd71b94ffa9acd66b33b58a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d17c448a69cbf92813ead4fce54b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e658858559832930b21839c5ee61d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0796efca628882b78a7bc05ea29f34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e710bda321d6da9505feb06e2dde14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da887c669f313e4d5df923af3b15897229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf955e4b1408db4158dd02f6b3809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779c6ccbec1873f31b793b8b98af684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963132c0bba47a3767665b200982023232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec52c37981ab9955f4976db8f1c4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac2d6cb1e317bb73c8f9b33e05eac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87adda4e110c545dc40c263639eed4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad24a844e309edbb7c0b4799172605e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa240334494e060c4f4c0697ed1f2aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343981671ead98ff392b3cef9f0ef44c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641605cf05d2345991a3f170850f7e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c552b8c8b9b249837acffaae34411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70bf0b793eddf17c5d01ed62c44cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3876a60cf42f14ccb0274a3220ade0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8699681c89236f44ff774c69af0ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f037c7a042ccb0d5e7d5dd373b78ad0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2934b76b7486da06e99137c744c2e43245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976e8f6ae42d9bd4de9ae85f735890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ef92e82093dce5a51310c7dcea35247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db1658cdebfb419f1c2e9800fbfa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844856b8cc46d5d9268a381739c60564249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597dd22bd83aa30d885997df51c733a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2d152eba3945e1d23186590a209f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbfa6dc960df1bcdb631093b466e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b717d3eeed1749f00027127f54c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2283675321fb17513a05768530bd07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d4d7c372b72e8073b23f425ec7c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4431baace1d8fe7d79ce4abcf55a274256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771f7917940367f2b9acfee49ea738257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649def9a693d41543c64d5d29f1f609258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e02748415b733458985f6d4a7a8c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e054d09c11ee3fe5bdf6640fda2c19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053463754100db88705ed2665469601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70274dc49d090e4937423c54c8a91510262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d087d4cd2f415b310779161deef6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f10739197db3e9abed5fd340f9378264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f341c47f676c388e505c747ab1f074265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135af9577c9fde1e3b5b42327a61579266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9665c03cea646b6e2625a279c28b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943165ee900bdf0d89df1cd8c8f5925f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578e3d2182a3a3aa065614f52154888269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c5bbdefd05f7b12a9e0357b31c50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322024b41a9d33bcb5d76c76643d6219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504129b3e4b962bd77cf484776c671c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3ce8f75d75c17d057d2427a9f526273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139363e4390719706fdb0c6f88a4544274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a9ab65c85d9cb8dd3a54b26392743275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc710fd172fb4094542589d0bef7664276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650777d5926a445af3369e53c783a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6337dfcbc317e44769a2ad1e2f5f1c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c454f29684ea7367df50c0bace444b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6422fc51812e67edbb13d38fd090c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d0b350e4538b1d0cd2e2cf809cd4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1386dc8153f88aebfbf8a4b2621f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942113e579f5489dd4e37a2af44046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85681e4873daa793eebc78faf278a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad6337b18ef6f33656f5965c69c96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55749c9b53a3af0925ebad28252e8bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ba7e9418dedd46c061ce4e4a1c9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb5fd36e7f533af9f526230c6e34d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a3940699b76a633c2ea5902bb951a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118da43c58fb430f047fbfa2ce1e959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510d5d797fe354713a94db5f565c76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2886ca80eff2ccf8d24439de89140b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade1efada3a0b177a0b2138fc6e003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a164fa9bb1b4b4385d0c219bfe1e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f4b5704587faacc6bd9bb79166420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab524dd75cff25d87b1e00168a459296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41447b207cedfcd64ce09985a16345297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873a648ec862c5c4beecd1fe2e29bb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dfb5954ecce3aad46a69310e791e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4cb29f31c4124ea705dc7470eb91a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4147984d895eaa36a6e0aa29c52aa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32998ce3650ef59f09981da60d5933302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2dd895b51649ae50d574f62746269303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c607f1351496de64a65a78fa8c34b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ca1f4a75ef327ca359a0e18ae96c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523312069fe0c50cdddb81b5133a362d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48287ffccc07c12c5dd11cf7d420a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b16a88e2371528c8a1299d3c333901308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ed24a52ef13e1aba0392c3e69061309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0634b7ccaffc745eac4951eb01ab86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a70da1d20f3eb17c166f2c614a4c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad653767f49dbc4e17c405890b4bbc8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca400c785dc2ef5a547cf009ee2a20d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27752aeac48b4a1c08e49e67593e7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5584702cf6638e80cd20f5cbc15f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621b38938afd0ebc0d69d5bed0a1f30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19e20a1f6f726012b3a40efa4a360a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfbaa20d8462354a7d64ec03fc5a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3118df3f050ec5a46c5a6e63a0c88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d4a531447157a3150242d8fa69420320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ed9c567bfd77c7fbb3786cf1f28a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d587c2b5b24203346e1910b1cd02eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4a000e4bf1155c328e6933708a92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f7bce4296a9cea75dfbe924f2c8f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7117ec23e844bbbded8360e0c9b081325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ccf220e38431bed3886cd4fd195d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688763fd4bd4f7ba017317b5b4679fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20007939012a17eb1902148ed0cd0b76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6547f0a5b6506a7b627e1c362aa2a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7849168511baf845df531f0ee9df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22abb274c63e8c2376def69c79e878331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379772b41fca48175025942e60a829e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704c0dfae23ae229fddbc8d57f8e5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba8aebd8603fe4f1ae33525e6f31b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21157254fea7aedaded83dfb0d9f82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412efa9cf027db3e924b35ac9db99ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212051b5097bd133269223f53db29e40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54a84d511b60b1a38c2b0a4787298338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e24904cf79661f471433e0341b8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d581cd9981b1d73891d05afc954bfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bd755233c3e1695bdb15e84d4dcfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dc1a74a0ada44cc289a3be7482bd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd090d947936a0a2ebe48257d9ad9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769680fbdd4c3b2ae750cf15e4da4869344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48175b82c180b9e1e9435d0e7adfb4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed37b8d46da938676022a2968222c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ddb7d174e5185ee2e7b83501463b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d466ae2cdbef5a1576256c73e9a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8483f4eed271c7f12505ba9e6defe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345ad4213051a8e781feb53a9f5561a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8854db8436e47f9d92031a75ba187c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4c475de8941a24e97560604d13de9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bfd014b9214f080bbdcec7e6e9f6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988304f175e166c5d091bc737a3c22c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bf899e4793e8db6b4652be4532923355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb104b9ced3dc60b5668661e94c9fb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b80c4ca58e38355c5947d79fd7e554357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eb0a8d249fbcf6172cc063c59df5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874eb2cc1cb6b624d69d1027f2d2fd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968d9399d26e175955dde68a2ce0c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1046ae19d11f0de028fb0fa3afd23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3fc55783c0275d1d3d95d2e19777362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9bfc59eed86ebaa90091ca32f6cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3fe48c320d45a0a1a2ec5a4294b5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c21f4f14f6446b4c0924fbebf9d564365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7a70f644cb47824c1272b9d79a959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c9ed3fb80e4d60b6e3c74c6890a6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee422f7d8d4c97c373f4a18b59d66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d210223affc344c2092ba35bfa26db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7aa1a23bbde5f22129aa4d666f89d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4b2ca6e86e5d982616c61479efa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2e90acd386a6967b453d13a99559e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1500f434ccb796cd053c42d7c37a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab25d1c17ffe2dea6df50bbbd516e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db6477c432218101689d9690f0b710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc363fc20c3426cffddb34da29d9b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45acf64846e277c67d34fde1c998f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c5298041840c32b2c6e0c7f6916d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb0b971278953f4d1e0912207f3960379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6f6378b1b4fbf1947d73eaa5192c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc3feb8c8bd7443ba97357a76e0fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d345114f126e98dddb1814723ed3e32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b2936eaa67aa82051275e3dff62b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b3bfe791c0c924421a5ad6aaf274d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede6a735f49b0f1117d37e3f81b5b55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10d422ab8d55c09881d33395082837386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3793b45a29a59b55c30aeae7141a0f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23c9502bc3e95121c3fab9cdf4806388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af22eb9b12a0dfe458415b6b89342389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296098ee366dc8bbf833cc17ca48f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8285e69776798313ec06314751537391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e671879021600d5b8048f17eab21729392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6b6b840518e19e5ee1833d1d622d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba409930197bd4eb4b24d6a6bfd975394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fba32c02a2caa403d1b62b864c8b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08528bdd03303d466e3fb18a4f9c21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796a5ded3618b9b7d08f8936c45f012397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5306bc2476a060a6b187f2807c21df7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bfab8aba96666967d71347ff7a31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a0af71401015fe48a95d3cfd2c65400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d25a9418ced81b6fa0f1a7ae11bd25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e1e07df8bb674f1ad610681e4fa20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78a0ba2e633548c110df39e7fb1eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8daa992836fe3b87bf1073d8aa637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a62584b0d7e4f79a17db522479731405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122cbd63d11c0da80f6ef519256d678406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627275a8b8d3851e0e663979f395f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734de1aa7f72d3d5972459b241daba0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971ada40d93fe12206e289305eaebad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ce6e6e6523dd10211b5967ef011cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff7b9a2594bf183d4567979690f8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b37bf90b71f78b080690f83e4e6b11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bf91e8f197e0e0a2828557fa0ad6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff68d304789993115efe89b6fd5f75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f04e22618232f098deb4e9642ba27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfaf01f93b6cfe1c3e86397b8523a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fded4397e665126a1a4f8ee15836e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f19d95c82c4257694ad2c4b8fa1a6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b994ad5a0b38b297f8660e03884c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb69a9dfd45ea50bfc1189f0bb4e0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd73444bd3df642ca88b312cfdd62b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787fb42daf7303206450016a36e570b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f6aabf0645ce4eb74312eab73fe38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0db66916f62da7e5c77e2266b8fd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8d0cc6f1b69d8435814a7b2154c12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc7635b11e70dde8ac6a9a1ebc9ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a941df50e8099d1e3afaae403d615ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda445af926bfa43763144d83c6c71a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1cbfcc1d47fe55b33b930692af279429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a214983232b1bc6fd1fdfe6402b3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb76ccc367cc639f1d6dbe895e759ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467f74136be5d051bfd439dcfc4fea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bac5b3eafa682a7cc646f737314c97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c739e092fa1effe271272c3cd9b82f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4cb884d699bcb67cc684f2ee98c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7641927ce1f01aba91f006422621436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e17d2d3322d219c2f47f8748f8860437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64d65227e751d7c7fc1a89a8745ab1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ac6d6c68173a35750cfde01f7c442439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147996db558b62d52e8d965bc90c389c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d93a1f549aaf137ebe66ffb145bdeb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5675b7a72e0af6a6bfc7d9872a3de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fa8419e2b1da6c9e878f4f806d3f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0b3b2ee62066e7254385d3570fa9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b3a49cbd92cb7c7a584fac633c3ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb458f9408c53359c899b9e9eed78cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f2883ef440dfeee707dc54290989447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362faead360c7384f8dd1e15c6b14629448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e582310e9fe571c9914af7333ff166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc4f3810cafbdaa36ec79dd9d66303450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b089eb2b934d87d41af19485eaab579451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b30be0e8ee9eef928c89e93946a717452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dbde544fa5720963ac353d91b32f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904666c3851a9395c49e4d59c590d99a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0a0ed70949a5658a2ffc7f27c938455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe52f4b20fde58739ca2e33ac870b47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3551423df92e018e90df7ffb4925a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20764513f021fda26e4d06bee5f6b9d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5384a51a05d5c70e774b7bd3f9b93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f014f19012554469171ef693eca7ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427a3d3d790886655439daa9aafbba8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c37573e5ce3e930fe4c0b67b9c22e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b363ca6430046b1cb9eaa559aeb75a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c766a1260c02b69d5df7c689668411464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221218e81d950bba2e90e7d446d6796465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447838ad2786d3de1745f514fd61c98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17bcc21febc1c5d81460d1dc2bed45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7403428744115248769a84e605f5d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154011440f2d4f60fe2677b559c64fe2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd07fcd523d0a1e599900d554c5a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6159593028c9ad2a7f9d57c972bbda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f8b0a863465eaa20f333576f36543472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaa91a81f12c12618163acc13345d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcd12884b3653b425e95618a6c5274474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cef6c6a65df98a9aeb3fb8f13aa09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449942abf311d77e7b51469c3b8b4bcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feeef29b115e067ba21830b32f96df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c08c50f5f4df6354ca6f7f622f3b58478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b29ec53aff7df7f7e269a78b3798f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332f3cbbd20839dcb7b7a3ea6021a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e22994c64281b7ff7da8d865d70bc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df5bfb3d1235c4eb556d95885f33c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f141303debcae4f75b53a43873143b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde4889dc7b2d61b6231d222469673f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae6cb4c0a4d121a15f83c3d35f81e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc895db8b8c5043531b63789b739ca0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d46c0a1c06b0889fb34726f04606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae46ea12b635948b876f687d408646b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece0fbff1f0e682c9e45c72256ac994489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a05337dfe3e0b3f066a3bcdc24ec1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd9864736dd2ff4c20af1dcef058f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a34bc1a19b3f101fe20b37f8527e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332abd95f55702f0c809dff738ab93b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c5b2bf15c7e496285b769b91cc90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044f3eaeabe9eb42a3c794211cb4e73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a516af1593a4d73aec207831115173c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e0f67368b659e0ab586d4e66fd389497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e149a253b2db273435691ea319bb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac5fe88dd7505fca17f420c5872d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b237c5c4e5d56f083659ccf092c1225500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac672cf695e514b6688a6ee2183b54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae59ce78f979de7c81e5149e24ff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef11737d154f98693eae1aaa2bc08d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f9c652a151d34d0daf6bcddcf8d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697228189baf5e0b193621d4991d0463505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6662e7ab2159ba1d712804d88a2773f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b501c241a7c299966fe2a8c084d1479507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aabe06888ade8a9191f01faaa31711508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960023427d8ad5d2b8ec3e310875ff24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae282dd540d4cbc7a090b01f025f36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303af8ebc895a9ab9a2a4f629ed3e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9743571b4186a9db054a6917b26a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e0f49783175bbc9f910865a72005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf26e94512117c4815f466c11b241d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f932d9fc1593162941bab13c73c5b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260464d7484fdd1644e5276a5719d45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a159bde506f05eb291420443b520cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfb077bc5527bbc9b2fd50968734de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d8d387150c664cc38b1da2aba738d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a41f452c1c3770491406a38c14c7e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb66d54253555be0fcd3a0ad56e4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cfc061999f983da2d5d62680b1b46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c41c572654fcc23817b997bc16183a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d52d5c1c0993b4e7ff80b3cb93ad15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf312ba1bbd7d2064a6292f34f897525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d01f8db10bdeafabbd2979a566ac33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ec8f370fa42e2e3ed3bcaa7cfc56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e68a00d7650f04f3e4fbcd810007528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a120cf1a42e5edb08887bb43e09cf1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b77bea346a0a3b567adc51851063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94aeff4e9c5375288553245a6b9a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e55beea45c8da0226f1d42c8d460532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9f70c6fc02907a2422a8ccd000b6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002ad47f38092772a5e8e52c80bac6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e5752234b1e75357045e9ebae8f1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb871cd1e728d95f6d8994e7a6a0c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceef0bfb0ace0d3974ab602ec75efb6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67747973503094442961cbdbda9d5f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d4288337b79944747e09b61641ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c1eff811062e2c91c0ba2fb5f0555540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e37b8afa88ea78d63d36745eac7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093140bdf9dc2afee154ba493de0370542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e998121c28dd63596b5e2f6802a009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65e8aca77dafa59a55d41feddfd0d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac73e73efd6c403e52587f8ee3f7a9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b13063274784997f64c892d26f15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c720ecc13084be63c19ae2f759486547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321ca0c6165f5b0c22d615f41be7f7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb75619b54818d7d3a24c2edd9bdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8aec49c09ceb6e7d3047e56c2a2d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b7bb251c25edcaef354a41fe77e36551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e8df584318b1d79df62734895fc7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4244a86b4359e416ecd5f8b777180553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172449b87fc29d909b8d58011667ed1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d01885b20235979fda9105f6013b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b1ed74bffcca120f4bd5af66b4f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9836c300878eba2d19178bb940498e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba9ce6e8b0aa8a587a83ea1cc64aa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0cfe6e90071e378ce0cc4325fb143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42058214d3f40e057b3d37e371561c44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424c73e7753c3a1133476228c248b4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb490c2430ad7b52182b7e3621bfb6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189da859bf460dbede55122a628ce7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3b413dc6cc2e1dfabcd5fb3e412d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c728131e109425d3759278eb57221be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945934b954efb783e6fcf93717d08175566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220110b2efbe9ab0825140c86c423ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a717d4c7e6807bac5c35293091a68cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70656c2cd7c5bbb3fad2faa0a45ea0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af79aecb661d2cc4886e4e417b20c11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059f34031dfd6d42802aa5a10985357571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d09fcfdd0b1750bdb949fa941e96f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bea5c7899f4191c76f1369518e96f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141600b40a69b017e686f6824e8e101574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267970ada84672dbb1b3ecdc5db4c970575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bdbb8f4639e7ce929cff1a91ae074576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631099858bfc80a309903f6817e9adf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e54fac6cb343ebac6696890a7975a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bf49d611866c6fcfe58d8a956ebcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7a9bd4ae9b321d616cc27dfc6e6ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3923513fce5cdac1743318608753690581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615c62a3c14e9d9e419e25c5caebad2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b8bfdc1d87b01def3eaa2304a9f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c0b23c9a5f0961cb36528c1edfe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6122cf315f34fc855e7226f823cb26585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052545ba9d2e0b328137867419d6951586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088055b3f85a02f12c8b8aa1c2fb214e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b126368ee628f684f63075a277a76f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e878abe973d3c0a02a07472c4e3af2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce42021dd989b39202c7e5f22e1da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2e9716927a4062eb096f3d1a877da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f284664c2e713077f8318e6aa4b788592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec76e65d37b79ab0186bbf7ff77b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9543c5b1839e7e3f0c1e40808ef35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e170d4e15259898b5b88f2cfdb87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b2e16e409aee410baa64f8f6d256b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335af9aaa19c522dc3323a5534d66342597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b449e797d2e1ada447dc9964acb36598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a7493455bacd6be50991f440f2a89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de62d9b8aa3fc69a379028f25c4ca1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bff5e81344b68b4d6e6265cbd768fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644521f9462665cbf93d746f84fc6eea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f64ddbbb8cb89b2cd5b7b21be3344603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7242a3644f138d020d6be96c04ba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56346f5a26376afcd5ab77549f980e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89fadb52716895f4405f9981e0497b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7b0d2eb2089e03fb317921b683eb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dafd3bd5f25f5eff6a8a65bb5487b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdba77d587c34d6263c98fb37bd7a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbca67cf41a4f61d02bc3a07bed463610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49d717d10d96f600417aceacf34bb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf0a3f97726e3dd18f9261ce3647bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007672cc7a49c07603c5177a5c177aa1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c04b405d7cf3aa348d95da1238167614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d60bbd910c11e83370f64af65751615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f387d710d450ef6c3828ce0e6245a1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62d697b0753bf23caee6d3b0cc8333617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a50590cc7ad3c98a43c03e7a737bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b7789009f1b07480a90a4b49dada0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98de0f23a3b15a37455734be6fbbc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be1973d9b2cb66b39be33f2863c198621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6810143ff12f3e00c36870b8320a8ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b30551b007c0f117f7d20c2b29621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ffcf70733cf166f8c5f3c14b4aeaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86827f851a7302cae746488e62f37c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6aa0802cea811621f5fddcd1fb4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6231f5d6038a997174ed1c28aeba80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72384d4f13c9944f717f8ca28252c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf445a8ac4e95a73d978b7d715f393629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e739f63533ff6d6f98b34d9eed09c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb9b1d15e9e6215375ac49136c13e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27979829c02de69fee4197a7074389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1863a1a9e947274395e22f432d5ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a996ee6c374b782cc57349aa9077b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52d8516a3c912c8218b45c2adbbe6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4617d096ad47c2ef5c9beea23bfd98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307682ab6010083cef2eb5ff3639b66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ad582bd9df968eb72071127a8f46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d411e7656ef04da01bbc6866afc90639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9631b4c7548c3340ac37f2f263584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b7a3c39f9da75020b196c44f116b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a224c96dabf76a980dd95dda78fc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179786b67571ea408073d822378e5cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f08d9df30a3591f5eb889cde76db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1cc9885ccb59cdd6ed798b90b0d31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bac87699ad8cf7d72853f500c02f63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca34a5df39e345d573acdc59d7c60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da0115fde4e50dd9ead1443bbf1ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac385c83174e4b6618a2413a9f8289a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d47b2b6a3972d03f4f7dc1682d77f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cd4c84c23cc59bdfcde1e40b00e94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e269f9f41685e7159d9a2b01cf8b1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c3b48b25efeb88b8ae4caa0bbc70c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5b4f1c102b27f31018b79be1cd30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c245a0225edfb1f6ef2f0d92df0652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd78c1be5bd2833a7b5d1615f8938a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423c51006a5f0bac61d366ad0030e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334686cc34704d00071e3bb8e8a4760658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ebfcb7995ee4b585a67ef15b9667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578e415f8cbb9cb0c964307af0ad19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1997b52a162986dad34b5cd91e9666661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb262c9ddddceeebe7d6313ea465b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482d7a557ba350f32db27aacf61a627663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03579d981996dfa49de7220e70f276b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c326715c40ef7602f76fd8f7a102665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eee0bd0257c63a5c36a23300abbda2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730626eda05cbd71f1d215c67868063b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c4c29efb01c409e9a89703143947668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39b6983ffb1ac5a2d1d86dbda3639669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6cead6f80f82c79d8230e300c39b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39610da0dd3912ff0bac74abe26052671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adabb0644338f428a94064ad55fabd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b838d03f2a431b9b0b277f007f49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd34c1abbdd29b84f54b63fab0844ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f53daee647212643b644fc50a2299b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25514111ef3bb414e933daaa134fa9db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846909a2736721329230832f2e13915677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aca2a5c9ab56d4cc45e958cd0993f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95485f361d70d8c5adf7378545d0d1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b9c72173fba5703fa969f27e374bf680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>