--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b757a5aa04ca8f38754174b4940dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6d7c9760504fba073342e0b65c382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b6e52f8d1cd744f40e1afbcb4fef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b2b1f21b4acbe2e08acc418980b204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ed600085137c87064e560060e372b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1fa91685b735ecf4731b71716860c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611635c7816b0714f567d510b1017fa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c825a2892704c2bae8654a79fae78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa08996236c929d8c2360ed091c879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce37fc966f19e31b58b61162d6de1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6355af15e5794838f1f1a87f5dc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637a7bbe400c963e9971333786974212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23adafbf2b8a0ec2b1332266a92f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7d9dd97147257d3ab02d97072641f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d5e76ff695ec711eaee86494eb5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc6ddc674da69420731f1e063cd35616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29e16d7d0dba70b97d525f730e955717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dbb4a7a5fd7644848f1e5c475d88e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1a910102e105781d8674e4d91a3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c844085a09df8f90b2e8b1425b80f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbf1437b920da89fdce37836b8ecc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72420405cea03b2ba1af7f84b078643922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac9747afe635482f8086665bbbe37623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80c7e34280e911df0e9aea66d0531724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fc45bf36dd9d215a9cb05aba87e4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a643949b9eda9c298384a7b91b94e6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518747a41ecb72e848601b56b7025a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353659ea316519dfcbb9d52c0cdbe1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbded2d19c5423c3cf34cee56acf14a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11415fd2b25ed7ecb031975f6253397730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fdc6d33561a6121029482299205d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f10e394b932ea3828f25920d91d5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8e93be52015edff62e1072187faf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09aff0d921190e22b2d5e972cd154934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dffa3a7809bb9fd9af47c1ce73072335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143fbf6a83768ada70e265efe59e426f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde6a8279210c403d6eb2383ad40d7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15700d1210c4b20134faf0050f54ce3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5616ce79dff8d6b3728c6d30e37c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344351d6d444fec5a2b59ae813245eec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d976029cbee28170c9fac254c805941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dba5ed2d124369dcc3cfe87805de142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b53ea63737abe42f61d798ba74e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915fe883aa5f575fdc8ef33362066844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5eda8ab9f03c07c8949289162956df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0446186ba27a6182d9c26a8a9ba98da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d1a281fe94a1eef396221ccbbe14d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025cacc09328b96767e74bdef4cb11548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146029e2f002e88a0ac2c8fd41e45eb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087533dedd0e0813be0eab6c967eb68950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4068108c057fbb7a7d0157cfcb4ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81b35f0c829fb70e997b051ca417552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca85b155e1d5c56485b3793a93eb6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03bd7976e5e85435b72f818409d36e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e32f4c86e6123d5c3d1f28eda74f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efefde4fd18b3e6cee2f7de3d1d9e5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b21ed1102e6c15feb324735c6a20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83ccfbde2799656fe3d2fde0b028758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37772e2c634cc94d765b4927b22d8c8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d8b82accc966d7255e6883cb623c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1e8ef8b52bece4f56a76ec1ba50e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8eaa74e3ea4c786732e37dc8c054362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325f54490f8ef05e40dd53ea25489b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae08b0d7531a9376275afad37feeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205662957bdb1b60fb64f8e9e5f617e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558fd7cff60a2882549ed0e00cdf7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629059ad224866ceb21a61c67e811e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ac22301a8bd8b715bf360a41ca0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376444e83ba5489153419464cd441f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8f69c3625decfdf1030d9ced16ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9d28d5077b17573d8cf6191a6d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec2a5991f1c36264927405c282f7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb49270c10365c8fb2e5b736c01e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e703ca6eaacb2ca9757a81713f64ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d61ebf492b8ebe32ea98995fd6ab075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfbb037b825772769aa62fe912bb8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e92cd1910fba984a43bc7e5c9f18f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4641b8d364999acb5d22a0748060d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752655dcd0e2c25b743949de3e8337479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d509bc8cf35ee625d76100a2814a9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19dfa19dc8d516e8ff7a36b04c77ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826ac375f919041aa420db27e84487382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ef64bccfe99197860c47d3087f1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87926273d309a7888cf74df63dab1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda64422e3981537985b6683aef9593d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c1f3a8a876e255866892e32de141c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169b492b3165f8a3c207f804fb3d0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5285ff2df5d7d4823b7570f99f9f3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb753c53972d26aea4f49064b4e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6fac3495af8fd2cde455ce5b9f96490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a09608334addc8560dbbf41aa81f6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8129d2c235a60e80176a9726256e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b711e9bd5ea8f4f90922c1c1701f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edddac1e08accdcd899ab17e44223e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3c389ea6c8a8fab7d6cec65671f3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149acac55c1a876876a0b07f4d4b80e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644c2848e1fbc4e159f3d96bb8a1f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fe431eb1d3c613319dd2204dca95f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1c3ce7077ee5ddaee6c87f5b5fd1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b25d5caa3f9e9056a20abc2122c2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc8f2f04b91d57b2b40dd52d00581101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898eff41b36c2da10cca6f38506e419102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936eeb3536c0a8939c80b61928b842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83768eb826201759133c19add5f45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc4de9f0544c974f1f9b2f61972d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf68724996673f46ef41cf6cf3f78e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196567adc128241298a1df3669f3b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ae282773b0b70d0bcdaf7d3a5ff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d9eb62d2899a70fc136704cc3b592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d176927f33fc123d23372702bf8d732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98ca3c48e0ea3bd70a853717e58583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe74dc39af4fa64c6a4e68370df104112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393c944fef87c3567a4470d97bd2da8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d0381c92d115363188f4a7d790795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d93aae0b2495bc516700eb70b0af7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11159fd7d2de9e803bbfb1f5aa24e9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2797a1432d3705d026fe760196cf3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dcf73ca33f65e9353eed66e2a83a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8b6c1136abd2553645d70ee874540119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d4d9979a746e4ac8827a3a404497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660391e7e596c69be616bb431145dcfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8ff539c0242677c55e1f9176e28e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ac78e0fcffe438fb26978a8894d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d692ac978f3eef4fd22613f7b005b72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa30821e22f17ef18f7c6cd950bfb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8305a398a733969db8cbcefb080a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587280349366684bdd5c67e5dad17e1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b48f896d5acc0ebe078d4a79ba2f7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdec1134d15965321f22aec561fc0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b272824dce1c13a3046d27fe182ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3dacac4ce2db06ee81aef50ee1213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cf4810cc98c2081ef59309f3a743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d80c1a2fe839bbd28c973aabe2d11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb8f7081ca68c5c677941bc7b68cd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70e95211456ab4a293286f17ec30b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c379c3a49b023fef1ab3e3509c52bdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309fd2dda39bbd13dd242b275268670137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54246e63ff43fd3cc8e6cbbdd18384ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14a95de94046f023f97c06f92de37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b2f8018b5de49cedb415edfee9621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f70f44b228877a2cc74ef0f0860fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46aafcb0ce02d9bee7a3ce9388b71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a055927c1cf28eb391e714a62cdb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecedf6be6722e51a68f2ef251a5f807144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2998cd0e1c3fce70d62c8e2859b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e16059f6c801351cfee48e5a00ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674f84cd87a67867b06086fe1d1a436147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94a0ccd0d103d16afe46f7d81ca11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ced5d6a86c6049e7d2ab7520129ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4b0d7fbf4608a80c8176f10eec680150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb1b71adb046a587ef5e2faec52463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d908790494d4f2eca28246f78ec9550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdda27f347684c736a348ff39ea644153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63a2e9ee3fe335a5c1461b1ffb6189154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff54e6e66c5711b09da10aa21bf8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886cf94f718880ac2edcc5ed53f1fe9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f317661d7720db5f1920c4e4238c2b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07946c45c6e38af8483a4c8ca0959d4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2697f50eafcefdeac44ed9bae5bac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b39739962e65665370dbaf284e237160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2353fc3e380060498287fc77f30a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60fd0ac3041f04efbd560fc48b8c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d9db4a54c2fcaddb448745e32352163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728ce47ca1de6e0a64f8ab1af4dbc89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906cc8f5655b83ddc74134e38e27d13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9ab90c275a2df6c90e573ab4881b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e765cee12a71317fe5d22f956cd1c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb6e49d7b7d7606dcf794f759e7e05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982fc997c87e91f3761c4180a3713c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdbe859166cf246fd09321293bd633170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3de313df7b22be27d746cc1cd1561d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf43a3309ab352682990ed8d58b57d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee82185bf9273a8f3e603e8d6f1d1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7d28d1c4ef8a9c6512f8c0318042174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914eca31cd01abb7f2c5c0db31056b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef63a9702521590e2c4b29439f16b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f02ff70f88506e452ebcccfdbcef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf429663ac1fde718dcae2d53ac0300178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfbcebe676c6f8b5f0c83cac7f1beb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d10598731ae09fbb8ca93036aaba0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f4ca0f7f91fae7d850a26589fca40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ea7cf21ae1c2b0b290f7dd85ecf04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408aea33667e924c9399a523854291183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749a9a6ed087869fbd1f9a0a2289b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4836a711b70bab228d21bf2473ec0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a206bfc78558d10c624b997f1b144186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74c606117539894c09c3cbb9f97c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47e71f9ef4b8582aeecd20af9c2fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679665752145d14e192d6071e2bae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5177bbf05f96bdecf636d5da61c6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d13a5345275a1b97c824584f3b3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b98dbb77163cb74bed0fecbfb5f130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6c99d61da5e09ef4f322608ec0a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367bf986f0043c0c49202dc5b752c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf07ce82c418226cc452852f36e0af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d6d26eae99ce71f29afc709be4986196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e686ac2752fc30d9e6a6780f0f15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7665cbe0dcae084ffca43d10d5c87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30d63eb42d9f17fff0c9563f30fe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d19e83ec37ea9b210be3ad17103fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d4629fd83d6ddda8cc61b4dd8c6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048faa743c9da6f2c9746e17c476ba63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615970954a9397080396a7bda4e379c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235826a772a0acf8f7457f384352e8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0c5e91ec5511d73befeaec37cede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d551f2d9f597f3902fb5cd940220f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d839ddd60a817525468a8a2b0f9cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d41e3b035f9ae325d7e621e2d7260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede769b3c0523c3e28a0e829c96237209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d12e88a77da037abc18cea531d7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53015e444e9b749cf03d859d1494507211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52b7a0d5e7b343179a7f8043c2305212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1636c03234b854497034d98950ae4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d3a20c17407a8c346631eee932f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31199130dff584744894a0202d2ac17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d706edb04862bb4358cdba0868b42d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0777c10fdec311e051194be77a7b21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5daa29cffe8b1dba37dddb07af8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ade993e45f4ba2c8cabe55bbb7e11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6736bcaf17ab9175fa0cef07194cf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1976b951dcba176729e5e54671059fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8307d1018b5a67c4f8c61291a551c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73451c4de19a07407910ff01fea1c2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d11b644a48ca508b8e1f27150dc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80f3839c48ce7fe1bdd06b258979df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d27a081aa57053d191084e9b3a6fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629092d3162a38a52cd1d70541b0414227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fce3b8d5574b7229bfff0fe2acb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362499adbaf5f629b5a3112f0194ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd42f0c2d4793f21489af673c0c54e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6702bbe6132cdc727a6eb8d09e00d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd30d7eb1bb00e117684d1d3db75311232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cb42f6658c6968715efe0478d9374233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e065a8d9931bad9ea8c290180bce78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec0ecb19c8c7b6810c223d1747fa0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8cedcd3c3c378a216bd307b48739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31669b033f9a491177218be00177e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e05df8c40385e89293c8aed9fe0b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcf48f464e8ffea267b293039b01e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c1763caa36f1e7fcf71bc171e7018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f3b3c0c70dcb6e8a35478a427980241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e5836b826cc5549b0a0c4d65295da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f12c4c988c67750cff8e432e0c80a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff2acab9946f3e9b7c0e15f37a607e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63239900ed33694d9e1c9cff6c62958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd46b756f1abd949fd2cf72aabacda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d68d3f3f5cd746e48e10b5a89a964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f5c3e8df5092099d37d4b9a3fbd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c6b3974d6dbb4ea9d50c384cb88a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368407561fe84955d17a5265616d9361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1195130bd46bd9d9f2eb51e4c202763251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9448044803937cf7d81e61515fa50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa677f42c7f08594cb53b9f2f2d6f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84c3cc27707039beb5511eb973fc64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e497151396cada02256328ccb226d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6275750ce7eb309d45b55ba6f56ad28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633b05c855da1925759dbdb8fe4b96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16464867fafd6f0ac12e3803a821aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd664ad5efcbe3aff5929ad85e5c60f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9558cfc5fa09ee2373f602966a10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08a852b3b724c297851587d9f7adb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83a41b0dc7f36fb5d3709ee54edc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe224896be801ecc57fb8093cedaf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6d92d6570e439242ba762ad79dd17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ab86bde853d3bc94d49140cf4fcac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d34b80cac973540fbf65e6b4e4b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90b24482cb87f7a51ac3a8e4d1b4c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc960ee01bd3a4460cea363c529e8f27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67050b2e44bfbc43f645129b45dba1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878eab27841aa207a8c5e1e2b87b7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0144b06fd0ff0c348acca565026d7a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a28b3842b2dbd6d1f9d656a5f195272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12060f2c4ff2c994b82586687dea5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e7fbd59c241eed09750f8ed8c9454274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc5201e0c79ae7a7b40c765c18205275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d49d48c59b41b4220a1ecc88f1c059276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a11e8de7d8515ea2210c2228721357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0fc2802aaa60f89d8300f08b8d1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652004d094a209be8d323d74c9087572279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287acb54ad3db9b3e9b2b3e8982aa010280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84403521ce1746cb3b469de9a2d0db80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66552ebf2f29c7bf4da45ccbd4b40b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e484a0d8aa6f5ce31cc3f4ea8f5ea06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257cbdc0ff1deb3a3218dd3a50b076d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88accfc97b226c3b7ff9ee8d3a5bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1125651bb97ca843d3c9a0f21ae44286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f7053bac7aa0b87f2d01c303da291287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee74d8d05612d47eda3b71805c39e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db080c08913034cfa205e8e4f22b36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9c54bf8399f82563e3ce885d74a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14ca3c3294ea5308b2311be223d19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad83d33fa7e434f472860869e25c6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343a762a264c012cd99754022101838293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31476d4afa0a99575cfc0633cbe647e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e5b8c126841b9a576925f893763c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c43f4d9ec8fe0467311236e405b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c079b9decbbf3b80eef048f64298f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24c7bd9496be24ae15953f2baa72a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd8b3f17bad9f8595b846dc7b1ce3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb445098f1d9f17f806db35450227e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146e3cfd65a48047c0a5668eeee280b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bf5df864a10469870ddf9ffcceb79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84cc1dab50d320a6163f1be54cf304303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720b12c118691a9b9671e5e98312a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25975301937730299acb99a9af61b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70fdddf60e32701d814647349f90a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab60f26f70d14e54449135986738ab0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080a3fbec1112e80779bf1717dd240308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475faa6d62c4730666881d9fbd34016d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2776bcbe262f27bf32849609efb3cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ce52449180a5de84dfd735ad8d9b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cb595da394e19c270cc8e00801b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7457491ea8ef86f566a884a3c1f6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2157d682aba61d8bd0f26a418c686314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9652f4874928bfd4bddbb57c1f738e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92865d05c7b8e7868accdb85b7c98f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbab99ebafbcfb87792bbcecd33430317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8cf18a4887a036d4e35d52345e48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a6aae39251fe33734fe534043f8b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a1db1caeaf75d06b8fccc66a9ad05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daffd3c54b0c600d576d9548248fa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d71d8a24d1aeff10f9104429f60c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd2c20a6af4231c035b1e5312ff9c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2bf47ca61b68bde5ede5368a8805b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cedded592f1b1ebdf51114d2f0c65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b57fa21e1438d9c901849897d6405326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf1096c03f74a557a61096d6c9a1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4942dda5b109533e892e0f69e5020c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852a03ce6ffb96445dc9d37e4e5deb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbeea9861e0e4547d19169ee2bd98d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e9474af5088c8f81063a06883915331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ef8e523da04e701ef2a3df73a823332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e8b7b61d6c98d28f68eb0c459c1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fde411fb507fa0dbdb6ca40367d18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c377b09f0ca2e010c4bd9c7bcdde4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ae974a686c9b965f0f7081bf7c4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167e7b38678fe5dc51c76c69f8ce8c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021609946d57d8a5abed46054dc6ab91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe6a70e172112bf242ea68b994958f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b225d5f821e7ebad84934da75aeab7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc8cd24aa21f030c42c5aa4ea5f01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc325123004209587baed616b1c88c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e2e7ee5c365df1b546e8ab3d1869343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5a4a3747daf06560849e938d1bbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32856f71fa1343218b787d6e3355f2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc958e8f7c3ba385315098415d22600a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d18103de15219c4d99d9d79db36d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6fa6b69a5d3139549ed674a0c22a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eec4513d7aa677d299d13c295034e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3cdb571a7db9021d3029079be1ec1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad828e1e630c04f88f8a55cf4354bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984aafa727357c2711bbaf9597f01ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e9445da9b166baac4ab1799f60ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab6d2876f389474d5993ca43be69f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b6b5e52b8b0e49c567f916abb465355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c19624a0469f849f5367d51f0de50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258e13710bf441f0c81c33994fc221d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e548e6ab994e9b5341b32af4ba882ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ea3c64765a2b5a9d3aca30781bb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e174eb8d7b8e25b21e8d4f3ef176b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592fcc90d19606d009a50460d026a2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f08e69918beacfb44c8c2f647016362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd6b02de5bfb35fb384578fa0f9aab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ded72950ae81e05635d18ce872712364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d138bdf6e9a6ef05dfb6272d06a38f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a30b783d868724065ccf4d8cc1c59f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602592e81594a26ec3edb047763d45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f432809a093be5d4a46f4000c6ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912ed46e806de75fed325b72cd8928369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ae0f06e953d40aa06ef805352585f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768602d46bbef0c434651798ff9d33f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b402351956943e032a7cf2379c00b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1050c1e46125b1370ffb5ce936fe6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdd80821652f272105a0ba02888cb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16234728bb65ded0b4ddd6218ef51542375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108334fade53562fcab1dfe7528a314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65eee2789645a6b433e23bdce55e0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a520a861bcb75e50b9e3ccf3a4b24b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b89b5a28c1cb3412eeb7039a9759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f6898d19ef120b065e9bf1056314380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf54fc177daa77451b5bf0aa441c593381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06303a6ce7412117039f745b83ef73ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0da7a1db9d270ca54b6d9c63c5463383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae08ede769937866ee13b74e67dc71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b8171f09bc153cb5833295ae6131385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e194fe53802b7de6515df59814811d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70ca98617efd87d868020dd856db74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047248ee32824b3ec974c4d42c75f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6742cf3de116e8ff555e0dd45eae56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac62af0c13a94764cd157d14c99e626390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301226dd481e4aaf1618a42d1bc2883391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ec2947d452a8747ac6b57ad6b50f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c91c32cebb49b11fbc7cdef288e94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31136acde6dc5461bdc67e5d8a9dfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237893baf8e82ec39f3a93958b6303d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233de3fcd84610ed20512d395071a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e334e32fd68e6ae4268962f0f617d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732792a34860ce36e3d7a6c847bbf390398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398f9c0391f3f2e556e6f48d698d0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46195b3b40e648458b6b00acee7516cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6abea59545beb5a4f8b1b225bcc05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd50d4fc01ad8fa7cedb560ebe2dfee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a65920d0dd2061f6dc443bc7cabca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9419cc4b58e057b2e8afa76e5236a99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc1f77f55e030ecf2642de54c4c64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b1c355d067ee01a33ee6571f3057406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181c0fb3556fef45c17e7030a29f4a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaee5e38af087121f65a5ca7aa57ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc998beecb2e5ab71f310b2523b170409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68975ae12748c28201fbdf0e72838c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab2e97f7d877f3e5561f0b020a8e7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3aa65f24a4ee467201e6059916da1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cfc28d7df9e6b09c0ebff2faed7af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0df10989265a699a3aa2d081a44a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a862faaa17395411585676dfd5c05415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f28bc8c6a540549a7113883bbcca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d303b4ae3406dec66f131b6e7ca6ab4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da8cb8cc7b95d1f342d514ee5a0ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22e361b5261f1640218b34acab2aac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d606941fdc2028a41a47d3fcf314420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360d4a1c654fd29f0491a5bf1c9e07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cbcddef67c73e38623111bab8b938422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dc4165c488c93321ee450f8ce90c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff10c64712efe41d7a9994cba627790424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db523d37c282176756a178645eaf13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42249d384579bd6bc6fea879f8eb871426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9440bfccf1d9b62e36372ef2de77f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a9c4197bd9708b08589d15314e878428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b80e88d24c55e5493ec314c95f1fec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1531f2342bc85446aeebb5b25978ff6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4fe89f62df2bfbc74fcff05556e60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceff7391366dcf99148a1deccf2c8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93607b5af7b5856c7d9d2d001380b5c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a4103657bdb9519fab1c0b24a19c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f7da03c5c5b3c8fb4fd550d6e023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce3013f93a5179a081a1d92ca9139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9c3b1bf30185bdbbb6b387aa73104437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e818cd852348393aa5d77219b0e296c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35561dda2257a8f79bbc384332e29e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312473bd48f4cef59cb155219a887f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156068164b9864525fb49090a58e008441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc095dc5b83e7c26976abc54dc50add442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e17fc5cf7451104c5e87960a9a76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a729da291eac8cdf1ca914edf9b5d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6939b7808caf03e93d3be57bba9cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e2e67f48720cd8a5919fdae49cb84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ad8f3e2eb3d5cffad4bf7e9d7064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b129340d1a832824ba2cb159010b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aebedb8de7281a24c23d101273144449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021193b717ac7dfc3e2e3d004dac032450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fffdde2c5bbbf5b1b182e8ae5b6f6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f526d34e9892bf1c295d163c06c6ebc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a6554b079d5c74a86ab052a895e27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e432b5565b9d05fac771fbbeea387d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62891c00108753ab65f9dd366c724da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06fa99c53610ba444aa2c798872dd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b6e00a79d1a4946f8913603c6afc8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880549ddb3b3d42065c175bcf7808c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688175be8e97bc3eaa61190e1c14532459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f95fdc9ef57489bd544055604c57b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d11c13415e239b43c834fc272de7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f8eba7a141776c496ea93e3085ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3882c7388adab8669a64be29c741e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9942df0a61348c2747fbcb40a20f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e91ac961c070aa777e8b591c1f5deb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cfce3e897d8c67215050d8d0243e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9d3b726b8c94c2047fe6903aa74e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae855c197807b930e5fecfcef11bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80340dbcf10d28b31bf74beb0c64446469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a8711538baaba8228d022f58bc1bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419cb2b61f5587deadac7625a009877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c351a974b887a64ccc0763413082b42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252438eab054e55a7ef1dafc07a7c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b81d500c76b8e885f6a0f977de6fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4de9ab82190955d9b72c1a194f6a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309234f493c01ddb049590d06481c601476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b5a2bf608ce0874f5646f1accde5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf43824a7bf1a05685bfb7416b1ef9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8204fcecac5f17d4e777b219ec09b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865196d23c639d8fdedd082cef3924d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a130b071f389cc8a59e857359894db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0956b56c961b31c4e36a55937ad1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f21d1b757d024be609cc364659e30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c28aba09a30c5f60b9c436425c861484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964ab491c5eb354e2b1f18994fd89e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7728394de043f727ab4da39ce4e6b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a803f6bdb927ba297c438e155d14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb851f3ee6997085897edf2023109c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296455b4affe30408f47e3cb4f2d533489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780025caf62afe2458f62d7af563ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325d40ce9245424c14097ede517270491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f41f57d30a058a8908b50f9c41df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645d7f283de50b7150b56dddff6ffb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25103abb450fba0dca25a5eed4a36eb3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221940fb03cd39937eccd8ec047e1c50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9bb4dde7b60de220998f5dcbd590b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6892885b38cea75913a52be0a398c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea973b10f92a2edd6327a86923214498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1356765c0be5e8d4bf221a6ee5f17fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b35ebb20eb053d604d9d51550842d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14321be9f8a56392e6b35dc3bcdf6696501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54f6deeba371e114a9d1fed66577c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf02a13899098acecc9f584097681503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7497283be0a9d36016b3b3363ab4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48269bafb207ee4be13385bad095171505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8885e2fc220aa86b4f1d44fa3a31e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72bbde6cf428e25f609cc0c249710b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42362c44e1865d6b7e237ce0a99f9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ebd415129a48a7c75e00f6239064e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3a3a13f3f59bd6772b498a01158d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baef541bea3de17c5de557e38ff744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a0dafc49e41bb6537cd430a22ffcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696d0dd8b30e034bfeae06e3ecb111513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b05dc9a282aa24d78b85f03baadf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2b106c9ffffaf81d4edf52a2c848515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc902cda53866064bc14dba8b35315516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23155a2a2b61e6aaed2b787120f1e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af37afb2a828558f200095ce146f807518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5b5c59f88d902bcf2c63eca395fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c4d2bfe088d3afc3932547f4462e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da13bfe07b28a47449f28f71dc7adfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5946465d736fdb37d3467a57b099196522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622c54d6207a879f67e34fe9cc68eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f1b37c62a6d3449f42e3c7517112524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031becdcfde92e382afa59327748f16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea6fd757e64cd60f5bab00099eaa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5aea3163674b566caf775b26190b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9052bd1111f156d488069b2d369bc98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851b9d406358885ac0bcf6bdb66d0f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ab05bf8c37a3062a793d3951e7a8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3213b596a81ffe2192d2bf47981f49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6bbdb49ac68400cb1d6745ddc5c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ded2acdd84bc5088aa2a5835de7d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e330930f8ab17deeb081c15db9d5c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a2f66b31c9d4f2124414f17a7bf0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed23bb8fd95038b4366b568ad9b3056536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e33726b51aa84480ea3034e003536537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41999b3ebd82db9ee427cf1f0cefaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0014a3dcacf70ce599f6673502f78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef751d2d36169b2d16738383071552b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282a249f81d9b4e89c083f7934888b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439970bf68727b85eb1a0768ff47794542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f800f15a550b2d0e0879cd47c63e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c094c33484315a30efc278027fe70e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0544015ef8c462baf1cb4fb867e24c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857ac41a4b6f8acebc3f50604c8863546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143433e8e2b5e61191d1daaf8286440547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8038b160a9ca8621df7270ec4e81570548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482388d459a84543b67024f76df92fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c963b0ba857bf34e50f23b6a956b97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609b3e495d26f206358020872172558551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd678399564ae2396017edcc98f5669552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e232aa61b664cef76a825f5a3a7a93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ab5d3ccad9176a077d5b1a643af1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ba83780f7b1a09b45eda11be1d33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb60239326e9a6f007c750761a3aea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5fda597682b8b4649e2949cf4dfcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af823b29d3e307d8e288585b3e5f1e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f772275546594a3939f972d99671559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02da163de05315e268cbdbfa9c4489560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402348e444601a40142c91692c6e20b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36f6a9c5c24f8ec2acda8ee3df0e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5a3b0145d10d56f1ff9843292551e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c358a353c0ee0300f7577eb4ccab5c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4724313d948c2915f91baf34da00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aec7081c2394a6d5993350d2e1770566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788c63c334fce9cd457ac1a36846d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa498ffc60f171471d21509d878729568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68040c1f170dc1af1291416df3363c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46506f69a0f3fb1d05552c50abddc200570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a5e182b32eac460a06d4a550da9bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11411e5cfe0e2d7c0868fb9b59cf1e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794e0c35d866a605ab5c0b2ab9b1b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753323c6e4969faf56c6463e238ee30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6610ea7a40ddbb0af55d41d0fac84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b4765a5843f945a4c29f8edd63a42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ce0dad682bbe3da425af53b5e0c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ddb91a8835ed2f127547693a2d2be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f03f5e33a994e80bc37b810801cda3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d700b9b4eb38f607fa0460b0b68d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f6d610c3cd19dbc81f62e136ddfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537f54f86969cafe3b06f394c5fc78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f14c246ba208f1c83b3f77a1c3c77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ad98197954019f7773422c9abbce4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8964cffcbd914e3d036dc5b34dd86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad472408bcfa694d1edddaee9cfdca5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc1536b302e47b57369e2dd9ba162587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d3e66cb31df3847ecb112361db62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bdf75415dd9cd32db2c6771ecf45a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f7e677810aa8ee03b862bc413f15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163e8763b27efe7aa3336879c050059591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e68ef1ab7c789ac125a15b37976c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104330e87ad1f124f502165460603d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d22f3e8c456317e13622a434a49afe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3472182e03222d7681dd1fdd3e146eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697bcb3dbd58db3ec4d1f6ec51f49b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e1f4b966c7969e1ca6e723d37ae8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f8827f3a28daa9c34d560b91a400598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc7b4ededbe38ea0b4cf4674c4e09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be24709f5479e7615292c772373a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09e3249f7fdf77020e5a852972398601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2dea2542d391f4e5778976b1d648602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315dfa29622c5a4990eca3a4686f7f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c390242245c1cec79ccb841dc7083fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f1a9924028f0e7c762fcca4fda84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a651d2ef0a19d3d7bc02147907c291606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150829fc1416b76e721024c415ef32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e23935086456136ce795eff02273608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384704c06695c80a08bbbcc2ca838f52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316525c11ee11cd3020dbb62395ab9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f55136057c767cfdc67461712c23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944dd8f452c92009880fe3e0b0ceca0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14084ded9db052fb1baabe824ba2aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98124d0a1b5f50fa69772f5d383b8ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9de92365332d501075cc70a1a913e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85238ac6be987f1cea2f6639dec8709616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e649d9729897e14abff18c8d56802617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803473d49820867755cc573059b98c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651e8e5c4fe377f62ef08aca3514cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bebd429d2b7d61658bca3fea8b19d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6562222affcf2fa8c65865e1503e383621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d224ed4f25101591d8d3ab9ecf3e2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757772ff9ac161437c25b9b0c6be7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ffecfbec75994b1e4aea1e669116624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347666b7acc01186015a0e80eee5ee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b76c354b847654fce56736a5c3b1db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799655bd6c5a187d8396fc9b88b0778627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c3231f1c04b0d790a9f6713a7591628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38a2c99b506df7a82722f5296c7be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e34c051f172a3e0ec274cc125c14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42e09ad2fa6754a96db5590f719d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dfc20031b22c16005a5e8f3d74aa8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474fb2807959997027b81e239be659633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaca32fb3c4a85e56ea968cdd2bc65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a9fe022b1c3675eccc98a99074c28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244c7962d8302c7cca8da2f7463248c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f98063f8c4f46cabd6053bbec7edd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba89f9bc4a1e82457e3746df75268638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67577cb661add3379657d8611895e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d4c72ce3086fa9e5949b671dcbe79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0050cb09eb8b0cc55c9198e3d5df130641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115290900e14875e9388c89ed82083642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f31dfa0496d18612f07e7a84cbf64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8c2f1a5f3f4b70a1bb670722700d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1adbf4f06deec174a0c7727eff596f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595dab665557f1c61c36a435932a88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc002c1d0e357999848d8df67f627647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96423f72fe09f8df0217f9bbab7ea2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea222ebdad6355046b2fbb59b9bc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfee6771d06908ae7a3da06a9a47b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ffca961c6ddd84046276d2b6b927651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83e859ad6045a3767121e4363d22ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adb5c73b932b3a51c5c7cbe0286138653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2ed9f268335b946989fcddb64c841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf569492e2beb79ab541da19124f04ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef663c565b4e1b7609aeb44e97b5797656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474907e924939f51b2db0e08156a7117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd156b27122dc7358083a0a749e057658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4a97e5a2f0ab1806b5fcd8579cfd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7dfb6e10ebe37fdfec6ccb31bfc93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d88616b61303478dd2410fda8e460661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce82d1ebc0809c7ed276804f33399dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f47eafc50dfc08c881bfd466ce0d44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8596af16b93d39effac36a4dd23248664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c49fac5ef95f96a0df9760774fa140665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96ed46393b7cd9626f919364144dee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94100928870eed4bbefd41449c8a76c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa887029d5bfe60918046e2eea3fa2c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc930b16ec4a88c415de8b5ebe96ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d825da9d5dd188dde5c51cac219d72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbb6cb3578937f95bef60fad2f9f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12393fbfa0582761783fda6e50f553e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68873ca20145485790829817b48cf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d34f83fc933059531a27db837c89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187756edf2875f00246ada21d1c7b6c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57bb6719b6011a09137413e612f9b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d46b293cee02d0a01492b93bcecc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b190a353176a6c7ed0294026e301678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5b6a6a38498bd1969c25553681001679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffde6a1eb2c5205915b05fdcd0172b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a59997579c50273d6b9cb2108d90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63fc37361c4811416cb52d940d3542682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe50852dde517d7d070b1f4a6fee3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52edf37845f633d5ebae4568faa5334684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830490043336ff1672b35324c16726e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360b45a9755d612413cda581f08138686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11c61664d3148f536febcc33f0da33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fee930c8339d69e89d6e57576aa8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cc0093f82e12dd6472f110a29689b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b0c936cbdfca83e2ec4b3ffdf028690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570faaca8efd2e1c0ed8c1a46ec50957691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d605bf1990fb36cf474765ea7c0ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b1ff2ea223906b24623d1e57f7401693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cc1ad86bb0aa1a0999517db2d165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897633463304f7f08803d63486a873c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ab3dc24e7a64abe4b6935eb70411696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c6ab9c2670edc141d673b3d895e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b68ac90522d768f402c3d3b3bb10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46752e93a1237d904720be19aa622de0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d856cd07baa373c54f431399503a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb705e271e6f22963f4f5050c54bf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda79788c27fe34ebde755e5c8dabc0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3055bbbef0f1be3bac037dd0293670703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692cde6550f118a98cec7271c69895704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37091cf502b1f395d28ad10727d06a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19547b838cd276fefbd4cbae11743706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360382dfefe33774ec0939234ffb040d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a012b13dbeb74c18e781f3a5793d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625992b7a3367455263e963380baa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60cd2f61628abec39ebe91723bd6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346693e70639a6044bceda4feba2ce3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a727628e9fd80fcf7fa22cb25cfc09f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565992570fe1ba9812c1d6295d2c0261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c894666a35557e635a4a5f531c3ea152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76219c88d7f3750afa858a9df3af1a0b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9770927021960e2f40806dc828cc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076a3a278d408022cdcd7fa5dbde2db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3029ae0e4ea24e7ca427a5fa618386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ae5c017867ed6b60d262c3f660ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2be73dc151c5c694a221e42f47ea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6934fbf0b65771f85c54ad4fa785ed49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3337b7ec49290fa0ba7f66e49ca1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c83d60c26fd31129f4fb1b711c99711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa3195fcbafad18adcc66cd9a7ee712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ab9791254ffcfb37e8491ccda149713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088bcbc95bf132d513dd22a1e3f41f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a2bcbb52b245b518d3320aef1105115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b90d43429e465901b04102380129716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b539cdd137449d7084afd09a105c1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d00821184328d611684536896eff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5e200dba05e8f44882cdfcf324c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001c92aab4e864ecc0fec97e32afd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575adf688c7c0b98a0256fc7cfbe67c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec318c16f7bda998ea31135affb5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52844f5b4088fc52c0d64cc82f591223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6318cf1ca4f78285fe0509b72f6d7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09716bd4a4b1b973828272ccfb77acd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396e341fe8a192e8bff1c184b2681e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8b96b77995e8be527c5d757a931527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fe3bb6986d095d4c525af8c95ad0b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3795796f6f557172fa4dd5c7c70bfd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9290ee725acf3d9602154ab0fc06f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3fb61862f718cbc53e17764a7162e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863e07b67e10f682cfa0f81242a91c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3ab74eabff6b0fed34bd925d4de4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4623d8fd92a26d051e0e69a0732434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8bc0bbd6ddc2a306a0b83fb7eef035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b13b1f0cc4cb41b8f5e822feb95336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875753dae73b91b887d53527f7c164137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e44eb9155c82390e9632f4516681538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2e1806101499b10bf5730c9178a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008ca4fcc160f9eb8449e1f3beda9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5f48391ba376c0afe7353e56302141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a59970720d0df9e85e8332eba79f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3729942e15e9682e082a9e0e63da543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b42a3b37495b75874771d7a66ac9ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21031e106d4668d618945fd6dacc5de545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cb78767952310b4a55959cd9df4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cc44720faf7ebd6ed7731c0d2a29447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca764cc3bd3f00923232d1aae8bbb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f63d8bd35460b3126426c0e2cd34e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11726095d7c39a3a3d6836b4e2a22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181b8c2f0fdfca94a05bf34ad3a248551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f926b7027e1b5970a26f2b7ea7f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3e950d0420fd357e95bc784c00e5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347b44bfe42dce660b7045512fa7c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c33f5046f3a3c5f11afc285c0dc68c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e831f9ed0341a986b1eae7797f93456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090127888d13b5007f7fb37b466b60557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb60663ae8dc6103107f74be7265c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb795d8b20822cea0262269756187659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da041e5eb93484a46f8576f18cb55760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43745a846fb3335325d45413d5685161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d256f73b7d6e73e35656a0318283d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf12879372e1f1c0cc70ba44eabd3563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7682a189aa0f317f17140507df1b7e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c0b55e6820237dc13e6ab834a17c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cacb17a78cfd5ab6605b44e8c716f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9ce51484f721f399c51dd03ded1f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6909859e7d26a91a4cdaab1ab235d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b93fe6634ff59885e473f4a415e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb09bbfff8afb9fe9ab7734ee8e3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196b3b489127810c59682e318db54c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5b3900f0772164ca0f15887595ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0d199fad491f98305a12f0a1d40a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b503e7ba87178a47611accd163cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbdf6428bc908a179b243e0c41d90575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403253afcbafa7eb4bd3b5ccedf3c1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0180f9888ac946cf10c6443bf36d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482f6adf7aa647796d9ff4a6edcbe4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a92bc0d4396c83e3c5c5c621d8dc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e7a38656c3f9236b85b14a1e73aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9773cb37f13c3bdf591c8583ac2d6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9f528b2f9961d7de6b75fa376f58782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f205f87a6b3244bae0d20e4fcffa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abac8d834ed954a682903b68e9a81d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf83ea48542f6a5e03ca3d44b34ea285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772cffd7d3502de768f1e447b28d19e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372294860e22bda27cfe12545356497787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610ec2a6d510efcdbd29f312335fd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5579bfc02f3e14b6636360fec023b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1468e20ad6517e9fb963c04f5bac790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f1add8f00e30fc6e866020c8f31591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f866e0a2c863514b75ddd5df3ff5f5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac03343deb1fc591c7c656722fd20093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b850cbf532752c1505dc6bd60abadaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e89b08caba7d2a93dc86b9ffee0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97e962f9fe061de628a8cc7ef4e30a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3161c67a93ce4325330682d69007b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ffafe17431a523750255b100ef54698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfe9700dab7321e8a98c7fd73cedba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0971bec6402ba8a8787cfa857e8b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357ba50e1c934372668d9c261499b89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0473a04b2e3bf7b9111976032f430ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bbccf18198accdd3c2c20406cb18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e540d35ccdd8a12653989350ae05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e49dea4a0aed807a1e769dd9494e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e788d2d2777b7f490679ec3ab1da18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae495b51a6e22eb27e746869eadb56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636fead5a3e4b695d682753283e6cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7036b5946ec31c62d5296e933fa70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd03db87fd8659c092f29dbefa925110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c22e1fec158dcac2b66161a4192825111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9953a96811ce8661bef1f65ec028d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f3dffaefcdd74f8075350d967de7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbdb84ba043e0379cb1b30e70a2667114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1325f7cc93b14bf28b296e6662ded115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb5670067ac7fc42ed3c07d39872ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ace1a7c30ba5ee5878b863ec1057c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f09f5a99026a266dfad6ed4c04514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163cfdbd6679792b9bcca3d57f4ca3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103d78fa55edd81dd90ca7518ff262120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e04ae288e5dd1944fa76dd97a80f4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb909f0bb765cab57300c4760f1cfc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceff81e6cf2e65523bd9546247d94c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a45c0b6b2dec0802ecd7ade61e15d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d718c64ca6a1b10fceac1867e9b7d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e435743896beaf6d59dc1d699e3cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77188f6fe3897dbb515c305170e70e64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f1b5baabb433f141847458d099bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f87607732c63b7829b3916be3719129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7ef225d97496f504f943d490e418130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10ddff3047ecaf8252ab6614e9268b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda641bbbaa3cff554b497ea02b834132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fd2d00d92d62f88748b6cd268fe48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc4029d87cd90b6f914b77696593a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9aa4e9d94a731ec81d2b5d94b0ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ba2bc0bdc00af1508544450fbaba2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4babdf3c918b10fc41c09938aeeb3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a0c26230aa7be50ec69486ad49d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e67670b1759ebae5b1406af099ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889fb2357e8b1fc94662f539e68118e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac2960d8c615383b93e15aa6d064e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98909cc496f1289e05c2fdebc9aac03e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91287fd5de033e20256621f6bfa374da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e83c5e7b7ca7a0cc920d372371f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e042eb59bedce443f129c98c65e2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dc7633b73608e05cd73aae40cae5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d57ee7e8e6a8aa963ae02a029240bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf51289847a6df6421faa893d5d7fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb9e84856b16a2ab602b44d880afe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9805950067080cdbb560df0f5cd813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01bb5aa946801c6e35f9da0c627391151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b826d1d2f2bfb7f8a8c8e50f3d2982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d026f2ccd51a2724af03850a15a5ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c421ffbf6153b40d0b86e7f798eab59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc7cda503d3200c5272183c0ea3b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10431d52511400a3d3d3b39bd57d9898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6dd5bc5b5f7a87ea9a7b1c144ec4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945aceebfd125bd6b8ffc369561b593158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534c1651da50169c9df2e8bf2a6a3ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8183d90042884fbd616207826d0d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156fcf4e9bc8b6e3b1c578a78efbf25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e7c7ceb577463245bd41297c17d06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ff975f6fd0b52d55db77759e8ccb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67180f7fba6658b9f40fda8a1dc8b359164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37beb8958d01a27b51eaa55db92047165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52cc915a1cd933b2c5f5080213cc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2339b4bb45b63e157aa073d61722167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241c36cc9733dc23b51b47833f39df1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdd5d36d6291cf3d0456a469be2e9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af20f5becb91d7c46f36c44134490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3448ba40c75261e685d925059a86287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee562ee7e40e0c3ecfdc501bd85b8ddc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2d314193c8212ee7600dd17a10f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8d74e24c707ce2ed697ed3d39917174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16b2044dd1a41b5e4a3f9f8925291b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a654cacec9f04c3e3508f52b2c7d44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcad09899c45f47dfaaf3eb1f25e6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129c57e1b46aa66167502e056979410178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35042d40d73729c9c491d041aaf59984179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245d6533c029b2f07f60f77e3a062d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032609cdc6bba38b65a9db5151149533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68254f8e1ff15d2a32d0f4b0cc55b15182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf37fa68e9c2a7f6b330b7d29be47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4ae8a636d46cc246c37862204db8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864e6e3eab80fe0b8d9b5c951223d5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176caceac5525286c6995e0cf13d47f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e12ae073485ba649e8e2f452b74a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae15d502a5b3fdc20f53eea5cd4402188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f722d22f44197779c07c823b886f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fed0cb22afbdc6831ce93928d463190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41bf37d4f45aaf708a0fe786ac6651191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cb67e188577f9eb088f0b8e81c78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a1c8407b4bdaf7453d462ea6f2a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253765ab6e30f3fd019754bd182217e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2755f921dce9f0ad398246b29673eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a2db46323c134f6ad771f5215ef9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92155b35b11cac815f427b73316ef62f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a0572153081b8012614f716ace55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645d0407d77f10057ddf3305b863861199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1fd501dc4120f11061b582a925c5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4345537102e8989bcf48f86d2044c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583a2cb20d541de7d10296e14b5dd71202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07cf87dc2baecdb096a43bfeb58f10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3538e44a6708cab6553c7d6baedf65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb9e5d5d8b2e0d3c3d0483fbe9df4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db74a54ad8cfa8486a4a0fe2ee36a23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbadc8a2a4f026baf742481e7b47dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7c7fa700733aeb94adf1cc4cc1027208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13587760c5cee6285ad39c111b5b9839209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ff89929e2ad33d3366166ce01a166210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a06c28728d70bf4ecc3029f53ce54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f05d7712aa2f88c23790ef65f9ad3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433006ddfea1a31f4d74e7dd0eff353213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c437b87a004cfd3d58d4a0062fd0f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44217c4695377c440f07a3c923234862215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced7652771ee39cde4bf6d5813a2134216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca9591612445832833ff978ee4be11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ced682011591da1d1a0ab517eb2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181e69a1af55d1dcb1d11e78996c6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6d3ee0a7263dacec7d4d225d9689220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9433b7c83adb3ed79188ecc1e5972d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec10a6653b85697205430b391e9fb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a3143bab28c07a97cdf19f226e81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583cc1a5d6920692398e6baaa2c77c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87a7fa2cef73fa9320ff1db008ec4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8a1206bf9bfa6b47c19b08e0c1c36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c6bd40468d5093ece12a1c8ff2e89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ff43812ee3236ccd5cc0368f1df1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c950ed7e10e50ab39880c31e3a2147229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c062438662797581a7cf76b49d4a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265886dee0140e38e8f0fa311fdd303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640d1c2f773553f6cce1717e9aada3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd3a952de689232a9daaf4279ed45f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2b74da547221f495e344035e635af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620f7f61aa398e5c110040f472456b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab370de8df6b2d2932b0d4b67ddc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134f44a135c3540215d0c744a49321e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995bc1a98545fd757b29bbed67de85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a4268f7b0668d19dd3b4b6a46841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefaa5877568693561ed939d8749749240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d1aea0af3d688453721fbde6e582241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3d32440a6f613a600839dbde90f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469268a571ad9a917b46eaf12d4aa8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bceae72d05d1157da79d28289c866244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e99cfebe5b015342c7ce0bc4d3799245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cd0ef58a637371ddd16998d5b7ce3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e718fbe531879ffce64eb8fa33830a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6c173f982b8a0b4762dc40ac8469b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a176733615d339f3c42507321bb7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5aa9f5bfdd4bac3cbf94de741f8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c17c0f5ce28f85aca3369b5ccdf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ffe507e12f500f5d99645afb610a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340d29f4fe9258ccd2322a3666b1c53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4178d488f28cb417deba8d0e9ca55f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2067abf6aaef442527ea7ae76d5c62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b54d15687dbac7cae2ebb860e68b75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e5f1e170ea7ea15a7769ef444385257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bf24fc705043d3e27d7ea751d13d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f2f57b815a71cdef2d7591cb913c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e98b38bd54ca6d38c56c1ca0a88541260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093af8c8ccee8c13c9b3b0110fa4dcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8b53b8c2b914a6bb758041742240262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571bec32de340ce515ee10f1093fc0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0c02690d1a10c31af273be4f75cdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aee4254a9a1ee3d6e1b75017fbd3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec7a68ad46a1882d314fd6d9a12fb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0e691559a3ba2d3723285b045d29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cecbc159498d4cee84b6296c44078e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303d904ac151f6c8fc4c85a81c3313b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eca5d9a748032e101b98bc6f39ddf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cfbbc8280df045dc0625ef2d9422f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95cd02491fbc67aedb36d3c77c98d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567743005231ba526b5539157c328c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6720e0f17274a7a446fe0e3358801274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e22836ceaa09bbfbd5eaf1b85ddee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2f4769bddb12a8f2c1057861ddf24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb3ea89c5a606841246d4ef8fcd771277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10957762618e6c219b6b09076b8149ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c021150efaaccbd4698277fa838347279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcebfe18c0c1e98691a87206a9febd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5c387426691ffd89a8e5da5945f30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6437d251f977adc235d178386d83e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d5e8ca9b4a7bdd8b2c79c90c9d781283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79843bf833aa5b0c8ccde4c44df19b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ae8ef2a404796232febbf931dc72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af91680519f190cbafec79c3efcf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4451717e2ceb116e2b1d829fe439099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee315fecb54927dc6309d27017a7a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854eb56962a08e4340b0981a4b3b30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857610ea3497d3484404c83920de093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f44caee055842fd415d3f5d01230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf450dd405c841501b374c6d8717ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f4252b99c0765377c932ac21abf1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519c07e15aeab9d20dbd42872c134ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ae576eccec506132c9f007ac7642b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdae48b117b1853597f524d59a031f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4e6fce7db710a5638266fead4fa7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427745cb120488051258fc458e31bcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22903ca20ba9771eb8b52d6f59137e42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779422117f52445ef4cd88568df94ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940ee16d65082da26ea8e3c721a919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61bff4bcd56b3b9dee12c42c47d66c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9a7cbee8088ee9bacc2cf5e2053ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aa4bc1485c69c4d1a52fe41e3edcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbd154b6cadd67cfa24f2d710b9473305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced3b198a4252ead25065925f0e350f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751bc4c415b0150661a42b8a1f7728307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b07958203e85e104c2a7c59c46988308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a0f540bdf383e524794656b5044b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca345f2a87a87f561d008eaae5b462ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79502f10b8920bb5e1561d08b20a6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d6fac69ad52bafedf3d0380750e34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13be34e8711e3c1335acb35b5e49de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9986ac15cf0d417e53c4c6f334a4d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e451a05ad188c98866afb63ad4f83f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d974fb2e1abb30576674b979c8966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e2660a02fcb7f16b0de687fa91bc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019f27536db2a071c8b3bd509b73517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4abc269a619ba79f306b3185f32c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614828b6d7eb78f7d944338a4d635215320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab662c182d3d7b8cba65be4eddf751c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0704efbe582773f914ff124af90817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc498b1892b5cb63bdbb28c83b29da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65234fece840dc51d75b524483cff77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ad8346068c7d9f9da057613c026c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee46cbc0f3335b8f2fd17d8dfed554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b8d47ad5158ce944d55da0cb1d543327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2206c8a9a999112bd9978772cd37e44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90243769b605f2dafb1f13b5b02c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4384c2e2a1ff1417ee45072e9c6589330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e626ae956867f280c6ce710a0ec918331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c73ceb0992f7179a94b8fb6bca4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454bc0719dfbc9292388773791c8c07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173349954f2fdc1654d77d664d6828a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f91b9611b196ad18ea1f035b97126335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310995d63130659dbf649f3b3dd4e052336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6cdc5c0e10700583e602b7b01e931337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304874431f15aee332f0b147f5ab9c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb3c7aef2d45342be571b6cca4d37c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7672fd1d35a8a60dbd163797ffd7aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9c4315039bf39c81ee044de4fd1f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3255c05bb7f37e962e77ce6ae439342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ac20a332ee351c0bb8414b0e6d79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace7a1f272d3b2fc4b493e4643dce06344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cdd4f8964b4be9304489815e1719345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f95ebeb01cdba6a9cfbeb4e64a1964346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089d2f8d9e3899a4134e2ffde33b40e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c2458c45b1800abc146303cca0ff4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dcc9e6c90fed832a8024da91c174f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477e9a78815aa076eded7665c21e6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89dddaae0909176c10d1ae18f5a78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851646a3190d6bd31a82a56941a31cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba467523fd156960feea78fdd8b495353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6fdb219c7a865ba02b82bacbe4f6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223696940791754d6559654da1e468d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c971deb81e2aa964128def1ae05c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c6d40e4650ffd0f77bd11b1078be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204ade7d7171190bfaa6520249a287358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839670e39ea7aca0a1e27ac6b7715ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d86315fef8d2cbf358a60f8926f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f193bcb9859268005751c1b55ec92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a289d5f7536b49d599143edfcebe9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c517f4f4b913ae1de192783148456363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bfd310454869df45d3488a4df6eda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd869f37952dbbed406e394a9e872365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01a22533288dc94dae7c7738330998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2001cce060930eb8f435eae86aad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15188adbc89b0908d132ec5085d9342b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce4b7cf49b37d237bfee4e7a7e70e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c1efd4e8bdece3f24b51df6ca9cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640e85151019e7d3cee49e5451cf5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e331b3ba5d2161017cfba6957dde05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735e002ddc03d24991a577cf791a826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa8540c6e1fb7d186ef793b4fe69a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4f5210c3d28be9de638eb427cbe12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed37109832438564f0136f16e900c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfadf2f52a595ace9183ed23f27088377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553aba261a79426de131085f2d5351378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5cef965894cedd75ed10d3e2e086a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87b7efc5bae04df60f742845c504b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c651f29ac8377882caa5d7309fd4d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f424bf034040db846772f354f73533382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c618652c2697640fa060cd76ef3b2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60236dde03623a1a814c25062879b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b398d7a01bb02b5eb60b54ab1452ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60767b89ca20973dd44df7f121e13a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ab9a2f961bea8761765939b50a652387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b55272595d2e6966836d0e26fc2415388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fe828dc5d57c8517923488fffd44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167fa4df1345fab7a9a942773f1a03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087572bdcdb83e7b0b3f143228e7f735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e51d7a3951736f7979c6866b40ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec608cb882135988f21721e6c63aa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee7cc34e223d63ba9c0625ca366fcd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cdd74f1de8b773d0a53dfaab997c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148ac7aaafa135870391e38adbe5285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca109b200c0dbb2ed292c6c6895022397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff900bee864cf45d510c2b7eb8737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968395594778bf5e3d92a08a4bd773399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bad8973c93611f642bdef50ed6919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ad2ac326af573425cfed8b3e85a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6179123d3a7fcad56f77268ba4364402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcdef737f540a2687f78ef463de91e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1339c7fe81afa7ae866dd47419037c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7e9dbc0537dd9fa4a729a2305603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543f40b49f019c384af38eb804df234406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e2237d610f6c48a77ead915788b4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc491a2ae99bf2e250f184cdc0ddb91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810557291c206fb6f122508cdfcad0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701e43cbec353bbdabcf5dd3a8afd2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde63e9215b8ee361bf2743311da2e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449cfcd7ed7e364dadaafa2a06440ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808fae689aaec3db0690dc99d837b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfa012547a4ac418c74e11df07ef8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ceda3862f4383477fb50672963ea4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803312adf683edc72648168c197185416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b8838dc2be9b704f4a0a59bf24f06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05000e90b486398fc9ede7e909b597d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bab89a1044612c3b0b4f8805f267419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d4f89639f3ab253143c4499b75a95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d4bc84a4483d385202597de5dfe09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ade9ec772f1b9189ba7a980317dad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327533425590c1b2badef6d0d343da1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fd1f20a22e7d55d4758a371090539424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ab681c6d57a7b0851dddc211e4fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7876957cb3a48902c739933628e2c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc850edd48df03e30ccc46c69d3d78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10763343547916d9b38b1acf9aa46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6ac117900c400714eb2db47ee7e3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ba3bb4d4552a4772ab4ae4f2f6a64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc79d91e70ea3632852d99228f75e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ae3c1f22d9e6e601f49da99d5dcaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fea5ba748b34772b190432e4d78d8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390cab287a8f16817550787b03242d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ea716bfcb32cd466b42ec53fd8d7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553992270a0df4db0280430f613f89b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f82bfeca6ac9015e6d7206beb7e1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fae79a1c4634942f9168fdfb21b94438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59f5a45a417c8a8a60f1d8816b2a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161b0b61f6ced74c7d76b97f7ff444440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9007b9bc2be66f7c3f54ae6d69f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f979253105c75a3700a9d2ad1eb06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d6ad175417445b2990144eaea5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c173e009740bb454c495564888debc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc517612d4f4f531d9640d17cbd22b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a9165dfaeecbdf1a942984cd4aa5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d651108cb66510c827ccbeafb3c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20c550888af3a9a008334235ccf1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce9753493746e57e284c5b02b0239449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056bf818b0434495c63478703ada69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500d01469c4020f9d5c919a2e711b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ecc32ea7d1be359b1931623f4dad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799d06a49b179a028e4accf9b93bf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545546d6a0a302d35ab9459599b60d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe9c204aa29485bfa1de2ea050c884455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e04b7b142b43da2c8a8901ff57c613456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e3db47a3ba99666ae6814ddbd0bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a853be857f4dd354d3411fa187066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ddbcac1b5ae310535d85bdd34a1c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d7af8521e1afdeed9bfe7f338c14a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8e4cc8e3b0c35355d30aecbcf2c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f305befc8f251c01b35dc168203ccf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceba59f1dec87a0393e2792c1353cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3c32f005985bf354847e2158a309464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a4ba6f97d4fbcf560574dae539f00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab5f79d5c6631aa0c5d8e18253d44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f822f027f3eb7775000b41ca42ea76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eec625478214055bf1ca4530eed13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e5fc898bbf0fbb610666dfc2668f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628411a0d91f44e4ccab417b98e4d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff34929783e70bff1fd2da572cee3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105ac00a99898197050af2d06187113472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0642d31d401c7636e2c2fb6e6496c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ee6f80caff7611847952f536c2a9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3014f734d4b46c2d9b9b4e80a677f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa49536be3d0a76e81e11f335d43708476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647bfc7730f600d7263409dfa55cf66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b584a94b01ef1cef3eea6a6ddfa578478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192c27cafe1079f43c396c81bc6b2b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3491caa0ba121e90c88b81c2412f26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d475c1e1c4fc55a3f61bb19c351b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f36880b2ab178d74ef8a382c605a77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141259138d90b7748f1677bc2ad02bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf6c57324bdb2eb28fad6775e696b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a8a11ff092d53ea56ea6aac3e11d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef97323686de6ec904d3046e44d080486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca20cd4c658586d9007eb00a9812cb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397fb1f721212b9a3c30859a47117db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032067137a3917fc621ee5277b5e7c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad85adbb0ba890313d6729ae713533b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe24786867041aad28fa2731de25e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3637a8fc0001e0c5e1301774a8770492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd0cf37f4cafde44565b9442f5eb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cd0c0425e59ce3999cccd716435e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6963308d4b6991f30ecea98f32a8240495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a11c32d17c8de7123c1209203895496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52124971db32f24800b781fa5c52a3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7726cf8eab3314c5b3eeb253a3f7fd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7f96695c2c5f61d89f7a014a13d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a74cd24cb2abd0d07a3f9e58fac0e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb863dc2a3eef9fe9bd69b84c675d8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6ff098d07350f4e28964581acaad1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920b6bc8e2187dd86af64982b9a2159503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196c930c68b69f27a321c5dfa70b339504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec613f0e5d82187acfd745bdff9e3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ccc874d8a9a35e9d084a81d40f04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf09746c7a345ec611e993417f2f73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29813cac5ec3d8b1e5834768827976d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439de9b28a57e3304431382a52505f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c67e36e350bbee25c59c5cd47ddc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac736e7a554944d12a293a5f1f2ace9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b37b441f2330450c0db3b15855fb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d629b1582f794bbd16a7d1e7383263513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b736df59a5a6f3c2018a750d7499e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006566e4675c0c524b4614d09429d5fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b95b39deb2ad615a13f55b5667592e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b147f05a399c0e0823389eaa63a64d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2c420f77a9fc3f35e83f4ecacce9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a33e5786e2693b6832eff2d6a7288519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1df7ea5302b2329efad03af11ae1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb80118b2a14d54efbf72c2966eee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091fb23da066d2e8c8c00d3eb724e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1aeb7a6f5e73bcd7ce42f4ff18a04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093654a165129d1c0e7c704c1c5776b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733716df051e22300d8a16762bb40edf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f5b3711f345649e95e7f7286d167b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d281a72f15e4ae5f221999f8ae99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561976393085469d07ab599e3d9fe08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1858db846d817b479b94e2959c765f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f690ac9929ab38ff9b81dcb5f7af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933c035d60a17680956a972a89dc8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a2486d849326bef371a6aa44b99f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a21a3529a719e93e2a4cf149f1ada533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794a26befb3d60c495abff5b2c333c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811327aa4b457b2f76c6f573c386b429535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc639078f676c85793f2c0fb23f16e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7c755f8e820af532266c5748d5db8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa27c4a4e19a00f8924ba6162b48e25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501c052eb688131535ccea041718ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d854af22f0dac3d9aa04e253648bc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b14f2af25d3cfc09048a7a89ad9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c03d527ee48450af1fa72bd2caec2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca908026d7d174f77dc7cd722f5225ee543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f2cb31e07fc7a024892e6f1725e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb556dedfc095ddb9447cd428448fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ba4a67a04968ec056cf69967d7672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3c00869c25570a1e73c40886701f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874fc474e53c2f66b4b52436bd90bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013d56615074e68df7476331020ed8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74206951ce72d2d52d6edfd39dc6bd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bdafbae5b551bd7e6ee7ec59d2bf7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f047a71dffa021be28f6e7ac40784ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4625446b0d3d9dad9c17ef619f1c24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928bb259cc38b164e1957045519d54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80edde80f0453cf9e92ba85e49e94a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984253f01cf7e8013a0ec6d3d7c026556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719b33c2a112eb07917fa579378aa30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729bf447f3eda0f8d717936d7520e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195542b8294e0a21e9c53f17f2c275559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc56340bf0e79d17e27144c905c37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354ac0f12bd8439aebc2d16470c437561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c46d7e8c686d7833edc75b5e34538562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae4d286e2f82ab3e69117308b8b271563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60246df2b660c3abd7dcefe567cc58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3a653ed268a6bbafc2df018f213b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446e5586f5d184926e8070003dfc4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a6dbe75259dd61760eaba659c1e47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dff4f46ba522c2d5e4f0599c3c6ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ead1deb2c210f964b80ac01d9291569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d91ee6a261513a36bb879abf29e105570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f123de9f918d69718a647ee90b7f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf60cdcdc98451ba2f90b4d3883c94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348657f08258ad6bc52651152f4c7e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71e06b39af6b8e356b154cde6f14f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e5ece69802038864a37caf0cf4ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e8f7b38c49d0afe355884dac312b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b613426825c8ece7f560413ed08cd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1df85eb7f06e9228f7e59b238ea2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d9ddcf6ff030940317d256e11cf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cecec20a624ba4ede8f25d98aae7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95782a15f7ccada35e0adc85696104da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9aef098968532b92e19d2c219fef3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d59c264b08a249b66b16e9b39e486583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142b42423e130b9550fb04d94a8e6ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa263d50d732f1a20633a303af46440585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d964f2ffb5bf2aeec8fa6c814318f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c400ca97a0b55fb3a40e2272ecc4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc364099641f46780ac5f8ff12a3b7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a452e6cb40199cfb5943e0062aa19c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e974d34eb7274dadb43a004142658b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb95ebdc6c66ccda39067a87c46b0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e91d6166821e450e616acac4a5ecb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75432520c1b0843190e240be509663c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d1444815bc91b722c946e0c44365e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5ba06792faaedb844a490f311541595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adce13e222fc582b5629235948ac12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2fbae2ce5ae0e2ee074c5c75f4c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f167bff3246defd030652bee6a3787598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7cc79f90ff74ddb46f441ec374f89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee836fb4512551dd23be201e0183ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce9161ae1127be7713eab3aafed564601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fabceafcfcce1dce10b9c8181d33f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2834c01d8a9fd5c6c2a0c1e091dcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99927458e3f96a5d4c690d06938a92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fa12476b3a9304e1b5456b6c645b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1ce24311909fe965c47fabd89db13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c66807ae646475c05adb08343090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22892256b73584bdfdbb139c08606d04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a20647a4ed7faa338b85b75df6c35c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9be4a5e76c59e9317112749cebce52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804a8c64760b71e2c6645aff5b4e5c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeedecd81cfe185eb30cb6610690039612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e566ee6b60181eec3ca5c1d17f47d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60faa967d07b5b90b9d7e772a812f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bd1037073e097f5f74df91672686c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2f9392fc56547a43295e404db498616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7c88866dc1133b9929bf8bf9d17a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbf05561bda372b2d545ee839e72ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428e91deb40e14fc7bb2426c337c707619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e1787ae75d96f408f325ed840d3f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161532df5e5310a8d160e6c927f93a22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7541f12e309549ec8b314d6a0a5e64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26aeefd4089ec22d31029b9e5b47ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9839d4018f2c68ec0e3a7d6a9fba93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d5a700b7567450e3a5caf66262de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772691c949753222759a40a07311d907626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b8ddeaba15f0c998a7cbcec56e9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb1d8b5b48581fd543a80ba96fb5c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad840f4c614e6c2237243c62f11f68e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d395d486821c0cbdc40d4ee2fe275f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c3091de39ff274bb9e4fdd40219a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88168db2aca48306c3434046f76c6bfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15723f0289fedec920f000b2b5868c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809f2bf94f31aa459f87e39c4984d04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b01227837c7dcfe2d70c778fb28f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd03455f2dd0458b73f3e142df93f0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abad771aa8cdc139a23ec9b9426680637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e5f4ff102d60ca2baf5d8ea4f3c3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f731231bdd9a17f34e68e9a494b9953639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03afaf7f1b5ecdf53e750c86d02aae0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30175350573c958986009d370ef23926641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf48e8b79bf6be17c7c8651c93a74a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50396dcd45254b67058c0802eca0c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8abfbff05f293de15264b983d8bf05644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b78fcd14c707b9e0719774d174749645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1fd07597e2258feabd62f5b3b4cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436c5df8f71e9830afe610b85355bf6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e16d51b9c64ab2e93f7dd29fc64524648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367e3462566dfcb8ec0898c31c6f86a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a608b3fd3098572f5430cfd4c1691650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d43855f9219997c9c86baa3f7fbfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639000e9164578f4b93fec32dd3706ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47ee79e0aff9665a5e0d18c1bed11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a386c5c42755a8dde221510dc03a6cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b3132495081498721e9009aa46a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2390993a597d0af017d0a4261f5a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97120697ed2cf80a3f22e999328c909657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53dbbab26acf91e7e14ec626165834658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78676911c385fae84deeaac2a319157659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f253f171cd309186a4dabe9f6d2d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86811c55c62e083b702e5b97bc48a30b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee37c9a9d78c5ae36fe354c2ef80f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663f9fd75b6c6fe9d7fdb87c2ee0a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284c8bfd752358117334c03f35bb44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87656b1d37668c2a7fe6a80855d773c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40cac279bc37f8dc611e6d5280643666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ffb249de0d4fb1d02e4bda53cece2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec04777d02756910ca62a3efd973cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf49f4a53b074aa7a6ef4b3c6f6a76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a07b4d58633b9e9d79b208233caa0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e9a7647f4186531af509315e96831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e01410c2e86f8f073353a5c2672cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a687e3fd4f4bd7a19a4647bbc184be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef9d0b546d1e989babe5cb5284ed3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6c237debc10057556d04fd6000f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47c4bcdfb85d1fc4c15844eaaf8dae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153961877890e5ac004eaa54c5f397e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53feb685538b9e70800695f2aa5d5d3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>