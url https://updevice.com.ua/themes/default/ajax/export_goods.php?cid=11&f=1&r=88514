--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92776dc729bc7680be264b12f71a5baf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2229747e46689cc5dd1ea509703762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a04bcf3fa76abb8a0b1e37aed6f1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe5f38486c93a8d25e97fca4d9fa444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec83fc20619ace9eda2432617ba635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd0efc9321ecd31d416d6853c283826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39537fc12090603fb7ca7318bef6fd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fd3aa640be8e659a4136c8ee51e198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9bc95e87af665b350713e4a2c1459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8d9190465f52035cb20275bf7812b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353441f4d16ee99463ada4d86dd2bcd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bd4e9790224b779896aa4a658b7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed810862dffb69812d3c8403a4d3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbfdab3da1c02020cbcc4d71d847fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ff015dd4c7388e68078bdf44c22b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d053519320744d60ec5e8faa60e2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d9274479e03878d2ecfb72a17adb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526fb1076808cbfa6c0b803c7f5b0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11133ad9a8508b8fe9113b1622c4674d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a695a42244423b1ddd0f32c72d7ee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824bb80e56f812c4348c0a024c3a45021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac46f8bba59ea286d6f32e3e06747122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6732981834bf3d41460bea7a07c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e795c2fa8999609c63d756595039424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45515bc0dd7bff6c45692486639aeb0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef183e8595f36b0709ce02b2dece126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a6292f74c6ec5cb8e8951c01594e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea047c942b379f6567e82ea5b6ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d20839106765e14c90ef4bea8e89f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9ffe4538f62d41f1705bf5f4956530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9001e284324b91dde18028d973b9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be49fad190cebeb5823830b27968e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e567d7ca4e32e726c5a65af3cdfd9e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004db643809cd2235d49b083fb9699c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff3377e32beae0fa96f0db51d90cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dacdf008aba9ab1f2b5a666fb6dea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7198960ffebf17c915f3ef6ce46037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b66b11645e1829f768df89699c18f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a969f4b29327a1bab93a75348569039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e6cee989c62783bbda65908a0b25840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3ba720745af8ed5ad5b25df3d67b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7d8c99187b02e54214a56048e0fca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e53b8763bcf36d7a55559b38ac3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a658a3886ca12495046a6cd0aa97a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e4ba39c8ad0aabcc1d0a4dae220445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a8228d73c596420383c70de4adb5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5d774688c75df38880595eeb2a1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4663e5f66ed8a6105bdd851aa6f921848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e564e3fe8428d30dfb1d1e2ec0dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d9f58c456742f70da3f7744d9cadb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3c9460aea46819e9e3abcd38620651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079f33c527669cdbd349d1207867a6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42610340255643f56660ceec15cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d782749ff247c2ba3e15ac1d909a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e00ac2163d84d22c46a2fcc35f45d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff74f50f58ff0e1b74590888d8555d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c07b9fe2262a17311c433f810048357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f2ca190e3a4608e042c014e91a44358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c277e4676b0812cec85770da17294659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e88970f9f5aeec540624550db401460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff4324fbd68131d9789e84e641d0f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054939f2874915dc49b3a5102ea0dd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a5562124476b0909d9e7e23b374863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f28cf7b3f193811ea8aa202c00ce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10256a6cb20b763d52534dc0e64f3a8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c9f7eb544a45cba18f2b452ec60c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc9d46956445ee7d7633987db6a0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d1504f435e791d6c0998da2af44468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f9c1d57c8f693d1de208583ebf21469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ec9dff8f48357edaf761ae6c8c3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38165ec72964fbb4bc62cafd6a76db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18ca6bab70afcc1ea99b9b7497801b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf34c0494b5ad336971b5a398f8ad0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19eb9a8d1724cef9b6c6eb291eafb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5fd0f74ddb780f464101bd34fe1df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9cf27d013bc1a20a1d6885acf245a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa93ed17d6a1318f71f017d69b7a3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e15ec6f48b19f4878f768a4dfce078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad2b5d322c4048d6e92f81e7ba57e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ff70878dbf45c0f3eba78a62bdab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d470a5c11bdd9264ad641117a857181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8925e6cc6896ba1f489bd8f5bb66da182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973576d8915f749b5a317e5a145e74a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2eb1ccb25709d68125fb432a8df884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd9bec1a909d7a2609df97a0602c2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deeb37cfe01d45418be908b982d49186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d266d96caa4d4962dfe52a5609c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae5e2a0be72d4d1b4a9d0bfbc1dfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b57d76db89a5a080a00a2385642f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb101ac8f0d15a78e858a1152127f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c1fb033e3d40375765c2bc9e36b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2daf3f7da647baafa9abbaa8e7c0d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c036744cc3064f8666082965e29100993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bbd0ec49afce2c5b0a171e0a71f6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b746d378605e4d4dc4071690cf00995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ce29b9e8452f628544901d42b09096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79843a77359369a9a220ce3e15e01e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b35b2e0cc193094c04be722e3dd1d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d21893fc6daa0b06e0f86c5f7ffb3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df21a0c5336706ec122d8d1f48d8b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c162fa3192761703182e7f28101f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d808fb574414fd073510715d40ac7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5039cbdfd182348f9ad45fec8433f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca59f492c6c366bb079419d6e0e2c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9b15b21196e33eed96d07f16eb7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e451164788b391dbed64dbd47111106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650a23e9ef8c865e6502c0946b0de7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4e975222a76afebed3376417fa05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7aec29cece6351abfa75bc5465d0fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b01ca55b3f83f8fbabc9a31d45643f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88796a34378a5b53a92f4a2a3aa7e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db8f79902c01d3796f1eab5e3aaed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f34df85e75893ac8f8e66f8005c290113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3a5eb71e5c529ccf7291b6e536fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5efd77617d5abce838e8db9a83086b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a575e0f5f4992e05e9a25c13e2f925116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2729f2853dc472ea11f01e991a948117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81674841fb8cea141544c6c4293fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426b7ef06b45979b58f871b1e74b469119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805863c7446ef5139c5151d10726c3cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c8728d20b9d31342246bf91e986a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c8773ebdb7030a1fcb8b68d82265f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d47fe7ce88793d7b391b95f4722858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8ac28188d7a15a7e84ac97c1685f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e6102c7a8d95ed5fd16dd4174ce50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6c034b2e1ccb3891c16178fe5a73b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2002716ba6db2e279b53fca2eaf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97574d2fd5dfc9c43313ef0bbbf1ea3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb10687345f9bed697334d0a49e405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d7fdc985671749e85cecb8d3bd14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc64a475a3025a11776fb62e499e00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154635aa41f853af6bd5ee3af7d2ef2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82703c566e67df4cc76efe9c7487b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e205fd0dfc2b68ff395e6f737291134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37cfd0915cbf8091b3f4c047f59dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398212776f97613ac45f860b456dd500136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e28e5487bda88df81c4814e0f635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f5f8946f423704fe80f7b2d37aa4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e754e592d24f570688ef42772e4fd4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47123a56f175d15f7d772d78e544516140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c2227495e27cc024601eb572e6a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f759f87d45cafeb1a8f626f7fc219142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472b464fb75e293dc63d3aa3bb7e9a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea33804f8f3629db562a59ead1a4db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3cca1ba283d9fcb14e01b4e47bd4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e19887b91693ba8d719cf71250876146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68333f1000f2b951fce16b75fd64b345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c6e7c0dada759157a56db7d89e82a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358085e045fe40f0ef367918b6987cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66801879460af46c3710e592d71533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60d2bc92feb4c5de4bf275f1ae3b42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5118848a2c6916112850ceee2699b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c3042f8c1241bf54af1a578abbd7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436253b5b68bf15317eefa572ff0c3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c432ca7fcad260bf77e855b59406f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478726167480609e042f95fc8694988156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51f3d09849290aca26f4e4ac6b719157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77b557d2ad2c31047dd47e240d11f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aac83bbfc4d18e5c1e2829e63f386159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217aaaa2fdfc59489705dda584b3e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813edb50f29cbd0c0dfef273baf3c64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207143767b0054be9e49e7b0f4ef609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168c53d51ee664a848ca849712915d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d9e690de2650b15cf20d2a643815164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57daf29e4c8120307ac038dad1d55fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bbecb18d1f2aa32d9baa1c6c35938166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a050472c9f1d257eff997b7653629167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ffa521beb4025326e6eeee2e0591168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e75fba12730754df95dbc0cd5ee03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b318c60f3985a678f7fa95f098b45b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449fb002e50ea3cdec59a71c78cf29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d6cffe4fdf5db99948d8decd4414172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96397e77e17fa8ac67ce61eb984def03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10483aac5e92e9140539d3aa8638165174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408341e5e402d4182fc5e2321eea11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e8eced8fafdcdb05821f53fa51e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973154dc02e6c8e631e0cf5ac1b16d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a4891150857ad33f83bfd66c63056178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e478e1aeb1b1cf6971fddfbd4558d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210919931ccf553c330f3569a26dfba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c7a5433d0fe6ee9c97dae3309e68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48b9ba548eff197734ea042f965ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a6774cb48b301f47ccd0ef0b774d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12223d578d526c30e68e735dacfd03e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc5842453ce97510700b8352468c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb56338d3d136e14ab7245344f04e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1909703ad25e031c7ad9cfa80bccf87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b78cbe02dc41ad76ab534b0cb7f8a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24fad2cceeb4a6c4fa1ede81182db5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c0a06a75150081d3a912ea208b0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d56a8906549418b757f7e13347dadb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f8237fbd92712bdd5657f4282810192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ced760e7c74450f5f4dcfc3239c200193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87470064fada94cdc65316c7bd8e0be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368f113776edb824c544f51dfe3eac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a097b31aeec29dc9f8c1a2f536ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b67887aec6abec4eddba92fb347435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec8b67d22d3ce4a58cc9b77247e5a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831a595386045cc07ab4edb23c2c38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813a8851da2df5bff2c2ee17e5a938200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262586cfe8a1b05d45450effe2938eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ef40805a4cf2f6cabc9b9c0a5cd28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b855b5fb04234d40e75127ae88eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64ba729a51e25c817cbce4fa593139204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89b3ef6893d7cc46f8f9bc0ffa2a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396de1bf055412b200cf1b8e193f28a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e5409cefae668af4c8cb293c88b36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aaa28af6065c931de59c054242949208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d526f16407b041e5bde5a05deed3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f95b8d98ec9b1bb03a98013c975a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9e012884137303538f3015711470e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e337ab290343443c940197fba06f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c890b05aed0e32bf70362eebf0e72f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c862988bc6b89004e8a8d298d4e2b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcafc18dae3ecb4a2a80c1edabfe61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a2a9494f1f4470250a538a006aada216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740801486c04dcd106f73fd63a127d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2cb43e7423818a4ca01464552c5d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1122a6c1601b88fb0f54c94f81b298219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1a447669d69aa8aa69665c2ff20c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3d9a4b8c22edca3b0946c8dedd2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee316767ac4d4884a09780e69f277df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50808e280c2df34a8320477bcc0e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cecf0437dd652c1054ed191bbd30c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875512a43232b9f009ccf27ef4e02e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b396c649d995559f8fb29a6dedb19b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecb91aaa36ec08889258b72fc0753a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e9a956f70bbf5b275f584d56a4916228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728bab63245e9c95c2c9f4933d4191a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f0153d00376fb6387cdf2ee2bf7b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a3e142b6741abf5259f6939740a45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f977a3d748e5322814d53e8dd57f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b69dce00c286536de9344032c6d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1024cd90ed258fdaf7972ad537e9b44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedddf6956f2f2b525c2475b26d22964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1b852fac460a7c809fe558692fe17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b74e0cc574c64119d7b69b5704668237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e606077d8dfaed8e9c05b80cd4e8e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e8011967ca2fcf6c6324fe24063c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90b017888b6df197bed474c055164240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cfc909f207fbb199da2fb6bc32139241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98ea93b65fea333cdf268646bb166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf4905434bdbd0220e5f94b77a400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bad45e7eaad26b7077de794eda127244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d356afd9e82d708d842ac940d8eca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9fb8b4941fa7f084a0f8765ad908246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259605730fe4089c5622287e638fcdeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865f85a0bb035ee3dd23ea64224fd3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe99bae6293b1a745708107c04c24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440eb268579bbb2f5b3c151b83f6a7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3a39e6ee88e539c9cf764be2b6a3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a981879d5373631b7c8afdb90731a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779d9d132ac96c292be00eb11dcf0e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230c4390ce69b83e87fa5819bf8de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5311ce2fc7de54b804e440a48b5c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99198c7803cc27cd57adcb939f33f0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553f6d920aa1b77ae211e2813e6396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a8ba38820988223d4f020d2960d8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a3cc4908d33fbd9b55d1f16444f08259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dd6372377c4be37b591a7dfbb7d42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4671144f8f54afe1d87b802cf8ee1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae274cb385799227bdfdb0022e7612a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158b34457a62a7e96e81119049607c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bec24049fdc7d41d4f70ed207e402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593923f0a26680cf35bf7fc8eaf747265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6c9ab0aabce63e1b1cfb0373af0dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b37fb5f5090dce13383194793af66a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f17deec34adeb62d4b36cd1b86369268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ace2cce29673b4ebbe9ffcfa0314ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a9943c930b6ba81d55ecefcb45c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e76bf2b667b5f1f4cd89fc366ca50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8143a557b67cc9d76151d6c336809dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439680ffc6643d6e0d00ce53d5e8d2a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba28737ae378a4aadb93c8061f4ee41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70d606aedca07b44e53f6542a596b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cae5f1741ad8597595e8ba35e91dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c811e104c51e0e51bff69736ef57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f454a051d6b0953dafa4038e700e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc75d1b55a95cfa31a3ee9ca37b9b98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc834a2ea8214d1531f67c2fa6e2779280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebd7585152750703a98c54df475df8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99e5c265bbf75c222539ccc4718d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6deafefa2fc04ec4f5a38f42412fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14a04bf496c75140adf10dabb6124284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc58e05a7d715a3143f1a6d8262ea1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f34cc11f1d90116b7887f3d25e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deab31aab9d40e6601bb2e95b96e87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98491a9173a5f54b41bcd0442b603c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d40580f352a41c11f91751c95b33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6fe15079232c696d96fff879bd053290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e9ca067a878876b7211aa735273f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693a5a1425887253f4d07f9773350e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54892525a454fd0a668034e3c9652293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7eb91624c28487586c0ac1911a40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14239ef4347bf2fdfdd57fc5fdf3f355295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e3948801c46b40079d1662a3ff25d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a0260e069ed39bebfb252d0b053f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb689c48bd535a5558f7d3d66ce8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6b3f991caeaaaf8a5574eb59a901299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f418a9b5d82cebc0272e297239753300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f751948d0d5c6c66b8cb52cc8a0533301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46e61bb7a450e9af8739abe309e7ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e93372cee99b4989aa0d74418d942303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b5122cd89ee31b07e5a81c434486304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9873dc71f2da31e88c168db88742c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2d98a8a069db2693033d8bac1cad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f1fa82c93e97c01df6192d1c04df2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d840e85a780824664caa58b33366b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448246db8dbd9b7e5f39e6f51b78603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b502d4a142a92343c0e200ce8f609310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d50c0b1baea43208046d22353f08d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599dade00f4c333b205be07bb4b9a8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b4076e24b6303b139e41b32e5004e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ef078e513a1024575b8ddd1dd873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c689f44acef2b7180c781171f261c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5327202bd87dd4380ad0494901303316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e38b4f7afd1f8ffc77106900c85e89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17af18b7f336e032fa5d5b41303b21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0dfb2943a888e17b09786cbaa450c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a667f2edc94036f9865e34abe7e716320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107e11104f4d90e6a5a230e82257ee7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00bf205ea554f420e8768e23515d10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906dff2c637bc3cb6c17425e2b481b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cff3226607c77a75ba524015537f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7a4eb9722c3525fe0d3110c16a394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8c8d4d7a42a62fd6c4db2b866d09d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6571c73712e848c045f58c349f5f84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bebdde9f9195774c2c9a1b4a2595c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adc9db6202c48d2454a341d6752e5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8618a4bc3d76d1ebb488516d1040b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f822b856a902e2b68e3a5ca81ad81ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae3af95c0b3bcde2164cdccb1d9d0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5cba49b040bc6c3da9fce2c3646bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bae7959118ad28b29df86b0419ce6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631605e6034116d3871103390b1b5be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25510ec6bf76c0440462dd347dc0a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165f738a0332cbc49825311fa474d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f8e6bfa61e61805114de954e12e1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16091bfdd23466577481dfc91eb032ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519fb2aa2c7ebb1ce5ac6fbd3d829c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41d0bea2ecbbc05bc4b33758890f03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa687990d36370747d3dca617a12a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd358b375f0368299d98c7a14485cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee83beb54cb6fef3ce9bf03ac62481344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f970f5cd1a881be1876732ca3a4cd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f88a96e5467713dc2f33bbb3e8455346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd4744f7dc047473a12cf4784648e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3250747249cf4f607db7a66b6b0b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f9b0c9acca93a8360e88d0c0ee63b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb328f346f254e316cc070929afc3f64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06647f90f6223d9f78bb76883acb36d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca1a376915bb0bc1f29cd08a3083ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ad0a403e293ca6a756dd02ce28f61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75da1a22ca7ca2d8dfe50ca05e11327354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4082496a4ccb4b857a2697bdf0b6c66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ffa874f8cd579855beb45e40a958356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdef59ab2ae35e5204906ad64a4c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4731aad0140a6efd81bfeed9289ba6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0299a995b1394f2a34a389bff22e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc15625b733adab47ec20c7b6f78308360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841a63389fdf2b1519e2fced9066b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233feab0c5fff861d2ff4a9cf09f327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be37ccc296d5a6d54d05f6d7cc5bc24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d535e6088e43ee3907c0832afa4ec0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112fc82c9ecf80c86125846d7e2cde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c8eb2f11fae9eaa7b014e94a4855366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c305a6898fd02e95f34b0a3bf26e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda715241a4edac5bf6739fc4f93966368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73014c7a7979ce8be0fafa176de08356369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5dd3598a32af53866e4d3642d12d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd38b5c7d9ce00291c14194e9b516e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5cbb18b9e82411a68e804ed65617b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5875c7f9980d8de01ae5813ee20f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d07792740d203b0e542e89170c8ba5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cb6fd0c6b2f57bfd8898e932eec8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b22a2eff5b35bed7592ac40002454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd810e55cab89b9e43922e3b1f4f90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f29edfb128a10fb3f02f25d4d98139378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6d23165b0970dcd3fd0ee4676ae2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4902ab0f1ed2bdc9e642e39547660f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482b603eb2d54432c8dc3914c7b48a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9496f52eef8c297ef32416f0285f6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b33e87fb8d45778acfa7b04c9c90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5365d519ef271d3c508f270d911ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd5eb71114063cd45edf1557c09a67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb39117179d1790a96e693904b68305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891f34c41c140e28d998af3ced89c14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c245811224538064da9c38c6771554388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e360c6fbd31a2a004e580808f4f959389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516eb907db4bd3310a3ee08e6d9ea2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5bb7db4ff2e4f4b8b58fff12bf89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28670aba333b71d8d835c00e2997a2d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c2930b3459870c71c1b4293ad1e91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8023f9c296cf586241e66536420ef6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c463b595870f8971a48549e20ae323395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600ede2d52fa2daf6f73c3598ea04e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337eb4c6184b0578b143e62398e175397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16524359c05b73c4b3f86b876725ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37cfad1ade6029b9881d17f50612c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d65ab02a23e4bb53ec44136ca09bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a087b8dd6cf1e35a4b0f6e6be46d68f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334c407591c3d87e3d56d0fe993a1db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0c81a4c86aba35d1d8b601522df0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2ce4b99cee2e30d6eca3d3de8634404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8dc6cfb5fa8ffaa491188ff1f5a88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a53a0bc4e8bb1c5470dd3d4ae500f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151948d8f5dc801cd058078cda99b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d88646406058923693c8657f6431408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ea078cd5287b524df3c56bae58d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdebab76bf6a9eb087103bb9d3d0dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fe0b8f3105322bb124dff04477e19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f08a6971034abc3ae5ac4e0f16dcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bbb2a780dc5372ed41cee0d5df5b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d351d05c68b6b08282cc91bdcdcfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2719fbb03cfbef15d00efa92fac3df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62951450574249d71f54024d84972b2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da20ecf45cce2502b87c8c841bc082417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9bf9fc605c4ddbe95972d8dde3695418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd497b7fc7f4b158ec468b70bc7708419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863afb0b820a61c03370d7a64ae461e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826f237f72b4a2856e4cf8694c08ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a22fbeb5a423a78b9d5db27436d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e3274968c7c00037b80788fd0e7de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca0fe116de2c895dc59b4a20817cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f6c4be510d831566f873f96504bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6d08d15f1a28e867ecb0eb654b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ded6c728b4dcfd586f5f9c78aac672427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578564a015b1b2eb916f11eb87031e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3bfd3bdb031d26181e2de818ebc22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37fe6bc5a978b01277df7e4c559578430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f1c1b97936100b1a089dc7721083431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597082e4ec6b5bf48f15c25b05b5a0e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b64c03c6881099bb3904a0af0a56dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffcfed5d2fd08581142dda6ad2407434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574df2a0010280f7271826ee560ec70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1183b3d0fcf0e01aa9ec73b8da2d6f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef6dd9c2c829b5c2a4fd0da6d6dbe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a169f8478ffa0939822bb6702fe47b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81225dd3c118c97168b0ff7a5de7652439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3476fe01f7c8c6b8eca371f3ee6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5977a49610f70d87b618f530031cba8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0843a14178d89d6114f1976c20a078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e1be7f3c40030c9b86657cbb15da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae71ba5a2cb41f350afefc81c6b017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885cff830c7fdc09fb5e8d8855f487445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243cdb999df35747ee82e4d830da8fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cd1187f655979efb4009afd568e7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1c831600bdf183b1c573e1fb50feb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afc17166ac8fd3f397d4353b44b837449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535747dcf634079e0594a9ba61a9a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd308ed5440a3594eacf69239a2dc636451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb8404e9619c82c25833b8f2ff418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51863619d2c63c054063d7409799634453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efece4210e2729711f4cfe8c21a6680454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2a0efb39ec3e1d6e76c074f424576455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506223e8d520d7e7401aea108339f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6d869bb8ea6f4c57807aad1057613457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ccb33fb0aae7515f8a7c5a558251458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed33a65e5360ed13fd08ab42ee6c34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f16dddff9ea0d399c8bc8635dae14a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6167d4f82060b76dbd724028345bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa48304e71ce207a4038ec5e1ddfc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0deb936cda118d377f7fee6560df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a444641a33ed20b736f0d95c1e100a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d9c9e33be1405a7a9a44317f10978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c874c1e17a1467fb44d54381e47a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad583fe8c301c3bb21309b77349f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbd3f9f28f6b710804cc7c9be7f032468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f2f25f2dc896e4561c2b4cb18a0e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3fdad1d9af1f0b9540eb39111f234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf2a0540ddcca32c15b0a30d3b8112471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319dd8a2bcc96b621bbf97f038281ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3145d049a8680e55381ea6b1bb92d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f4ff16db8d76065cc85082d9bda6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b5e2da3a6c332442d1fc5acc96b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16668a453a4f8f5b538b6092630f9f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b9c3fdfdacf4c39cded319ec542c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c998b73ac8aa84f31abe28af3e32e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16640feb93a01fed147a273d1c1069e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060e17494bd9dc4a2ec19b6fed9f79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951c813f4530f2c10135c1163575213481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ba3bee1d53f9394d31a5562038ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324310b927ec8627d7359f42aec8dfc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2677ed6e19d741f7ca9a1bb683bcb7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892458561dbcdd6f89c4dd63c5ef992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf0572c5ccacceb90ca09a5e2f9cf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942def4e8e6d4e3ae24cbfc68ad10c8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a4fcc8706e36f95dda7a76e501cac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272c1520cc7522370b4c028bc58d05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30677b80a2a45fec32b07ab19977e67490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8f7e45d1b290937e9530d2964365491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad44462e0d0b974da5418e11af523492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890095a5c7d5185f28020f14328173a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2949c809995c813e1fccd49ae15dace494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc66f0e5fc0e91b1d96904856f5503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98400f6087895ef708008efdfe27c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604966e99806885116423f7579ccd18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24445e0ac6a0e0cf0ce99db0d457e864498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c63f7fa1fd73250b46c7debc2fb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207596f7cbb40a0f08354d01e5300522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c818deeffeb1112424ac870880baa91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6413efb417b25b19973bbde86b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed384a5dd662011c021993164ac461b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96407b6f67223fe3d4a568a6d0e8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187687c869132d7d49d90b34e3d5dc7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a52fb5244d47a0542949696e7064bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec499f71819e3538627fb0d7f4dddde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83556446414e26f37114580e7bd8f791508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a7acdca43b7978eb7218bd481c9d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f684b1f68a6d4bd9f6ee37aa76006510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4a2276a4ace9fa047ac8eeef8000511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f4b5a74ff2c6c43202e9e8f54b9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61c8965715d4c0d0123406dd40382513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c0750037b52c39982c9b66015d572514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed35d7171e949ef77279af11be105d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9846de6a44ba580d42378585ca41de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3003ce50c2175263c6f8ee8904bc7fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f82d5dfb04b13500ace4c87e1483518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59bc126df4e0964797df44e8ce0b14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46751d4955f19c5ed96d72cfb918a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d701a3e2a83e2294aa1519ef995973b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c475fee40c1b6d025ca5943dc6381f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1c28220cf5c81666f2e04ad887c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c570077aab47be4d4556d182a05626524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395e95c961dcb2c9f8d22ca3f3e48af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdc1478e30e2197b2e5b4c40c38fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d329eb306f7bcd21078bf68fe4252527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519a8422a546b90dffbc02b81ffc44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9ee45dd024634d44cd3b1623afe22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3dba1dc2ed14ed9710ed5b498fc76530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585599b12b546066e66e862198f115fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106334621c995b6826941cd75ce324c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e8f10c25aac22e5bd31e02ab368eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52769e9dc1333af7e60986ed9cbcfc9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5689e17f96933f51a73ac1ecb4d2f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53834f6b6162d3a27a785b3008c0e3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dea8c86084fec8bc6e5c3b493f9542537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca721a48e5ad38e3a91f35d8be74e53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c1c0e3b36ad821ed71b51bf719e08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef5d8e8b2524d4113ca4dbd1bec1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5d4bbc3d2effdf4ec0da357983b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d6bd395f4652f1ff1088d7c98d625542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e8701c381f0c9b77dffbf6770e12b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951a8452bb41377f76633911f30a7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da88f23669de45c975a76790b0a0f5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ecbeac5d639a1297f2f441016274b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532183aef73866457626b1c2c9ddf5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0a20dea6d73249b6267f08d70f11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f89a95fac1cdeeff5a9fc7f481adb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bba3e889c1909de379b8319a9b442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16b0dff20d190e0ce3630001f6f0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb42cabb1b7354f775781f82b2b8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902c941a84b34b6cc965a263363feb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbb91e86eaf36bae279fee137adcda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ff46b03ce318260551fe8cf5d9843555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71848c76db03097a6da02c7e0df46667556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8befe1a52cd0478f46520b6b8b27dd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808cd8185272bb7498a268bb150bab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea4ce1f29ce11e93643c1ba9f41b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f894e9f0fd7c1c25244fa63eb9ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd6c3c210014885ee750bafcc2a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcf0667c67670d79b789b2b28ad78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab6710379fc3b57eda62212c023d3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4901cc65baa3437ad6d320ea1a3ee2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c53e94819812b2cb1e829b4fd5ca3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ef0453249ee4a47a14943fa7deaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ca6fe00f953d240119987f856504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08338c810f1577aa224fa23736febdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1bb91a5813cc87833746ca75f3e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcab0f1704d0a8da8ff1e15fbdb9cfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363ff65a7835891c6e820d132950f02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb576a6babaaae0d9563d473345a2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8122b863f37bcf37d79318ad09792573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a9631c7bc35dec08db1fa0478ade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad4e02771718e7282922075958b0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e7f732d0e3a8f76562600af8599fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4330fa843c24ceee402f79d5e5a22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccdab1b883d8fd7feb8734f0b7607f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10d41d49c099b28334ff10c5dbda4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd465784e5c51fbdf165018869eb1a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e953bc5ab15dd1d7026663310ceec78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632163cad5140961bfc501826b90c657582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc800c55bbf434b8c20bb65e4eb328d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa6b00d95797e818fcb0f50c1077d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e65def5557cd482cbba3dae9416cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12048b75c21af01ad8ec2f4fcf01a756586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73321f4d7bf3198feeeb0c32bdabe2f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869df0e59e85c57b395b2aa5a2b87ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c89b16122f93a20c5066c59273730589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d80f13b9d97983d93f17e696aee30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d46067aaf157c84b1f0f671e4211f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48176731cafad1d5682eb57b13c9c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40acbfbb6336bb64daa4730649195c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7283ef44dbe6d2388144be39658c76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87982a61e02762b3b64a55c650cbc05c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e27c16aad86571417acc443e6c4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e12de1fed158eaadc9ddf1b71abeb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817969edb4590033874f56f35ec01055598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea11b1d30bfc5c9b78b21af7f5fdd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa242cc79c512a08d24d7a33d182e9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf56ac5402606a705c48b010eac7fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc2d4d23a57a1e595ec458c6eec16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276476e796d6872d44d078f1605b2ae4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547ed23f4567a02a9e5e79d737921ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a70a965cfc6f0bdbfec36e7c02d56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a28db2b3aa2bad4443c33ab3e176b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ae6d12f5a090a77209221aefb25fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f4837ace117269fc0534fb1628302608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c9670041c25eaee16fa0636f79ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f76d0f3c85589ac07ae32cada2230e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb416c584698b3befd6383300eba2d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b081b5273e731469fa0acae3caad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d760036dbe49d33688f66785d278a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c279b0ba07448752d2da07f44884614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5c8110759275e7c93a51370c87973615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09f0c403495c198f617cb61b7f38f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849f8ac7c8e30d421db4aecb03571a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbed1ff7daf0a0206d20cb97cae6126618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6d2a5553703e14be4c4ba5a0e2e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2311d4f82444789138de84a4a6fcf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffc508a93151f2ddea7c5741a7936f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56726646b8033966802126b24fd01b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fc8b5447cbf09cbf88481c82f941623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc5ec47dd93d6638fbadfaea7cfab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ed907c2c8d51d6f56f1e5405ed4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b8a5ba7912693c5a50f0da03db34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b52bd14d02e2c08854a030f57f628627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562af6dc3627ce2ff59bb5cf3b3ae89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f4540bf0230373ca01fda227d7b5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14920245423e71e8adbf4a71e50630630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea7513c89984b9c3afe77f3a84d29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656ffeac6100adaaec3a510bf4c8a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18880b23b2f02bb724a298802ca53593633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332703295c2ca05de6229f6c6dd26562634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1c4beac1313cedf47158a6bf766c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11364410325eb531ae5ce920d2065460636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4408a906519da6f57a3a2e83eda670637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5051a73cd7a5ecc6b17be6f63ffeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f62726cd34a404633fd7076a68e31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf511b2b080581cc495d6b3d18849640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8575c8dda906974c17b6c76f5322c5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dce7b1768738b0e68c3f11bab5e761642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf863b1d9d33c0b7d1402cf369f951b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a902f385ad7b807fd7586cf33fb1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ffc018b44072c2bff0c958de1231645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e79a712f496968d475977867294ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f0780d61b9d1ea16ba813f829aa7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d7a934839d87a76cd8d045dee4bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169bd5026eb5482109642e9bde91a3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af22fb573dd4645d046e74188ba3678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171159c8dd7b87cee764cdc68fd0e77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd515d4f751e4de2d608a6448caeead652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e7f81c6edfd606c1f6aa6ffc6d792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7a4c4a08b773f44afbdf41cd4beaf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bccac24887a72c6b8dbd425e6773cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14f30f2bf45b16bc3470e6723e04b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59b71b826a9648d519b4f51d3f7c4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd56979ef12e7c837a8f3c373550e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682f9431be3c9bcd53020cec83b5322659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a883ce5c52da00727f88ed2051bd135660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116b588f9c9b945da99037521e2d4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ad2348df6ae17a3f027359fe9b2b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d226e72ab3e17649c7b6eb3483ab66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493d29da21661be241fc42f7a404b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59410cbd5f6fda25af22ea988b4d12c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f429491dd8b87746f46bea7b0218c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35605ad42779f707eb8d4d2c6833bc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535e4f40b3d02e46820c450d5096e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caebb0357b09fc26684a16f0eba9f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df6aabed6db579d027fe67af1667c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8035922d10c6ea33e2cd51c699c52b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8ff8e159c7060d20c7928192d515672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05047f22e0ebc8cf6c91c25f01858f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd018f5412517f464a8245dc1330be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8d1749e90808178d9ed00e9836cc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c319c0d5bb83eb738574ae51df6583676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0c312a6bf21b39cf7b99dde36a42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fa175221ef7227413ba4121d9f0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460015ee8d3d1d44b685eb6e6a8dcff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1345c1b40789aec7482e6b6f3c8ac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db6b25688666f8dca27a88fcf0fda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927e85a43f94539536298de048e362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec33b0717889a8de96096ff409a42f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514dd163a4be0b657c0bb3d7f3cd1b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd13f2bcba82affb77f859d2ec1873685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c283d616fe189ce07a40ebb90827ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b222007155139e7ebb4538fcad81b37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb225b91d51ae9bfb7f71554b615b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0bdb66b9cc3260d51829a297afd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612333692a2fc3942c12b2f8d1f1473690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6aa602267da4f5d14dc25feb41e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7108761e736080dec165d20e0a1913692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d57ef4038f89e1a7513042d4eb378693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66182f9a8a44f9f252ae988392c56232694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f46f33fbc20801b5ceab6028f8288c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9feb4a4c68829ca7e2854a3207609696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7f0c646fb82b800f4a36b2fe3c689697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b3f5a28059875a29de19d65876c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675355fc1158d3cd78afdef020b3b3a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe17300a6eba779ec2ed9595610a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7699307da997858828e066707ed82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88bad8321add94d6798a876a41e02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4798c437834331ce88777ed0f4e381703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c354ba9462bd9ab9ae9359e55b5c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ff1651404919124f13268ce60712705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca34562c5bf374fdffc662da4822189706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f619b5918ec21e75e4e0a54c4c2df5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25fe862d3e883cc7f69ba965e7f087708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829a9a0f4b64106bb15d1d6d6a2aea9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9752f777d119564d0b8b818e659e6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1c27587224d231563b02935a9209711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748f3196b37c25c96ed02891c60093712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3c0abe14b74ac1fd5f51ca1300ab51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532449b44173034456fbc96446152ebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08242ae6e9c462527a3ec379b7af98a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c2dad972b26707ad0a4757c3b2ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b9b515ec35511350c986d8c7304995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc885081ce480c61b8bc1f0a290e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c772faa5be063a166e4cc929fc9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f7e3c1cc57937eaa3489d590a9528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f6d1453ee00586e8c20ace05b5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e632607553171576fb27d3c3f95810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb031c7afd12d57d3bf63973007de3a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da15375bdb303702686c9be9700ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a14bab00adde0a8026a7a1908a38a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91885964c77d18f61cdce1f63f67a6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0fe2e8cc29fe3d3ba945ad37ccb4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b67046c47eb9a163da0f24c294e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb84cbbec4f909b84a661bdecd4d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b74a1362ca5e4ef767eba96fffeef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec63513502a3847a3df0914533fe7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365702adb9f4373e4cdb5bde302e08f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36027065fa975adb80cc9b6681c45b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04068edc3f1fbb9766bbb933aaf9b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b053f12752e67fb6f8e54099231b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151dfd27a34433672744713177c9c9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfabc88b01c22c14b06bc2cac1a00525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d250901e808fddd5561ef7f05f1c1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202d80fcbb5bdb336a9907a77c22d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579345420102f93a699454a8e858e7af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b8d046f23f110b3284928f6a476029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1cf1dbb9cb97f665d472b7325f5b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1084e5b723d44062d1cdc2bfa0758731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4182584d09e2b722a307c76b763532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06673a0739bd2cfbd8a294c0cec9c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f872317ff2c5fc8701e0022e72e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82017265feeb3a7c51ed6ba951d3c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91f9743ee244e7792325b43fd0dfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e61fbfaedddd671403ecb25511dc3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62036f9768af78853c7ed5443e59a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4a826acbb59e88ac62d79efe1666039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675b44f8df10f80cc7a00d45c8389cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb2c7f2fc9beed8696adf87be2c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71848c82205a9af3199ba1697f12bca542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d3528dd6d2dc5217f187cbba5872643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937361b37f5fd113a1adba4a90fc230044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb196feed878a63ffc9544de543d1c1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4f8db9471aa8d52604f7eaf4f677346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99b77e62ad10401086ebea14339b0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327cfaca4d955cd120ee0d0f5abf7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6c71ebf09e8addc7df129ca1de4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43f299b331c3ed7b6fd6530082f5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6b70bd3cbad6fe65e29fe9f24beb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892d1d9154b6f5eecc580b686aea32a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b3d0a670008177482fb2511a82e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cadf4675b8249f9521af3f6d7b38ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6beb11cff2f443ad68f284b4ae795c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008c76867b5403096375895c2b9b0d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a56ceaa3a7e96f6f5e9d9d6d66fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f0c7535b3c6571619ef86abc54f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb67fa3d0329980033f2980bc8839159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907351c3e08cc59dc8712cea9cd6d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1695cd79f6e6538fc8564c41a76b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f13568c5e7d4a7a5bd5e882008cebc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741442681529b507794c7d2d7a2e51263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338e0dd185f70533dc12584f36b61e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba0b6a39ab84540843b21cce2e12d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7ad097c7c23eb85faf173f91c934666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0aa7e55ec83574a29f0b81062c57f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be58e4bbec692a40b6d2b282cff4c7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70787a449b0788dbee155a340befe57669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931c5388a083b25034d01ec6050efa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54c53250d84caf0640a0e6f29c51c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500964976e32b922dc304afe9e6ab9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86310cc3781c5290e8152bd41aec6d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d7233af5d10cb032b215ae23b975874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbedf33965a07217ac0cdce61063e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96710c26215b78aff11eb2f7411ae4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158554028539e7aa3cc42e74bbd780be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75fda4a47f4ef0a320d5c0b4e39b5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f56ef815da3f6c9817e876d6271179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643812cfd08e49b9bad6b26da025e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b70c2994adad7ca5d53657d426379c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce4e916885b47b9ae1d11ac1d4ab2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce988125782492f24802cd5e01215383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb0d43fe11c772d306fc65db1e3cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd6c63aa924ac63baaf2092442555285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb9bc63233fa4019091629a2a251286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ec82b7426bf10233961efbf366c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8e597e214672108962377cae45e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5699a55c3798e0e3591a502e4999d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a2550791ac9dba4cc2aae761d19290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445fe2b2265bff4e83356821265b67d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0ed8d6e472a91e5ac1abd64f0a0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39269e887436fab1f0c453af3edcaf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72e4d44a645e7d5aa1e0fa0d0fd48c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd2941301b01689c31d4e80f938d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2481726a1b4c2381cf4833eee4f3e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88a8fead2cb4e6f939457dcaa1f16797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd353f43df7f92a38b3bbf4e4ee67ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb02408b12043dd9235414e5d2a60df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b67c2aa56ec74ccf67a58cad47bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034dc4e7f5bd1d22f3e8d4f7688e9e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808f4449e35ff0fda418627527b135b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b2399029f3f375cfc13dbd93c4d21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc277670fcb55adce7026bb4e3872104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e29ab6332af42451fa3f75114260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99769b53064e1cfd051a652de87902f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80cc0c2048d3091c4aa1cfeeb35a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503b94b2e9aa1329bf52c04a5272835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8f6f1a31f20a8caf8b44b3681402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6420b93f9d8d0e470201d4752f6705110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9897ee876a85fef771550ea7c2d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a0ba2ad3af0322885a9b20b602f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a5e5fe942713b905ca5d82353d51b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0cd774416da0b9cc19415ec5d9b84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c79f1edef2fdc06e97fcba9895ca3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55672eec4623bec72ec979631c6ebb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb17a93cc969ef49d59d800c6128d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af029d14e7f0a911fa08923e1ed985118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317206f4db04d99eb7bcb22da833b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc42952cb6a1c1feacb1e5999c6a5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc509af22d7164f4eb28852e3b081e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d71aaade4312abae9b7d9b553db74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd9f067d5bceb3325f100f7382a34f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab0c5102a03265bba2910c2cc8dccb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b6c3af57e79b743fe4c26d774f19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb00b1ca764bf9b8f9f86655edb135f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912667e316fb90be0b7c4c2b8531f818127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dd464284211443fb8e965d2fa687f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a62b167ad699c5ad990fb8b26057f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6730de4b6981a01e85074fab112290130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a9060b022eaa957a602c5424494a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59120a931814006a47a5fd662d5323132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8206c26a1672d0c78892051fe2d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b8cc84e9e83cd7ce5ba0795466272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90007a9c48077c2639226303fa1f9957135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4baff2e986bcc39f6a1d2bee65fe5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d75cc46814511703e14fb443455fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3ddb29b09f8a9f816b96e12a79f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f202848e70fd273ee7b6ce4f043f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a0e98a09e9c4cd3db0154da87919140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeebfb114f83ff82a48393e24ab3457141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da50862fa35433f3b28f996eac7b4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facad16d3f2b2d15bb61cc8aeb87810143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514bb432c33fe811663f1068759dd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a192eb22ff47ea93b51ad81f874b9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4293c73215555a02c9f6e99d7fdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6568c172875d4c05e8938227f0b6ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99207c044a11a822aa56061cedf07b8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9d7dd03cb3b05cc1b26dc495aec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ea718a34d8be75cd27d39614a3023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e88e960530313f853bfa99d22f019151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219e94cc2c0edd305f3fc62378434b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303e200c57f74158bfd01bcc689bb77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a6fc3fd0359fce9abe88ea0abed6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec739719f8a59bbbb0d1904564ded9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc761d8e7d7ef5e0083d2ea772d43b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4991584e687ef775d880c6d8155b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c4fecd4e8f171eb99ebb83b810a14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350dee4a18a9fa1780a66eda4c1a2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504263f6a2c47fbab0116262df61561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bd401c8669d2eb9dd695fe2d4be40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ce230665c4eeff327a694ba7b5ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d375b257e7bbab254321405eb8c057163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa7f667d8a05677fe645943a17146164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25c0a7b4b845cba6294dc71649e7fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc6283006ee1e99e3f4e0a5f45535166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234af7f33a7cfcafe11edaf8c03b5fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b80b5918a1e96186a660d91d265c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab94ba8d3a98eee29341b67b897b3d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ef97382d02a9394c6e5978b97cba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0e4c39d39a0c7a6f03a963f976c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406dd7cfdf691c0f4c6bfc110914ab7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878fafd716452c573c0a5264a4c8e38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c3d2354f5eb9f4ca454e2c3ea4704174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217317557f10d753a32ffb9586dc42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ecb9af30213bf2cab2f29dd87bf9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f65ffa5e57cef456e16413bba4f612177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97706a80b884746b7948c37ccea669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef5b029fd70b32a024be988dc6f1c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74f903bc6968e0e4d14c61cfeb9da6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29bb8b842df730ab661a75ee0c2ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a110eb9347524fafee61fdbfe8c882182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c765e05e4b64912a007a4c7dda68e5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770392342aa03b7d68d9c389175ed1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8050dad9bf1616e2fc6b7eb7e60d04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd2ea16abbf32ce6fd816f2ca507b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58952fecaf9ac2c782157e7971297f28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c061b2d92ef3caee6f0b171ba731528188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbccdc96fc283a47fdf2b84f6deac3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac721c637d9e2217ef60c19a46b572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179d066452c00bf01e292c0604d974e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10640a355bc1b0c99690f9d1975bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86c15b2ea16a8882bb7961fd7eca3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716c703aed0a85173885e77862224b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b0c099aff1179d4aec9b671323271195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46132a2bd6f06fee6290dda10c904ae0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8879cdb9340672040bee7c7b9168a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59a62daa778ca4b68f7cb801e0da8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218afaeb2ed01000d4301b2f0d739d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e4f807946a433664d206c782fe19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91405e7ff7644be55e097992bd8880c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a08d8079e8d94fe609fba71ce15aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee019b3c1860e3ecb251d86043ff34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b64448e514587e21c0176ce6db62a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f5b976137653f9c11cf41be2453f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b7b9886a3adb53f53a71e5417edf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf12e39f1951725a59cd9d44aa9c8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace549de89a7796c866835e0fa61282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d56990d8778e574106025c23e0962209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c4f88d882c420b2dd899afba07498210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e5dcca5fcd7cb8460991fd6a1b720211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217c16208e073a053e67a2e5153131212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924664600bee4f38d158276e86d4b136213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f808c6b989fbba4b70b8c970bb669214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a98f6877e0afccd2ea12e508a9ae2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc655f308d4353b25f3547c165145c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735d950e9a1343745a2ae626b4e2c94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564982f4b39fd03e6049e036789ce65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea771eaa6cec21de3f2c2c347bc3a59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae142911f070b6bb7fa21d5ecf9ecda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45d5421f378642cdc148ef14fa170221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25603e477f7a63cad9c4e0a09fc259222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f50ed571308ec607d0c303bf32b38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f094ea5061ac394726367d80990085224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e72a354b83909ff307e982a462f72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730c70656555eaa683fcc91846c2c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86a66b38f1664d352fabf2c486868227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e5c73fbc1c7c11eb223827d4ce56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b84a83cf51d41122750a098ad620229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148964cc86f6720377f48afac142be1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f34862619012709e87544faa7630231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888302a17a78393c37e0fc146ea644f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b908ea8c48c4ef0f747fcf8890449233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b20b7d008b84f74ce2ccfe8c4422c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7414057ae5e954de3090d56a4c090235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf690b6e7224950f651d4dbc3b414a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071cfc59564420a9488eaa7b1833cc5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe00742c8c5f76367a5e24c37be5e55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3f4a7061c66e875312d6eef4ba790239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7adb4770f41ce3eb01bb8f66fbe097240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b752a7abb3eaee4ff587a906ac6aac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3ff3a99ec4ba89accd3ad45fffdf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0fb198f6e7fb30f42f49e2cd47f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b328776a2721087ed8ed61f8d075fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a767262f0fa3c51b61f03dbc3dc62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09660d9c64ac2a2034f28a83ecb93dc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3548a897d8aeef7221794f8dafdb08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78436699607049c1216d660473335e44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01341435136139fe1366a2506ab2dd0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fae6951060ed1b926e7b16b0d6f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03606a72f155be8658fc751c67253ae1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97534a8924582e133be43b5f1c7e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde361a24210a53f55443c4abce6e5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2b5438ea982627ae3808dc158c90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b2991bf60e8b0f81fcbab63a10da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e0d46f5c76714b459046beca6b432256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef65e81a7c5a5537d3e62d239540d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f598ef979c42088a844c7fcef90f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610acb192aba181944a885b75ab6278e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee37656eec77b59443a6ad80240ba4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9fc47021c69d0b096043c84de62d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c52c6349409f9ac1e0466a7a452ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e54d300678667e400168f161eca0e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c8d3e880ef77ac8f0726b5bdf583c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82d0657b23dc0ac2792644c467917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a06d754245c744eca26755c2fedc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6c0605af716cc0b7002553308c06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ae3c00aff586661670c8f1a57822268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b8d7ebd26676eaa1e5c3ffed37154269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29678918d6b488fbb752d2fafa725a39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299c793a1d2c47c3b72f797af344e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab81ae07dc788a059ed1a718c2d41fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884767949ade9ce876035d560d2095a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769dcff714eb38ebadff36fdbcfd14d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8cdf730b9348b68c58a01ca72866275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b60522859ad7b45554d10851e1f95276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0f38bd7b977df4fb03d1bb48b410277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a13777f6a155ae20aa5704b8e325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e8d06fa413b1f62dd0f5bf83b7461279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751fae9d7655facb2075eb72b5ccb42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309195ba1d0ddaf2bf9e097312c77c2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724419bf86c52df2f90c55c3f82789b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d63441ba2ac6c85cd696ca019bc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d015c1ed6d25770cf80df48fc332284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5350eac6e4f665b6a430ad0d09f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d59ae6efd022f4dbc5f57aae2910c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2616a89f870af486ac59a5a0a73af62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b492d0fa08d7b373ac6d14bd990423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1286a108cc3e2054884717cac44ff1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964306bb520676b92c6c680a1e6d419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0abeaea574d17378069d8b8239e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d469172132746cd53ca08f87c04820292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72abdf74b564eb41f561338b5aeb94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b665568f3aa71156226d28e9aefa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83cbd5930fc6eb144704cb1e441caf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99777e92bc6b840e1c3cbf68ba1c6e26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a25b6a1921e69bb91bc7bbdfb0c94a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42463cb0f79adbc8a05314a9a830d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a117a22bfee242f35a95637096d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936cb126d068ed8a49804535ead1548300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0d816e31d521a93f0cf841cf4e2ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1fc6eac3899d74b2bd8f9e37b1d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0dd36f3e6bce9839338458725021303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc3a2dd928d60ff8471800aa9bd246304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b86e77a57391693ead7df76026183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b336e8b499e3fe580abfb14b873b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c238af20ac2d113fd2d3de8c07f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f7c4b37140b595c787f7fd469b9bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19770e012bbf561acb92ab53dec316bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3c4e3f3e087a81a6e2bd9b2bd093310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427140ea017168992824a795b3ff7a87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6ff949ea5d7b5bcd931668ee06b22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb116f37e80994dc09f7ad1ea53364313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b5553ab82eb359ae4683fb19912f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c05317d41e69de69f2e0ca60c8b1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d2a8f0a7272684797e0dbda90e832316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab834ea8de224dfe20a1d2dcfe9fa65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d0338bedb455252348330baebbeff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb787bb3d586a08c265d1235887ff5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91564ca9997623759a02fc24eaac7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e749f86c33abd8e2642eba0c570a157321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e1e8206b56b835d7efffa3eeaeb0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae65abcfdbf94a30b4be935aa8d54a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf88adf1420e1fad745e9b6ddefdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd04e4e7861f12ed8269da5fc5cab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839ec1fddc2fad8b2a6abee9482218326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519523381b9fad2af4c50517c5593ba5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234022b3467443776ceef41ac8f23eb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dbe89ece7eb2e8008866b2756ee09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e45066332ac41d609e3dfb975bfd09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d01221454ca8fbfb642a47f07a3ba7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a554d69d7a0ece73d2868505658fa1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613dc189b1732a1b1526fd01605723a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd64b35e07e825171d5786b381d08ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e1843b73eaca41b1811759437550b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f91a7829594de547710064be1f0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00827162b42835173dba542cf60b4a2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d410c5a107d29ada033d77591e60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e969be8f560eee44f269546b80a1005339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356f67530210db072df5d08234ea040340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49debaa2ece994b65f91ad7dba88f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997def5d0874d28fec23f1dda45bb096342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111267771760dd429324d0bee12bc8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc498c0972bde8976e07faf433cb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b39c8847c7e4dc5572c4773242e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5de47e0e45ea120d3ecf177a35a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152784a2a3beaaca88b2bbb5d337eb2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef9cbdb4dcf762e5552d2547eee88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d963ab35acb977adcd62f9cb2f8e21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cce2dde820b8bbe2683c67fb71a7cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0087d95096b86f4061ab4a2cd46bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c720d0ad233c0fb265fa08c637c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511704999949f8ee65d70c32ca9a1a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167e2066c5c577b5b7d22838578f0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099684f5f05a8e7618387cda65c778c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ada772fa505ebf90c8d9e3d0fcf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6384ad6da3b64b2490e5e363bc446357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996adc7e76713b4357e27d1738d46ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ace7e0154cb7ebe98092b19a4682359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b727b25b68331866dd2085532233d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c3da8caa60b02d9568ab35b73dcf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929043752a2355fa3792f6782a9eaa84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e880b8230ba4dd6bf8adf64447f88d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838519297d6c7fddb3e5f618a8ca6a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ddb7d0930763fee18882617a4265e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c7115b3c421f604dc8fb939d8f681366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314447f67edfa20ac67dfce5cb2a1f7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128918b0cabec7048e0a5f6d8a1b6cb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03696c56b75e02b2f46070a68097ef97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda5599c97a1e06a3b692141b7ab906370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3edcc1069f5c31904c361786c6c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8220d46f1e963bfe44db4696052942372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe26c99482834848b354f36c23595d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c543b76c567124535ff965500067cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b459b821448ca6bb5423816489e68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd2875f8e8fee3506519756c87af64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf7f3079b6ce02949f7404dcc124b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645dbe04d1f95ee746a7ee738602039378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0f0df316a468a013ea45c69a78749379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c649762d2e000a66fc27c1c0743ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a8ef44fde7f2ddbee1f38e9f9e540381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02638c573092f3fd7a5d3216d90a35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ea357d51d1f5af4711b3f1be9487383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a50fc95b157cec0fc1c25a67fc7f94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114eb3796c8359ed03241ba9e423509385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82226000955633c9468bfcc8e3a641a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a60efe71313a9467263a028d139440387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec96b540989c674133d89aab118936388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6ce00fa749dcec6aba13f0a1bc0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade7a545445b0d771e0189839f7ef4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dace304c9b7de48445628a66889a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a04dc3f650c5c16804d0e743c3c38e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a0dd208ea1d9ec3a418e07cf613ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb9b56fd809db6deeb24b9ae8798b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f81c71fea408f1cb95f9292ec7a4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb3d34ca3eacb1d74f47d85eb9e288396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5641020fc94314699513b07982e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86658056edee326b42f494638bd5c027398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff2abefab3d700f027efe8f609b26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38067df1bf65234096099052a17d70a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a46388d56be9ae65395923216256401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad6e5e7a9dfb798fb73bac43b3a76b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472ac9515ff2a9a270648cc7ffe73e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a02b49b5d305ad1acfecf226415da3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da320337b0924d96e6a9193c37648a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630995c3b98efc47dfb875f8320bf862406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef254a827d07e862ad3419c663bfb1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199299c64cb7ad8dcf6a9d67ed1e2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2417c7608b12a8366dc97854b43ebb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aac23f90a3bb86c5b166a2b829ede410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991f6170f20e36da41c7a49df7a43d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb72e913b828ccc404fc96e8e7475412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc516612b56da2cb3d472aa4345d8af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698c2270f897aab34ad1be866ed962414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e4b57cf4e5e232e7831c113195a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7df9336c401117667481e8a19d591d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151039be3e1213ea71bc8bf4cb8e73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf889c709c4da1dcad6c7d818dbc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068fe82451f6aecb60d122282774600419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64acb0598421e7faa1b2c36eb2d671420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43779212b65a0572d449e43cd6c7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548eae4462e612272a438aab9f07707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dc3c3332566fb0602bfa2f5728e0f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91de66b25375717c9c7f376993ccc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417dd0e259f2fa123cbcbfc17778ed1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e823fc1bd2833acd465f3b7739ac86a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b4d48a9c56cb84bd4d6d7e11e605427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab6dd05dc3f6d41a71f7e479d9cda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed80eebefd14a01faf780642ed3439e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dcc6873c545ce4292f0b5ad86704c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39307a283b5dce120e3a1c93f9d46de4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9906d496c63b7ab5162dc6accebd4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a98caefe98d30f1f6db6dba81e7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d714ae9027378b68ef94e3c984c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212f554ce7fbf60be71c798fdc27c10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf2efbb90dfe8ad337cb99f213f36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ebdf8d2a72458615bf533b01745e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53cf78ec2a0f6e0090000c479ec8ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4b269ee890242182fd55923fb512439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daeda8921305e6da10238992fcef2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93751c4089825add6958371ea22502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701dbb569b9ca115b3aa1a9074bd58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaa4404c3cf07adb77bab6ea8154cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be1bf6fb80dbdc2618c30016b7e42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9432473bbbb163d5e837d4f8f7a71e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f9242670260b5611f1fa5149a9ffd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc7c2afbfc9f42e3e4104e3ae151f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e212c6a6470356f8bebf35b2b049a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8edda833b420d0fcd747757dcdad96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97cf7daa93033e29b1c1abac04110450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508caa91713c7088e08384a7692ff82a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde99515e18d03a03fe8a957c583ca9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8928eee500aa3b46b8e6d1863fd14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23931a47b03039a75ded0952b3dd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899803dc7d5359cbf0b072ee2e75bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3505d9dd87ba7ff31bb752b8fc18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37515bcb38c01f3c347e58ccd76a4d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c77bc414342d2fa087c282fa43000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede122174d7166f944ccfea0c8a9f82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14788ede90fedd71244c69a0f0e90c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb4fc0418ced0014d7bccceaf02b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dba3b250d1cff724c20ead33951e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1c5ee3bd4c0bea4bd85d54662c1a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035a10f96b821dec7ae52f9770f349464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056eb923a8f448bac6674a34aaf778b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5263d329299d6bbd9cd8362da3c34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0504b3f7b33bcfe615ab0d013254c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d131eb90602f04cdd0d29fc8fe4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfae34e981593438e720796d8f1853469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839913ad262de7c91ff52eca6143358470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a847d1de561062b48cc2541e9d07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6218d697bdada3519fb4c1f698ec97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c8ea3ec28e5ac1cc6c8613a6bce9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123ff952c8a32d4d4ec48e4a0f075ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c7c24d0f3e431387550f4e30deac5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06e95fdaf20cc42c19f411dbecd05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4270617dccaea85043ded043356af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fefcc0e7d7995859a1993734107258478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebd041f1472ffc46e11a1705fefd58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ecd8c97f5413630e9ad5700c745f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85371e2544bf2a36560a58f04924da47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce446fc2d838715bb7e89bcaec1e2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120db355b7038794e91d6d6b8fe177483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4024af05803b321ba12991ce4674c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999bfc167d293c1335f79081caabcc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a17744194c8135f4679386875ae2fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091675b701c29d942ef18a24e5e8580b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7ceda767a3efcca379dec2046c1c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16266144aec05535c960282bb28bbc00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc09fa88a111b96a1d0e3086ced5e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1563150cc05b150ed9691a54409430491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560180d9b1006a3814c731b7c00a892492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5741de0325737d5bf2fa1beb120a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cea52a64a90930b61148b05174c05a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1dd23e54ca1113c82670d260aedf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817e26b3c989b83c403f5967c92799496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921febc9ef231c71a1d69de0cdb4454d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39785810534ab8cdfeaaa82bd756067498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956485b9624f2917270ac350b9465a2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7313267ecf415feeecdd4c611a9440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a36c3f887fb9c72cdf4dd0421cf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27572ed52bcec60943f3b04a8608d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f09d0571e77f8b43af77a7d9ddfc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafe4b8164ead4903f4cffcb86e1c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8d669beedbc2be739cf960d5f056505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345051128109cac8fd0db5175a91d6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2b7099c131c4a94d9da7214a5dccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a732577214d22a5c7fd723d6b2fe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009fa212736537bcaa646f82bcc758f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8722938f07f3e5499a18e9136837e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d379543ea494f8923dbcb789a66e5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d264077cee6989982e8397edae7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6ec93e6e3584c4d37b3b63dd69d56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d0dbe6ea7ede270ad2fa57b21118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d21e0bf97e0394ea39733f0dfee04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b237149d1a88d7a46113e938692b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef791b9ba05dd6dd13cdf483d8c69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13288d7b28dbeb59037f56b3f35119cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc245839807dbb7d6508cd9e4e2be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf408a5b3146d1f5f37a2b3e40ed20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f17ece31b63ae69900e10d68145652521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50b0d9ce734f2776e901358c842d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929653ab4b82fe38a057eeb92ae0713523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ef7eba1324d92a2cc3f8a6636397d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109629fcdc9828a88f1df5484b9d4d3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28f597281a8f929d1a4cd98cdc0db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d76149ccdd075afc0d4a5015513cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f800ebeed6e93d26e3d41681193dbe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02771152d49bdbbf33fd359d5e6b99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9157e1525d700416721471de9880813530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4754bde03d20ce1996d0390459225531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb013a4d2a2305ac45d22f8480fa82532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc7e4cb12986feafb63c65607513af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2d75d4c8714d76fcae5ced99a22c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35b28cf75d2ffd75a27f3da85a37ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a469a0a67c5268565fcd258b85bc95a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a194c43622857dad2ffbdc1057100f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f158e4ab8e5a1caa540dc7711a405a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e248a27c673723b03763e3e99d3646c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b728eebd29f8aa66efc76be2b0756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b81bbdd5cc0c18fb42a586b17129e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa4cadf2753c20cc0b708dd3be560a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083228d31b74b5b946ff9baef5751e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555baa33f675820916332b7c2bf127de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53601a3b9dd44b619e55c69b692434b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0482a93e826b0f017e669b497b987546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e73f83738fef6c41004d9d414bc3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cef9eaa8d89054da4871e6e974306548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1daf6bdef64f10a11ea1a69b104c49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fa4511bab339dc89c728320f905b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad4680facc0ac3366e2f0616bf0d7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467f1a402bb899a44880feb47d3db7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a878ebbffe28fb1ae7fbe8b7a6a1662553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd5517ea1394b3cb391ddb5e1425ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a74dd9267b1c64ff2a8708159561555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e078f6ad1e8e963ef2f705671ca3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35c348dcadb29fa571391114ba389557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d54c97134767fcc2d6a240e55b9243558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09420507364c85574f852b56368a6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821bef7a3fbdd4b6a2666a900585f82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be974c911e7366241e738cba3cdde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315a4261003677881598ddc47e6e46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14e074e3c6294520d0d51af020beb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234bd4c5f61ebab29772ec9ac970afd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb3b3b40cf87e6ad2886aeba30587d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4c65593374c0fd83f346c28e5e173566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e4e6a404c7079a7a4f23f6befa6ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f99f0eec57ba1c166314eb34517f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab138293756cfac55e48b6d84b4b16fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717db8f77eecfd0235d5f54a3149ed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c36ebbdcfb513e604f59999da0aaf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef1d3b28aadcb0c5b041288ead8bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c91cc21b42d76012d618f75340bc30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780455ddd22f449a14da0f976782960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6fe0f1ab9a0437443be26dfa1f998575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b87d4f886ecc6e05aa67d9a5bf615576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57af4f1a2c7381b9b12bca06aba0b1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed8b5f91475ddd1638e6a75072ffaf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018af3981e6cba89f136cd62cbdff6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a9cf96d5042918782422569dccc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5c2837930915c774dc6a92dbcb174581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df07b44f07fa7136918751db04c60de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997074575874cddf3370f0fc55e727c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcceb97756c7d091b15caf2b6425d2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8250c9a9c7cdc3dff421903c268448585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ba0e64980f2681a61f3cca2604725586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be1957609bd75fa272e22efdc1e80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7748004dbc9efcf1bda9cb4e4de07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1253d0e117ba47ee0410c2a8c9991589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0980ee94d8896fd9074b743facee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36a6285cf8735e4c0c0438a087233591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1389d4cbc260e7adf4b185be58fd1be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904510a6c9de12b853299725932e3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139ccaf07bbef33228747dfa5b8bd54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350090bc6cb4b90964a96080447d31cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6307ea46e3b72a5526ae11886de9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30dee2b8ec64bd094601c8201f37aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d39a14be2155f2060f926191d29e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1543be9cbae52db3ddfb1dd7e11d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3237b4febaf9a8b94131372926e14a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f01f1d3154763fb2a4e53b44b84067601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca714c4bcd34aa16228f410eb17f90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac746c58945e1837eda19bac9f2e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e213c2bd4c7abda7276c60133b5c1e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09320234f789e800bf02122bc6d91908605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6328a68b2f23fb91cdabb633b9ce01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e9f63bc8d64d8c1d2ef23b56127b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e7d6315b270a14d6c1fa9cae829f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c43c220235af445cd23cafb2ed4d31609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414d2cc28b6cb6cba47f67aaf9e8670610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b96cee20d44938b16cefa9689360b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1696cf4fc142aab0235b5194c296cbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53171e84f3107cf2e147a9281fbb51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300c7a96c02398693a8c5f60ca005c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ed2ffc2c20c9baca19d88db6a7ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d596e4bb1d2942b8804b7b443982616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fae1584a9688c91fce7941a7f9720617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388e0763e44ee1db9e52a64ebe3e77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ff851b2e21fe723deba74dc6521b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7688b732488a97fb0f9413161da275620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588757b9363fde3c4810ac441086a0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db9049d796cc6c023cfa16942ca447622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38cb6e427e26af972fc54ae34ceaae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f7ed720e85e88b8d8f41d0272a51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458208393b67693e7177f53c5c609b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc72854f705d59aa389e8beb675d7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7297f81521bb032c3601ece70509b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6b576bf8babb267852e8b04adc7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abd6edbfed89e91fa35551ec97e561629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83297169aca7fb7bfdd5febbcec5c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e300fe259c3f5fc30897861d183612631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8667829b6a3c6b24b652d9fee3b1a4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd2c4a0b985239cd0c9f737764b820633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049859dbfee6aed12d4bc18d00a2038d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af1cbde47a460031a3de1356d95f7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad45064b0cd2ef87411cec9b876ae37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f937a4e2aa54222a72dbdd74f9504637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ae8a9e407aa920e7e331ea23dc430638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef1a53761bd6670c10d8d4b17fad7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238da1d50b09c4ba22015eb0bd0a159640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d581f4a3f97d43755ab0c8cef068d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b118e85624258e5914327f2174ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e082ba2676d0a7294cb375c51545f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a4e67126fa8e2fa8bc638d39426e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa3f0789a07810ca5dba06b62e545645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebccb72e4da393fcf82912e64967705646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f1ff468f6d5dddf690434bc8a94df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce187aca6d51b575bb5bcc1c1d434a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd38996fe6d0ea2ecc33fa6b8ca6e46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb550d1975f2791364d51da064c6b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7ac6aab7ff1264e103bf6efd21ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798253cb14d2903e4cbd180c3c3b5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd03e725bf3f922e5990f1d94b252a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05264e477da50dd881e2d76e4af251654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f839ae505fdd1410737d045c57afc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab02df0573f35c2b8b0de045d71781656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d794c3952a2fcfbb7042333f4ffcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ec88cf514540ef3010e0150e57a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d1e4b647ec89dd49a78cffa4997f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38dc4de6960cb47f822f378311b224660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17614393528d5e358cd9b8652b879c21661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6579f039c7d8ba5508cf4cdbfbb76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087f5df775631ecbcb35a04f33e8ba5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a65347865eb9ff7d9d0199b138b7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342abf666e3e257253bb7918848e2cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ab2bd2eb0a9cba854712ce320a2aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edd0e11854e0c67a11ac366b9d85d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a7b9f46ded8c0060790280a55638668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745a78377a041173630c83b863b734e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353706e77549d7182c7ef58a6fb8fd8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f0f0923444e22273a60de0a6e074671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a02836797996ea773b68837baa390672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc393b252767a5c5220f3934e8bce2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f68bfa6669ed36ca1cd54d7762084674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ccce479ce7e0e31c69e9aa19a1d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f1d7bbe47f4b6a82f7f3ad554a80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753454f544282c31fbef74a0dfb91178677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d71a4b018ba54349b9d5029c43ec5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146bbb21484644c39fcebf8d28a1b34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75775797fccd92fe042cfef00c2e06ac680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>