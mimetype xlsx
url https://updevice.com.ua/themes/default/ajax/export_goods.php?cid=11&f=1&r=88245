--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d9471067abb07a0c75aac020785b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc73dd59876bdffc8093f754907192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7cdb1865f1f4eba0cfbb81385989c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ad626e819a7b20cbd6cc960248154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63849e2633c0e6ab7af05c9807639f635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda0920609205d8358a77f5109a8dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de6e366d92123e145c9666c7a8b587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebf20d46bb0c60a7719930dc874858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad9a629d47423bb5242616910581b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d3315b37b165d17556f2e682d07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61a62da6b1e16901d7a4bea8970e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28a2cf9e12fadad4fc9f053af66f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aef85c3bc0339b53894988e72848713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d0f193b0de976dc13d7d0b7e84a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbca72ceb1f1a99abfddc7ac98070c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5a8dc7c62944b3d379b5dfa7ec8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac391ce3000696d5c77fc6c9c9d55e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d74437c9eed10ea6393f4e207459718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec47d284b1f7a63a1b485c7aefd91b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46750d8e78a260c36bd3d7819d49f9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1535a5c1bfc37d45b2fad6d7283df821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ef513b31d1eb39d7eff1633f8ac522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50285cd505fd6183440761c73597823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96a82ce3e1d62a9cbe41892bc12b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e06688c42e52d1d1c60d2cd994563425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415fef9ac4724fb0aa8c08a005c0bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763591b2deeb714ad71f37c2755120d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac98f9f8fec70edb9068d65a7a952528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df8c1bc4c909d3d3331d36077377529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150578363136bdf707e67c06d06e93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a67febdf2d138b188eb33ddcea393031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b449737575a56f4bd868036427bb20e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a63be20f3af0f40024e00cbc0505433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eb4ad917feb3fb987d768dd5fb76234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68952521c3fbcfbcdeb02883659dd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a2d6ed8de6b6f2a63a4c3506f3d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ca412896eedb9ac33a907f3e1ce037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba7f761c3a47df3cf440d7f62f24b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b6f18106e62c295874c2020bb14f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023ae8eb4bd1a9df5e3160d0f13f5a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378deaba9a835396afb19ff4f13ed241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb680a80c5718b6bb6b3f618faa9d7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97da106f2124e8b2a1fd3c9a40588fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd61829d82c40564267ce99cceacb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33eadf25e8aa624bc17dbdf1bf3b2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd71d9c94e05b04657b5a504eecd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d726d08c3a78cd537f69f6d559fc0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6eb1aca31414447b5fd166855f9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d491a20114cb2fd155bc6789d19249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922cf774c9933e20bc7890178e3c8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ce94767995cc4f391698bb9c2400551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b47ad716b8f785961331a35fd6876652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee31b8ffbc6f508219f6e71e7404d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1adb3b2064fcd4f2613443b68e11f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866c78e2a1f1659d6724d4df2b289a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f9899d067603d2f07c6267ee1987056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08247cd9bb8f6861678e854fdfbd61db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4802a26ba84fd4357c2d3c9cb476358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994712fa7a007ea5352e81e90fb3ef259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e0e9b0e908862af450022c6863d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3b9f5060eeed10371a9492195f3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a82e2cb1a10eda981745302735b66a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f37d031daefe7947a95bac532a67863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6907a34a7be45bc53c70b547c3a5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd436c2fe239932f7b5522770cec658865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387c05ea5af8f389a2403e1560e24fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a67bcd1e5247cf365da16e1b226fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7a895e9e96be98edb0d9ff3c9f6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823e99a6db08a3d7d588bf81c9c38269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b464855012406c10be7cea2abc8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f90e6b834069687ac7fe31f2d2e3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ef6f3e33fa6b982486443bc6b6aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6091f2169e6768af9c5f2f57b948173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a18747bc58e570285c9884046ae9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b56e50007a9eefb1363a3a31126ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4a522790405d6a429515d66fe5d8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e9e8a493f4376b061fae446fb7a8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26788c6b9b87c33290e1f8d46534cc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405736bc752dbd819433250c0076cc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95126f36281e6427d58019000159dd8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb982f44c14bfe8e261ee32cdff0f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bc656b3f662889d2956d9e64f756282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb1bfc195f4a929bf89372f369e1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc668db6b5feccf8ac20c279d594cd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4af089e430c3e83b2cf506a5aa8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18f870a8f0939ae94f97dfd6a050486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695aa767a1f1c53c83aad8f4cfb37c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938eb552896a5debeea04ac58854b6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03e823399c2dfffa20651d217120289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7d0761402bfc490352499b0fd84a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246555ba17e589aafdf34a4883c701991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cd1c9a249a43b65a824d33117c65692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca50a30286f587168eb8c6985a60a4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb797ac94ffabb1b6090cf7f8c0e8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea57767d6443e8ae0a6c17341ac85c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760782763b19a5d231e6d60467e52c8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b024b054c2f7b856db9e2ad228df597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4006d78974489d1dece9bf16446a1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6696549ab03195456b0c8475202a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b8b1c70bc43cf6fdd267a29ce86d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4fc374e73bd84a5be63e480495f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95993141f92a9dc6fcfb50459bd70d6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd5e3dba535d5e1d8ba11e2b58f52f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09378db6f4bb90357f343bc1823091104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03c7ce5c485e75315c76a483ba1aa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c878a5690e15571c3aab6dbc9491a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4650ff01c4307c624ddfd6c963450107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac60e980f7b0d75e2e3a0967a95d798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8dd9b7221d237b10b09b7911ffa40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2a8b001d5cc1206e010bbacee51b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67dfc971480a444bf592ad64847f8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3220ea68f8ed3f0e43a8df0356fe42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d247762cda47f66612d69297be5d4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1cf0fed9dd05825950dad43219b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3f32583a8683c0f840de81e350fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b7946a16f68d67ae1b628eb79527d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4697c8f4e9fdcb7cfeb17b11ae47a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ea4cfc0a91daf3a45c5464a9f564118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97f88aed0038aebad34d7e13d9acd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d06f15294e73041073a3459777f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920c1d6a17c4352059be0bee6b959b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b808e2eb0bba173a1cbc112be0d2f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb50434139a7e94d2a40227e14e34f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe851d589618bea1f0f0ab0a4ac3151124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33765a25d5bebdfa2a0775c38c9ae838125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af07afa5bfc943cdb75bd8c86dbd82b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dd751ca687d454fb0ab5dc923a4ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece4a3f0c7876dae6fc0eb17f103ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9397111ee6f13ea829012e81417adc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ddabc4db43f5f10ee38a7e96c8e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc839fed8a35207c0b8e810d02900131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163adffad92f767e35f9268232694bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a786c9c669c8d28af2050f6ce5ac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1c9eeba51184d5274721766b4f90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90032721c0e403ed3c952611f0aae65135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43309e50acb94d2f386a4ba0058ee199136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa68a59dbd927727d078a093470832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e780e772dd3449216f993cbe9030d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebafd5e780cb0a3183f06165515380139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d12395408050c1561fe2b2c409f46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7787d55db070b95065ae551907e66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e16a8248e4be809ab4a9a6b6b40db8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a341f0279c488c6ab6d3d19c517f31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1913022235975ee76eb0459504d0fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce824545325d5dc7076fc6e621e435145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3ecf10045d8845813a2fe052d326146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf1674e229b2158214306822cea35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd30c73af26580c291ebf7aba693ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719933faa83b0af37e6f14b98ed2a37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2ca3cf6ac84c4aa011ff1f1b4a05150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38170060d3ac1ce408c9fc5678567ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b19810bd3f56b8669a5a1c89de371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217f78bb91a570d06fc147aeb71ca8e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3b29de4c213b5ca7102cc2cd09f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f4a74c623be0a54f3c323dc98245155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99296cf80daf28aad567e11897ca1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9882d8e1dcf89f17f723030d3625157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3483b4f87a445075aa0a5509e92e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96fd2032a75ee5fdbd6975a3db75e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4560b139d02b62a45390de4d7c5a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181655707d3e1a7cf87f6964335145161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59906682933d05fc75f43a050f556162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50811eec8bcc47706d2971c5659a307d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad275f0ce98939bd4e6bf882291d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf53584f7dbe0492430a846bfd27473165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e3a1034004d4b39989529f3b3f1ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc4fcf020986c442b2901226fd8fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f427f036488839f1828db0777a1865168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2748e1ad276cf3786fff0c2befa2c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fe50941848306b856478816ff37a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa98a87d7a04139a0e3df2de5dccfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b08d52a40f8478174250c354f0bec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bb949f147288526f1b2b1b7008f30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc53f636a2f4f792fbc4a1e18b13dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb3d358592e92df1a07851daf9df5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e2dba9e327b431333d452f95ca75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ce40eb691888616811a551cf8a1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2389197fac4121845b05b229fe7c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67977ae68fc8e4fe06b71be4bcc30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879024f33b2f7c8cb441aa9211a66dc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de6684216f99e947ebb058f877a66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19ec5dfe6a3ea3386a866225bc851182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003319e70e94dad50faf5eae5ee097b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770eaabb8baa94f825224dab77a50c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d6f7d369800c2db9d1e057c0744d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0088130907b14b1abc130f0b6a28e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b4f5bb40a603e98e636af36f8bd7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d358b9a77eada7b3bccf7a21be3472c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe40ab85862004e5dc0121e7f8a7aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f0355f1986f1de9022495d085a37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914410fb657047e916ab2ff04cec2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e017bafe5f48fbdad15a7ff23f5f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafcc9468df1ed214f8c24584806885193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed6f55bc910475983afc521364ea3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56471e333e2b57bc6ed397aa7b5477195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c0aaef329f14e5f95979f89a9ed3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e029670fecc7273b8ced45a9a56e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f165a06ce453b4a573cd50c082449198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea05dd803bd28963d8415725a9b99f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4a595ffc0b94a2750b20697199ffc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3362020516acb55cb6d1838933253201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb946ea73f925804453f3a836de31d5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7732e66997c2f3267cf5334657245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986da7dbfeb6e63ca3edb06c4198338204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db6fef469056921c242b4aa577e69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e00e2eac45a35bf0b4f137235bd15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb55c0065e7553d2a97f77d4d18064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6121689a3be24bec8a1553bc9341c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e074a973eac32ae1f56286b04a43fa4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8932c351c4b04af1027b62f145032210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82aca3ff4951b4864d0873255021ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f05def742b4f23ff6358b8133c90b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f20ad1175a5112ad9111d90d1275213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975472f1b3fcffe9d56b8631582bce9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482854694407a0860497b6b86c128958215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0f22de13a32a5022efd85d2f8cc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2dfee4fa8273818efab7760130368217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0babc726756ac27cd3c53bc6c06e2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12f7e4ac289470328715713352c26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839657e44f0d4ec3bb96862d2d8ee430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f7d473d1c77b78f296f85f0fad9b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa506cf83078abc8f82997b802b858222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d16b5394a39d638c4e69f1172ebd95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611b44753964f2000d838aabcf3a67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7ccbe65b0b81d092607c75550f001225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531205d82d7387a30553df4e6af707226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ad36f4f7c51bda16fc964293a3d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044d04b2e5b1d680f3cb894a2d3783228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d440675d39e97d9209ce9377c5eb27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b860fe8a4ebc175f5a432d48928200230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91b890a4f89f4f7dedf9919407f0aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d7ae7891f38cc546953f5e6e2293232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05202db77ce18064dc62dc95fb57beea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42363653d696d833e3fb8e2c640444234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29efd844670126c1ce69e72d60c4d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ed07b8d1651586166ac3c4cd5857236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc2a8e03a781c62f5580068eeda894237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015548756f1011acc1d68360e20f84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3dccc96f4e0710313d558d635f6b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f94d38108ac62911bc609e07c101ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c57d1d77962052c3b7101f841e37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698978d4e4521d9a6855729a6396fd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e5ed9704eebe6c0d3acc93af6d6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2892f00f493cf97db9b2359e51a868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087cd8394402cea48b704a5a25906f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8288f404975e8ac5073af9fcb7a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4ff0044069d1c41ec09c8ffd8c059247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be56126f10e35152c46265cc91801248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60e1c0bfacfb80cf7e0052e6099238249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98058c40cb9bd20ed0bfb6171d9158b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8112d8979c83050e80c2df469003b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bbc428523ffbc9032732ebe5a5d75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d84a83660e14b25059bfb957ef2a7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611482287dc0ce7bf14fedb77a0e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d72492df64b271a5e000869b5de2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6a0d50bff8cacb04648396c35a0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9bc49bd71e31b2280006d1673c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6030049d38dcf7b96cda9ffa75f224258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195bb4b021379edc6a4dbebeb708548259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dce700752056efac4eb60bf5713dbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2e259b1a4e49b0a5399e4e543b74e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9de56c0b9bf8a3f2fc163bda958b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99471a516626b9b0b30d3dc3ae37145263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e9c6fa5c93186db60a3c8394f899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a4d1a25e04b11f1c4d4d6f485ff5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab38b8727bf5dd58b6a306f201c48b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335ec5a5a26d67c84702294c68654d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868fa660b88b05909a20ae694ce8be9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921a24d6011547c7ceab79a761a03e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887466930d8b0a011015ba7d8172fd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaec87127d6db2261371f41ee2221d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7801681f3c705c9d83d64b9fd43aae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f817f4742d660e4c3d1a5f86c69ff3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4602ce82d702300948c96b2cf01de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1617a66e2a46a792bdd802d0ea84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e39dc6cb0b4066f98f5d25b82df3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872246bd4659eeb5de09e4d729970f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5517684029327ab44c8477ccfb126278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf534f78c1cab6e0ae32dff6992402279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8990ceb9cdd9c8e5f87e622b8962280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b1be3f8accc44cd6cd1e1bb120bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0300fbe0e4ea20b4822a2afe4474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aa7d003eb67406443cd232301e4ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c946166f8494d5b73290ed2809528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d9cfb03e99dd96597b4755b77d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0b87c78b73b12c348cd82880c80b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404e5c3e9c4335ac09a4e5ca7cec8f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a12ea9e9f2d97f9210a042fae503d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31485455b28b82c3565a264e25ca1e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943884729251871c7da9770215fe478f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65183213139d5d5a5d11ed4b1029cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91209d741b8fe9d54041c5791256ed14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96debee6f152140f90df346275e5171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbe73f0524747b9776b3eb0382961294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4bb9d14e9b78921269100c1de3f36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb81aebf558e1d4931e928f93170b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364750cb55e6d5fcfe3369011d0ce2f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366bce27b83ae5a8d23be80bcdeb020298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137dc1bad2d718336342f8fabdd149a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89c3f7da1ceec656122f363aeec10300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ea442179339be324e1ac4e156e10c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366634641917e9ceba33481b9602832302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad076fc3508495308fdeb4a9661eba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca1f260ac7dc0b44062bc754f335f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15df1fc67dcdc004024a8a188ce00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45debcf6d3cc787c88877c63824f0ce1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd1f8d62a9c10d7c2fbf2b9e88a5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1bc3acbc03fb852616287f5e5e15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f744af71bc6d4d2ef5ee66572ed76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2aaf620cd5b743e80d5b3c8d1064a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25029842a6dc0489ee599f0e9edb04f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd4c7ae0f6774fb24ce23bd92255d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4387919e27dfc20da4357606229dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9826256aa92089c1fbdb0e35ec54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1de550b00b52b21df212ec819ab96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4addd59b628037fdf01de04222bfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c76739850a3a31897539451b49fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3cfec55f6d0230b9d721ec0191505318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168750dd680f427f7eec27eafd39979319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d45b567d19797511d734b33740405a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb68f441222f04a5daba33e4a1e6c80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae09ae1832340a43ef0bf5e2b8a064e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca0fa1ec2cbaf76de4bb5be86bf00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc707ec0f6694602bf1be969f9a4c4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab06404ae20a2ca1237a85f5bd1e6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285758a819041bda6bf9a8d4581c5e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154256b58386d575f57b99740db104327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aff84989cd5f8dd2515dcbb7828c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b05f1f78e2b85d85e7ab9e392077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9050ffabaa516e5975d4fd2a4b1ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e238129c22985056f20cdc542833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89eb76a244679d4c2fe4422d23dc43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2628c48510422360e2daf8454864a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624e46ed003788d6accf6977757fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c932c77b67df9220e3ba4ca3f2721335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a70e54a44a2f69bce13ebe77cf82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b70109fe3bc560e8b138411f252d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2e520f6786ca7a4b20f7a65473eb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d57162f72532cf93b3d52672486ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262ac166e0aaf434cb96f0298830be9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4ed2a422d79836fbe07abd519605e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d6fac7e2e937fac6e6e96b8b541c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfec530d5cf78f475a1c3dd8c19833343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d54199170ecfe331ae63f1d88ee07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba522ef4f5fe6198e325d03036bd672345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df9ca591ee60a7459aea11119536be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7779799777e90d8afde5e0d1e437f52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eb57439504802951b879225d2557e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e819370e4b74af7a1f5a4fbf0d6bc7a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3c2dd2ed4e0e9afb030744508233350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeffada73194678afead49900c671a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5cdbaf92a7bb88b9394b1f1270d38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194c28cd1e326eb6b2058c6c49033b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1842637019876b3b30a6d3a972c52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4053b6f4edeacec2ab2c171e8ce10f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607e7fdc93fe26ae61a794d5f6418fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48568c87a01902e78134072b65b5461357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da91ab56037f648c7ccbf3481d23a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db1356df5ac00fa4dc92dade1758d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b07a3b593ece4a85b0517c02860fc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18807dc2003a1c0665d4203a8639894d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4569ebaeae598248217bb59f59408362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df4e477299c2ec2e9e9f21474b2dc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738941fb352d850a33ca8e0df610d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac3cd5ca293e8729abe56019131cb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959afac7af3c55a45446d4d94ecf480366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c0a2c9525bfa724094cfe4f113593367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396638c08a8f48b99db91b5538e2695f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266502b9545c93f0141a952f1094bbbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f37e4a27da8dac90db60b26bcd74a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf48af7741b74c251daaee15f69340371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3189dc9e630b497d87c36f346e24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7efc16b7d9e450a84a293039bb7f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c77d7d210909439a3c07f38fe1e8fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53a915e4d804d7c1b8a0809f92310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a81a388edc6a57be2411dbe677e74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f7ea1b994c47469fffeeeec8e332e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33793e7c93080734fc0365574683cb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe65c56403793d912529a0b0c77b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e82208fa4c35a325c802fe617f78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968f19be06152eeb0679ab090d55c6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee162c0a33bdedf0a5853467c840f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a54e2a8503e139588eb457591b0ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f883588ed3dd10b3b7cd3b75012dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31834820ca3f8daf8c70ed19c2fe9e1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe8069993f6d880cde9448e6ae560386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53657ead53e68c6e327ac07aef54a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0b9ab2faf4b1c6a5b664e238e888388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26906d00a8f0a06eac21a6aef80a7bf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6930a19d5292b7f1c78bbafc50ede390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f6fc090aa34c762cef2290fad96d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa02dd73335e845f62592487907051392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8ee79fd38af622adf6c616da61b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79257cbfc4a23331ca03229dcb052f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689196078609e6482a583269562c4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e9d4e5b1dec023ddc1e54d6c7792396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189bb7c72f5fd9cfd3092c3d53929a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238927399b50ca1372371d819999cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111576ae369f956856e1e9e66fa5dfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a51baa3c0b6371893eac738f54e26e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ee42dd58661773fbc9ce5f1687269401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988b3b4e71fa2bfa84792e95f1f576e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e29e15ffefd00924e551acbe0a88a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c916e753373a23b8b9dc2e78b2d8d49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846eb1620f85bfab4e401343a1132be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0703c25be49f956acf5e2f4d408b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc08382053dd5e6f0a81c37f73a35a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1bc7e6e19a2fe1e42a11afe74fcbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9788be550a9f3e09264ac84b0de4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27633cad38cbc33dab1de64335426410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b4633dc520344b8a607a57ddba512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57eda3e722f548cac807a36b8854cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603cfa53bd742606191cddfcd220658413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231724af22d718b806f23467f43627e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4732140840bb3a4c855b1d30b4ac20415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae77e24630f6da481688a0eaefea29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a48723cf0f543f5d89c5e5bb7ea67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326112a123fb585caa850154c804ec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db062d6839cac3fc51bbad108e8f52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd77c92ef6e5272caf5b0b9ad3d207420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee50ae9b12c83eedbfd656ba78e88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aefc16f468e4f653dbb4df7f67bbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edb8e26c32e020440b59fa0cf6cf56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fac89564e039c776d2b09615754a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7ba614e4c17e454e46f8c1a0645e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e338b88b9ee462f029f7888b022837426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd6c2a750a30e796ccf391321b3a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e478f7683ce876cccd40963a7138b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd7a67709f02b4b1bc1050e419680429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6fb9001f1682ce0becd7d142aa1f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5960a55fa05e243a03cb00987ab36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7435c77fa2eb7cbb24c6d8fa28a6af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c288bf5866b9dc6cbf305dd58473433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cacdd1c25bcd20aa8f846cd03ea3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c884378ada6d65fc909f00a39081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353bede080ca1827f25de30966a3a16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6717d7ff407373dea2705317442c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f7438ea268bac128613c94ae02a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f504577b0fbd4dce9b01ab3516416d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103eea5016b024be5c71d23e440d0cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f51bb98c12f3e4d23215f8d28bd4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231cc2d83e6918b6c5ee69ece2cb8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed2412c85972e4bdc5443a6a3a115443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c788504182cf5f5f03c8060f2488e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4301a3e6e2a24d5e8452180ecc5e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f976d3df4504e721cab3b1a42d3f73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28379c6ef4183f26ae736a41c102e20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512e37787ba64750ad2f7bf9f29f74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698de15990a6435f77f4c7ce0ab7f99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d76a55bffc0c0eecb76ce4fa5622e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219a63dd80df4ac87cff7c2c6abd3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c40ce640bd9b7ae6a8848e7d92d57452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e7c77c52dea403efd0ac2501ad54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0d5246b128d67813cb28652fda75d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5693442933a188c16373ba0d62301455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52bceaf3ab96a265b5d92bfc69ff88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77c155f962ad9e6cc801770b472f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f6eebba2ce3d937d65a1f8decbb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eec1a807e17c1c8ecbd7275586078459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ccb63d6e30a3e3bbf3be32ac4ff60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cdff685a71fc110cc2e453a737f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4a496bee3a36b0f883a412449f7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600462f6ab69b2769d3d90a3742f099463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85fe3e14487365665035a92d4e7cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff5194dfe1958ef4376f89b1b0e15f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc5f08bbcfde1df5000cc3aca6644466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e883d8e5180f041aceaf213b17a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb3a41fa2889524949f3529534c3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c6b2ee267c200a5a391e56bf8606469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77493d47807fdced20968a64b6eb8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3222393455f2534c0ff9415b9de6011471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cfeebc03b37cb6a13381390749738472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16dd44b8059d77c9289819c598054c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a5105ddb7b5eb492c7e1842b02cea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09588282bec9f331f9d0bb6e924d8a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff57a630fd4405fc9ac42bac90fc80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1320202206e042cf8626675d044d37c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf52f4bf6a645323d00acac47817e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ce59f4d6dcaed51672dfae5c6cca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5dfaa98b55e030cf7fc37a850597480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5373f37b0ea83a7fe735ca6192c0a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc1682998546941525be35710ed6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826423cbcf3496f31fcf79d197b481e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bba567547a2ed82a98cb413c1b541a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c91236ba1b87ba66db549a4a0aeb05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7980e65999766d51151432360679486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e4d518d26e232ecfa81a1433633d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601243f8fd592b07c03706091b1ced15488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050d9f321eeb34b827200b848b76a7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b91ff14984059412f10505d24872490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba34415c8294fb68cd98dbe66aa381491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571783a322b6b2b1e75643ca08ba4a3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459575b5c535d08c9c57cf8c40635549493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e64840ae84526bfac37d44bb459b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7308760548f784df918d4211521d02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2888b3c05835a142c6d4b4bd48be35496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49c896befcb18a81e41d2a15ad15a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a32484b90e24f23ec90a59e5b3057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86c82e96bb1534d8888d1c11f83b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd023faedaa8047c0314af3e51a33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc483163e6aae2e5368f7e03ef62c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7772d15ec11b23a4f5d2003746fdae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596b8b9444d9615800f8caf1e9a28f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae031595b3a8f8572d37a9092c77a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f717a8ee3d51b819680ba7b71de467505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd59da36986a10463547cd3fce551506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a227a17c07a0d85814b4fe94e2817507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344dc223560002699cd7d93aff85f5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae9aeaf8c6ec3c1a653873a24f112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb54f52ea1b61da497ef7fa96e5861510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0f695ecdd529ccb6c77cd9a613d40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d433b28e89e1935ad8052e56d8e41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6203b88a575ec8ddeb9f4dadd7d6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46491a817ece5a37b46987173cbc9425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a522e031d4ba0bb187328c36a285d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b283d3fcaedbc87a7901ac679a5f4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83726503471ca284252699e61c15ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb969d22b71db3aeed98d3da788b96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd10b1f9eef072d832967c1a45ec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53551ba8a7e867045bf1f7355ccc3f8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a93ad9ade004b2b537f8eaa9ad79b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11dc5e664c5f2bfeb4b86b1bd113ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651056f9646e21f3e334b83cffd80d7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81f17029e2f3b966fd4002d376d327524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f25a5d2e07b846b70a7a0c71942f2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f773bdf77dca540d37d5cdbcf0e8bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496de8ffa9d5fce3f4dc3aa789bc199527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed21f843802c59bd876a0bf0f829c0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a44bb309cfeba07e41f26d0c66ca0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c625ddfc820eaa9762ecfe9261c96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788bf822088dee2457db1fb1bc347bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c165cccf964564758cf84931ab6d9c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d16e99ca5d708843ac5cb902c8896e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea86a1c8334d278aa7a7e1818f52e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ce8757edbe22f6961b17d0fb27a19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d8b35725e4c7634cd2931006154d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e52bc2addb9fb20f9cbef42a2608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb357bb35b5d5dbe85d35843a01431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c86ddae92f12cee9a804dccf11f05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680665108138d44cf3248de14e086d21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ddd81ce774f81ade6c0bffd644f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04b32f3282dd4a806e890691e6a35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a8cc2db5626cc9e75cbfaba1851a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddb82982c473e5a24c9cc0035f398c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc3f65941e0f0589c36bce1b4a7edd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89b773820561190ed4c9826c5528f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8818803553f68f64dd6e0e2653f55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd94135cd820baf642dc772c14e08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cf4c3fc01f24934e9fd4122e67633549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb33e34008dd0458c32b376cb05ee81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b382da9a1543e39d1642b19792694551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e092dfe3f41c04c8d01c6f045403e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf66fed79efc92c8ec208aef7adb8bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777f2ec5dcb20f1fb60f5292cfaf66f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543362b2de1ab335029ccb35f96953a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf7e84dc11971c1e7a93d1b607273556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a36a3058fc62fd9bbebf38c3d0ef99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e3e5c542b2316595ca03da384ac55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a6a3cb0dee6a261237518d93f04b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38920fe6488282aaba909ba6d6121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c669c338ff89cf9f94d46c86aff08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b42d65668b7ccd695216cd33d680562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180cc8169171254f06e4ed59259f315563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b0cd1857f846fd8f77f83ff12f50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf649b651393697bea693849b1f0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a90937283b9d0343c397b1c49c09d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe75fa8e9daf8c23c88852030aa33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8593cfecfbdf694374ae4e8c94c7830568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8bb58cd5a4aff31092a0304b1582569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ca334acc4bccbdde198fbaaeeca3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa0e67011bf31e4d2660aaeda8549571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd5cf5c8923b949e5dbf4cf28c7ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4603244b5cdb9b485fa6110d3976573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf74133a80aff965dbe769163a258f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aafd70430f70a6a429cd4490b13db3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a07961f53f91ba7ce31ea836ca579576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa773d77d7fb94633ab3d50c735e4af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54abeda2ecf9631e18a2be2dba2310578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6766423415e17ae68305ccea8f7540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d695ac933893e0283eafc934dfe6e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce3e979cdc54343043efbc34b8a06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89085eb2a17b02ac22f37305fc1c3ffd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab8c6d78b8fcc57653038c51ab54ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f83a81a06c6e5de7e7a9adf6424fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e9519b75977488292a444a6436e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6e527df526868c30c2e0e9ff68ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e2e8f67b670bd2861031e6ee55929587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28391c2a127b8a457a0fd22c22bef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdf8cf9c1ab2116c601bfc8be37d9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1e30fa497a928757a3e30b512a6b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedb21524acd90bf1d6bc32043d15fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdde6ff04b01634606ed60f890658592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe206902c18b9dca3fa25389e5f7d6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad9c3b9e5726b2a3a69f24ef2846ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8ec1db1f69e4a0985863fbcf337a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dd36a8732a5720a01251f33032730596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1458c3efbb005cf2bb320d4327e38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b671dd0bdd3969a03711a632b6196ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b2e9168261265aabad3831e7e1e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a27cd70d859ae38733781b453d76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33bcbc0e81fa778f4af9c5320d1d01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f352ea344a108ba541c077def116e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637843ab524e5da5c93abd18aef1ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf888bd03972a29dd67b04a71cef954604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7303a1bca1632dbbfe6d00c708f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6390b801c41b5a2d87573736d0fc8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a833807c8def4a267cb64c7eb292d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862620c09af21191be869d5920b2cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899ac85f4bb83498fc7eb5b204dd41b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b82f845cb672a8a6ed146d5630693610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff7a928939c1d0c5d7e422930c06db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630416244b7af6aca7761f53dd2059f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ceb6ba94f1782c6fa89e2de27958613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17101534632e840adb575768faedf7bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ab962a14940f9d484fa5c6bc5002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778e14a43612a40a6c4b583150f6b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca647983c7b9b49fd20d7e029568f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a4abba25ebd417169f24214595f67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade75dd7e4104e9834f29d450f8ae889619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340ab3fa836ca83feb55360f73890d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd8bbc23e4cd6652d35bf99a06b33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4aeadd1798eb03caf0d59ed178edf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13367fc837bd215340b600eaaaf2da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff940911ed67be3cfec6c27b819b42e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ecdb4baf30fbe9e2f15b854f86f03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21ccecf97461e8e3b7c317313cf29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999893878389a3d05fa7231619c7e84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76b4e279d370751305c0e9b615f4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f074aaee8d440e00f0c221b933ab6c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3280cb11274ac415fa4a6bd6f1a586d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940e886faf90a27c004e005183d1683631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb0bfabbb647c5df58bd4c903cb873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d05d527f7b0ca303b474fbf8d03c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70dfd6d92c8ef9bd1dc7827ebd2232634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d88282cafe175d41fff4368e1b6f38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3acebdce81f4d32d2892b8e14cdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0131532f777d9e97465bcdb7d33629637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc7bbed9ae31e14d3fcbf5c422b1d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccb44a27cce68b730dcd4502d4152a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed9f84f77ab75c7c876c63dbe99cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f44af23198894c1ed75f320405ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843338f917ecea1f699ccc971b0ad6e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7b33b206a17ae2a06f01d414a1c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4423f815202ab98ddff02dcaea16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917783a4d21e2ccedc80eb08666affd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b5afadaa1f0854335328330965ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1fabe49950d9db18ed2cae006e380647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de772826ece0635d3b2465ed4984aac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf96953ac3c43366c54ce95e4fb6e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5d96e245fd4527d8a08254389b14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2118ba6010f205e6d242892a420d55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e374f4da145538c2513ecb77f348d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0037b6b74484d2f24cb35eddbb3e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f3161bfd838692fde733caeefb6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d07227be891a3e528e8f880ae5ce5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380c71ee1071d0e1506b5e1619cca7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d26942b02a04b14622aed8e7f9e1c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2c02cac5b27829a8689a76c3642d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb8c09826913bcc25e8d16b29d94f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593760a619314145c346480984e3cba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73561ebbaeb3ce38b9c29d396e9a8a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a73ab29668aa2e7bc5e59e14e85b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02b0c72ce25868e244ebbd6824d59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1975ab1063c2f33dea662b2e0f1f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e20fc5a8475ee5498f90396979aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9287df3e9ee80cc686e324cdd5beed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c412d5ef761c151c4c3b08b14658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b3c7fd7ee423749fcf5012fd48a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56721b35808213bcec4c2d8cb69d4983669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b20facca730fe580a2c00656fcb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af909edf0958f275e0b0c1fd17ca65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b66763b620d4a7d000f89a0aa0e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb36edbdb74ead8571aa3dab5b8ad5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408924e455091f76a9981cb55b83140f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea91f779de71e77e02baf48f6cd3acb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92fbfdfec06bc8bc737f3dc70e2ae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc0d0ed258ee659021873a0db85b02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76bd15b287215b4466e5a8832aff4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d62e153c5a828df853f3cedcb7d8a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9b6f282479cc2bf44fd2ca6f693ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88340c79df737a7448375ced6ee779d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf752fa48c0d4605e5d463456303ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eafd39e3730bc014f765fa5e25364f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22cbe14eb5573da6ece06b081e6433684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc002d0c0cca6e5491017813295cb31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa243361f0d12c30510a096781a1520686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54f977fe65221bbe28849bdb6d114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1838936f44b9decdc3b0d5526eb0b97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39493155f735efbb0ec95fb178c478f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee894f926c5f5896f04962ed7d831d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b106c9a592dba4122f6dae3f3dbb56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b9980609b6665ea3a9b89847c15b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d0b4671b13668149efef55ee1cfff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011883b3cd8ddda0a569c0838f3e7d35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5848098d883013846635a06e2373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa146e3d7637f8bc29d8fc1642a13a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ea58d313ba0d3a3befd9819af8c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4d9249f5ef55ab68a859192df532698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c47e075c00a08bdab2948ef365bfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1fa2b7a810c6dc3e5d29b6cb3da3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2c6e264cf5bf72dad7be8775c265701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ceebd2bec6540c8c7a0abdbe70927702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0eac929ffceab14571308fd257c10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b438c0a7a3c2d1fdd46c49079a5cf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8b13f8694cdd2eb10fad710c36069705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cae9e2912939582314009c7f8ac0bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de8827e835b5a7647d558dc0b6cbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076723cdc931032ade82cebde2d2fc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32716ed2ac83097f0b29c00339cf5744709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08434a7b5b764e78e21786650e2bfd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1313ddd2a7ea390928ca2de4d460e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9691444f091d63e274dc3a5672587b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9d9ec4f7f3f532ba4b5206052475713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050d2e9e2f1caf27861a689611ca863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a59c1a98c071ef85e03683401f746715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f4cea6354ac75c18da286d2f79e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a345f7e2cfc4b7958d01b4c302eb9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453be391706dbbd87467d169be948d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23e61db0eca038f030d71f82572b1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed72e478ae9363b188d1cb22effde44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadddd7654f175fd0e9dfa87ee18b7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c64842fc5652e4b520f372751ac81e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430999e06a3bb06bfdd86abe0af3f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50901bda7031b8debb8ad99e5cfa66c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc38e64e7e40ed6cabedad02e375951725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f0b8be445aa9342ef70e034b4b6e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362a681fd57cc5931e29b15b6530c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d49b3bb07d3f20a786a95ad50e95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802cba16b1706cef7f78529aba085f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4023599951271874ab243b42802ab730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d77ead7a4636457e18c30bbf66671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf170ca3b18b533699111bfa488d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df506a647061d2dea9fb093852b6863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fad8faaf45a065a659b0e2bbe10984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc55ccda9b80567847aa032d40f3f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16768eedfe8bcf3773d5fb4ad17136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7850fdd334021c933bdb82847f7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb83ab76103db309cf3ad8c07a1868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ad14899eda48542cdf746ba8440fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e0300186fbb63ec5c97985d2d39510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b713bea5d9750412b6d1ce3928483c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eecec72eb5917167ca14a589cd14d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a76e3b6141fe9ee28e3c7f503183213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61842eac1428a2af025bb4286c30e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00591f4daf5c477f8053bc8857b7ca815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555bb703caac6c0b2015dd5d9256d7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbcafa338900c5b513ef07490af7ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f131fc6e055d8da5fe515ab5b46fc4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69545a0377c97f898b7e3c95bcad8a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d94132a6247b7fee8dd91f5824f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2b8478ecd911b36ad2292af15dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e325f9e3a84ad36f1c359f21a69a41a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfa8b017e9d20d555fc1c9162111d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95009d03391c5e0850104e5021731dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799520cf36c660d1118617b02485ccb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b045d9afb504ecc3d09facdcb1a19a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efda50aab4cbb6eaec39fa7d10fe02227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3341ca3e0d260f7d2b28a653bedb1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e938b77d690db7c3196aba124e328cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c14567ebede75ea0d99b900e598830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250abbb410acb638f9aa8606961789831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dfefba7857d31725215bfeef2336932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5f3d7f2c1d63963d6eb2f7ef9be7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf947a36a35df587f2db8b03d315034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaa68a92e244ab5b56efa2e6d66aff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554903404b71facd3fd031356a3f80936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232133bad12499ed2408f1513c6b1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c3faf58a62a19209b5872dd4af31438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb725959315e039b7ff45b9511e2e38139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69184266385d1d29f29fb15c063d38cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947de11c1a5aa221a5f0cd27949c35e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5a850f7b03ecac7c649f48d7be15e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f43d8274ff092176002495ac25e6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0712c36618553a91e99ea85cc0cdec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b2c47fc7c5ac37d9c98e941672c2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e80627141566391e1656a44e22424046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a9d375d66b783d94d9c5636c03aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe6c19e09d9aabb8f31d2f295f4aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58697a5a762acdddcdec1348beda34949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2994bac94575b5a615ad46474a1dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b0805318af884ce80413c1927007c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016526479e00c7b51be2afeedf5e41352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee4cca55fa7e69a1dc20e306ce8b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1490984708e024ff775d8bc0feaa8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddbcbc563e9cb8f47c8e6ce54ce0b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789c45b973a85196c3dbfbfbf1ab7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584c13bc72060fb9d7aab0540ff46f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ccda213d92fd41dcd722e0d02fdc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62548ae289d2bd53a9cf8c06df7ed19859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4ca7922d18f133502751439d217960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b97f00d899bb933a984177f45dc1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef378acd617913b54885b5b6728f6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d94d390012009794f3887d8a86a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471d09cf72a710417388e5d9d358fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed215e6a58321795c2f326ae0c74012665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c076122a5bca93dde739415360aa4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff125a93449f9c58ae168a4567c9de367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0b0fa468a4f8e05ec427ebf16958d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7a5369a84583aa79b905b51b1dc2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e7ddbb94fe6e0a168c74bde9811b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088acabcdc9197f527c13076dd2b12071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e2d785b1cf1263c2329a76843e38172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f05152ae0d78392e73b5d8046a45b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d6e86b6f888ef4ea03f9a4baee6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfb4cb781c0b90e5ebe7cce679f0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347075c26ff3751692c69cd1f72d80f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7531df3416791fc8ed203eb6842377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccbe659ae7582307e4fe94498f20a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017611d8138ced015fe3d5307a4281879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20a1cf56fb0dec36e24b48eec45a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b88311401d9f4e92353042d623f2dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc35d69ce6f5aac7fc4a11fbd29f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e1dcdb9f2e5216e1622c4cf1063b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd982f9ab0232ab97a14ba879c0fd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65c9fa9b308f253c0d177417f23a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892e293f11b0e84510b970a3a294be286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef5f8a549be12beffa111a9590a2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963017330d13f42fcec813210328fe3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611acabc42190d1f4393132b59598589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9371fc96d0c333d266ae0258916c66a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caad66a438ea6268d1d9352555ccb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d75aa876721bee3d4ecaaf616a699892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcef89109feb6f86a7a6897c38e9d9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc78bc46804a43b0b45910a012a07a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5534dcaf8a4b5038fd5e9a846392c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17326a4ebdded748d90ee2ae980ef096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91945c76b98ad3a571dbb48b4f62e2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef974c94460d2796815ffabe85df40598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205fb4b90bce7d046fa0ac5594ba96d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20518f46d357f7244432873fbde9d258100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d9edcde513dd06fdf7fdfe52c2dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f63cd8cb6774987ba9c3604f3267102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505fede0666fc36531651c94c1d60ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412590a2ee72f4fce6c37a107dae00a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47848e442213aae7d9c762c1b8e5dcf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa6f39d196d354b4c521f5f9f4dab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c8ec4ea52fc5d0736dd56e5e12df0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f42cd7bff5af2755056a0b5527b06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e73b143a36ae1d4ed4f1c3cb8c1353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985025fe8679d1c112d2e1853ae726f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e9ee1de747f00af57edce1f8c2eaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17648f740cf8e1f289243229de1f566a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bfb004346251116deb8e25da2e9ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf904ffb88c0a50577c3d4d583808c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c3c167f81ba6e6152c2272845bd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90df3e7f28908809ef060c581846b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b300e9414a0d54cee5c7becb803e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2940d1b0bb5ceadfb2812a06de45c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae4d4f4e277fe37e641f4e987d68d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0456ecdaff84491230a9e56990fb83c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3f534d650dc394c8779cc0cf44d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbaa7f9d018da36af21a582b584f47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f85d9d1236b85695772c32ad67ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593008f5c8bc547f54eaa5a84fbc074124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157249aceec99d3b97baa3f859960b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc3f31c2ed92c186415033b8607f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e317ce7be917359478390ba2f30716127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f9c6ba1427410d2f9e75137f2589128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac87c9804f15c092ae948a8209346129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b43c7af74c6a3c85db7525534479b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ca1a3e3c798f395795e3140aa7b1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea90f2c9e251172718bdfb40014d3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff72c4f56bf062e714d9ce8a87ab4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c66a897856826da112d23e903f8c83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07365c2fd8a2c25223d718214f604b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3883d42fa2391f19f3f9261b0f0280136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ff1e402a426e86148c94e77faacd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff199e03c4ee16719ce346f89f41e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e395cbab5510c27d2d4310497b4e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71d37718399ca6d5c8bd8b6d95346140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9474fda32430e5caefc0559b01d07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ecca67c371baa47ff797ea990bdce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15f6d4e706438e9dd982fe0bd34fe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bede8ef62d549e7e1dc1198107678144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7eca7c2166a646e21c4057f961fb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c4293d6d6b40ed93b28327c63a162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981972ef3456325f44585012533260147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001bc9ed5d064efc2ff3c4486f53684148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f1bb41ab6c9c4791ff0adbe3f3bba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac34a91cda86275a56187b680898e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4fb581a78f8415c2d95ee8d90eb6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a63d76ac82cdad1646b3141d5a942152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061591f07eaa73fe0faf0fcb35771fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9fdf7ccc0719a96efa8598ee52d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229e261006b7a2d7283acf88c34152155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8b395167fbd3271b6b0bb58a73b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77a271d282214276d240b9a6e8ebfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d52a0f39d8b054078206678c605a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144137748b733a40b9cfd72105a62f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340703703c61fd9a1b15b8e00315130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe9418dcf13984f2049f2dfd4aaa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf50e95ccd2d5c7a501a16d26b0f89d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4a919e71d3f6a07f65bcc97af6b42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890cdada87fd6ed7629bfe8266af02d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dfc70bf47687356dded745e90fa9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487eb7f78ceb81285e069ed924dcdb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f8829951058afb35634c22aead6f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ac07fe4411147f41e7837191a28e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3297137ff4f8e0bc87ab9e749ca02f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f1ec51102225d64beb00816ff9412170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb576138dad0edae0f32f96087ce9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04658faa91b3b99526fd65ff8daf20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770af1f151d683d10a0828785d35a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d5d54bb645ebaa1550c49b51fc04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f568de78ab1cc8a55b167cef55c31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db008195637b85e4e06350337566b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7862d6b91ea177a5c795a346943d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd78ba74adc693d6eef3494f0944c31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bc28ff7e7c4a00e836563e42b0671179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400973b5ae6873526aabc38cdfbb688180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab85b8df37ea64c686639a939b61e14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77725dd5cbde359ce10bf6ea48f43228182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a2041bca9e9ac8c62a2d4935c20f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d38792bb640f1537e273627a8c2a7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14286d258bf8efd8386b974135c740f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507942696679cfadb1336657bdccacda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765e3483626139c367b64e37498899187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d3d27df9d42ee69e1ac5abfcc5d99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd21f1c5663bf5df44748697728933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba4fa997b53980ebf89d00eec08ce0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303f1d691d5e3392447f40319004196191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f775552a7a66ca62545eadeb4652087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a313d0d3c013eae5746a5bcd16d69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db5408dd3c0ee8781a5cd18d0bd97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f07a3bf033e9e6e5d7302f65b9a5ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb2250169e57a0ce6937d055b6a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fdaa00ed39b6a38fe3d9a74bfc343197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf31b81dfa8c512ccaadcfb04371d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431405c262100765bbedb8817750b370199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e64cee18ee388bda44dfc296e58a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829d2fa5eed0405cf086750742f78e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5df8ec4e7e2b7b7190ea8a94c6c0c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1c25ecd1942f899fbd0156bf2bd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f6b522c71b768ad9a1d7f435988a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785461a60472293bffc0a0f9f394b1e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772dcc5f838f06d458f0a0b04a9fb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d1a5101c3759dd4f203a71d6ce5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a44a5b7486fc2593d760d01de65c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b334b36ca34b405d919cd398daf4fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def28330e0e33014e517f50b9264163210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000295f0fdc48ce5755ad5abd6ba32df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba592159e1db508166989c963e5da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a27d0cce2790f5d5e11c146356c8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb18376ea6f794bb594f99da1ddcade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950894908018cacc547c652da5893828215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830aed78119c584e3625eb4e54bb6ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964dfb9258140718637d4ee8e08a0e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87759bcf61c06de53994427f4dc804c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd771dc298aa22f0167efde621d65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807799c5a17d7827848fff355d6b9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331117092e81738fc3031b7cd8c1023b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3e83bb3385ec8b535ae5abe2beaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af7bbab229283c4299b3f967474b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cc342666a951d0f69739e1252858b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37d46245c9108488e48681d096419225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939c75a246647da15d91488a6df89f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801e25ef3ea6849fca681b9ef36722227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02096c7eb702021bf6b73f49516aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b91da5a7d2eeda098df51dc27d502229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397cf2713c719f8febd84ac348993b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728dfa284c516d7bff71193007ac7ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4584d8f3d1860b0ff3ed0f2a340bfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a64af9e65864282c2b812f3acdc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bfc859bca645e9c9368b4082c7d19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b10b4e24ad8da9f53d129c707a61bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74044e4d3b31bfda7de8c2420b330ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c191daafccd147bab2e2454456d4de4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13d57f41207f991f4bc3e52f145a88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67308ca9d088bf9321a4313feb2e2ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f0f0cbbb63b83faf4fa23cc369e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0f03c0b7bb1f4b5d77b8d839e9798241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5736dd60d15f82221f8a30a77267242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfc4bf10bc87d1bc1b1efa6af19819243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427be87aac4c8d84ea811c346fc11956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383329b654b7254f9b4738ff15dc080245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc36debbf361b598cd1b04b0316387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced09592400fb71dbf6b206d7faf0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a9a97e9bc7683d287a7643a7b183248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5905e1ffb3dd57d145fdaa1e61ce719249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aedfb4f541670a4ed10704d3a364d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00992b2b0d1e5350fb526d39f5bd7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4082e789c37a32fee8abe1637a88f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f598374c406c79d7fb93055ad5907d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d2e41955fd7683cdb4e4fc37a826b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7958183151f063262a1a3fbc9232e23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358ece8a9e68eef5a6f1b0f7ebed8b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b8b6f8962f4326b6e4c32b1e333a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c488b8c2ce1017b1583c649dbbf4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c445a0d7752554a3757e36ee3aa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b432841ae80faff42e6118e2d6efb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaab18777a29ab8590c4ddf55e616e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60310b5f992fec4cbe6441d3976a1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb2e903b047b213e233e7d0bd2532d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316639d81dd0ad475cb28723f09ca1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fb10f7777331a36881ceefe94e328265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedfe9294972bbf1a7fae32a44e0088266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c669cf672394c37aa7f9b900205fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e836a655a8280788851538fe8d9e58c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a95f3e822e03a8e26ac14cd4fd3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8bb915df38c1e80a7de6b20b847d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac6832fccdf760f2da4027f334593271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e12dc808d2a95e48cbdef9ec58ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb74216b284dbb7ccc09695aa1a2247273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557844a876493abdc8f5dd2721c8878c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e8f864ccd3b3d89dc546b2bf3ac10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfdff0c07e080d9da27d9a69fadb75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66f18cc6f1035542d5e54820691fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8077e6ad95d623ab0db66056d54f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236677aaa345d37e6c05d82d5171f838279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636631bfad71fe965cc431c5ba826c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eda61e483d0efb5cb3ca4773bb3de3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bedf602b5c31393d39530ebf841a1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb54f700f2957b9febb5e67fbffa882283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883013ab78b34fb6b6d90819a2906bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111e813dd880ee0da83ae0dd31967bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58840e64faf673396b32a6706e7c3ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0384930cb14294f873bc829729467287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7879124f60b275a3dec4291394b3f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575ee16c7d954c8bd882b77fe90671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf694dd2278f5f7cad3214323bf0281d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9117bd73be60e914bca93c5e2462be3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204900e62045304514144a4c9d8422a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31146791b0f56cea1bc941b6ca94d789293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e3097ef42b1e2ff1dc215076d5de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244133ca4206c4b74276f693628e952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aa349f3834ac2a8187645599e66b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e85e6f6f635ace1dcc91a8f2b1c55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2599199df85fd4d72740a92a597e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b464a8c97cff9bd84403002352d6fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b95b019eb9abe4996abb63f7c07a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389fce923c5488a81758dd3ce22919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4e0df80ea04b3f3aa3fe5ab6f21d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c62ce04aa1d740317330b02705611303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7145d4edee031b0ae719aec374de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd9514edd46f9065faa5ae2a9aada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7bc85b533e4087a7691bddfba8cce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f78e717a174323b65e2e95a1a0c37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4701fa5648a2e350b88af139436dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ab07e854697fc6cdd020ca45ed8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fc63f26e5231b19d887c3a63716d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043b1d2a7c87c8b1738cbcc152fff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309677dfc895d81bd6565139d59d8e59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aeb73baebc7eed561ba6d35fd3120313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15283f7a4317d1f21d72d7073d393ef5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8182e3ff5e8d3e4929d6a2910ba05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3064b87b49f28b0c7dca7d3c1cefc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595c0670356a30c78b269812b95c5a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29a6850af8ef0a78067f7d6f8a50f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37536b50338293a2329a1e3c9df97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754cbeb5ed602dd81a4b492f42b17e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c55015f9d245ca12279d3365a9967321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8f31c73a505c57374403c08965277322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3ad4f6a32c42de06dd4c0153f9f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5937e150c0feca0c78df24be880b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb7fb32f16cfdde792629cfd7346a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992bdff3e1ef5d399ed05c32ae0a5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920809b69c6f3b2e685a106699c9fd41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9792e8f47241b46fcb493743d2d346328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf6c47d9b09add6fd0f0d922f5723329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66289b1ee4076356c7ed1faa355ed6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae34a18978d9b585ed554f5e34dab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f524dfe55a30cd5730668e71d98d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e73c10b5f0ff7951a7df4eead08c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96982cc1309d13b2717c81c36d6a1706334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e9d6ce5e0eca2545a7ce3e6ad6466335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc2915a58b3427d35676aa84cd3ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2483e21ea3b7dba5dcf5868fa2439337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec12531856b59d7eac971d46bc29748338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b4ad9e3cbd9f43c775b1461b9799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe1d1b1320dbc4ff4c4fa947afabac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a37865e3fa78a3e80869267649c09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f5767886213358442925596063722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3a84702da4572926e287cfb806d1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a29771485ff1939d194b459f7d644344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c51e049f2070e3b0299781b8f5686345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8dee7f5761916cb708757be9d2923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465728899b54d0b27579814555a6c31e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac113560b529a877aed25a32dc6c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534574c8cf672ea44ec3c3d11aa821349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943683749f887be82f333a5dac6c1e9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e18a3f1a10bf1f9a5626a16f66e8d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7eafb9e8de345c200a4a4da47ec34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53279b350bd9fce90d90bde9cf27b5d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d4361c5a85ee040bfcaaa4d34f55f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351a487ee69fdf807f305bfedf174f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f8653e5239f1041c0833657c15c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8c16e2138e6e3c9709f0b1733104d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c969da936ac2a54bfbdf897e1f74cc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3671e04d310ae909c683796b16320f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40377eef7922374527d7954e2da54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcada8d64d948733cc5e17613af6f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1822dcae5c267c947ed8511f0aa14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963492f03c45a632168bc0f19770ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e891aec1f43fa2549f3354d644cae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845c284c0c2f8c26c264266009f56f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78308e03387bfd2746c0ff76cd38060366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da4c9e89162ff847e864bd853ff318367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68232eed9227c9ad9836e59970460a99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc787efd1b23203bbbbbaff10bcc1ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bfe39cce00333723bec6035dc634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bca7439abde644a315df43f728b8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2c56463691bb1a0708a9d046b86e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f522a1fd186f6eb5c14c24708afd6a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a58f6d63a26a9ac82846083dda779374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0a9459b84df24bb1b526964f4a0c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef09b530644e8a9f6214d7759c051ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7069d55f6d8052e8844bc28e31027377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019afaafc26ba4e85eb051b691015fce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2196ce7d463ecc4b960318dc1b84c23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac849b1bd1f93a5db24fb6a644276380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93557e79982142f6f91a2804d0cf72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473fb380ddac2520edd80977484f11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b41d49cb1d5686802f8509264767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd153e39130545aeca9f6184590632384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c658187fd61ebc83eda3ff77cfe54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536775ff1ccf11ab7f510873123ca7fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be998c1a02fa0d3b85eefa766957009a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa75462c2f24ddc7b02fcf62c700989388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34b574adf20dec704ae5c7d46fe5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b514f8932d1054525bc3c0d7ceb4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f94608f4c8d13678be90e7b2a9cbc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bfd26623dd117598ccae8c59bf218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078118b11b50277f22a6aea4ee2ca96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930789f0062d1129c32c699cf48e4ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f7483e16c7764db62dd05cc778535395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b541d19611d6f8cd74925ae2fbda5d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a844979153b05e968ba2c59a51b7ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3f4f4c0f0a58f50eb144ac9033b9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696d876ae01803441822f8dbe6bf11e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688711e06158894c14af6beb0f078a2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745be7400f2b1fe68fa8458d1901148401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139499508012a1053d0c2709575169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5006155c3dcaf0af149a47dd5f82a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917356f2a713e42ad30a32a81fc28d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9b7d471a997e49a245dab9984b732405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01933eae8936ed777189b269dd6cd5d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd055f7540b0428de7eaaa7a63af7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574335cf66028912d4da1bbb2fe21ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843753f5d8a1e725649c91773113506b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df17d3e2429b15561d9f3f4a76c0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec5ef710c9582dae5c4a33b392b771411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3a20e534375e4d72bfee064244dd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db6e66edd3604722ac0c6bd2a12ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349fe79c07eb3703efb18588cf52a04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9790039137439301ab826a3aa4084415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75747c10b88274aaf6bcff4869aeef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08065b46cb9deb60cf5b923fcc73eb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c09bf6a540591083b3412df16a14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7cbe220f81e6e70b3c65b8eecb5c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc76dc2c06b419a63f612c1af34c19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ff4683e9b19d6d18b7ad153db4cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a424dbea7b0c79e6b8d8fc91626cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a8bc6124ae8085c5c8697540a3fb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076024ff6fd1e5397a21ed1dc07030ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298cb755c090eed38f7797674827a65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98810d607ca9639987adfb0f33a81a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d18f5e33aa8967bc5406ad2e9917a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f847421cc960282b24c5fe5584efb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf01115e0f292839dadc85e3d634edf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b7157a6e0a84c08f6884ffa910e9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ea411ed3117d496066483938ffd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72cda33380e8e372d4260011d6168432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cea1b12f481f01e8677d1962da612433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84cd4e15f747c54fd8c823f8ce737434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d58b01dfd7405ba8081d58dea16d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6a90c4c600ff8381a21db8205faa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918112ee67be83bfa856ac7a6eb999fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1269fd40e5b32d7b2259ad3261c08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3c19663526e283fc83e716ef077a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680600f50e3e75c7dff0226099c4efa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc150b3bfc732ed8a14330c8bde86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df24fcea5a5016649b80bf47c9b6f33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf553aa55195d258580a0358a09395a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e95e94ac1263e0e816d331d0c2fba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324bbdd59976f263cc6bffc8e09fe98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e939f8cab07f951ed4c7d86ce13c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9cbbc11dc19a6570fc0f6aae75257447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f19bce15f5a25bce303fae02c42f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f4817b70877067335e255b446da5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d13bd4073fedb108029de6f38a90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4368a6ca40ac75f2f5d37285b3cd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d365ab7572166c32206bdba78f2265a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c971a14fd115ddc36169f7af64a38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7674671266d152521b2647716c88656454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa610f1f7d9ea69fa4035ec8711f726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56574728c5cd7acc8a933c8c7ca91a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc6c535ad445d05413e8a839c153a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c2fd25ad7edb42ceb54c8a3bee08458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b542c9ec4b107aca082b7ea58517a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536639b388859d528c15c1ab667883d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b88108aba6cc18bd8f092308fc6c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4330d90276a9e0c79a5e3ac351b043462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad0f4a7d03eb5159c828c732cbc47f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636946aa90a20e99c6a3bd6538e66f8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300457a3be1d835a20493db552bf3c17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703600961b7e12ab61b2b4ab5b67f4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b54e3279b0e864e5866e866ce0acc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2a08398107732b512c1e04daae39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af11c9851d28c893ac231eb3a6ab67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe1b82365cfbe51bc6bc79585cdccb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6adf42a45b0a933e0501418db7167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded55ecdd95351bce29da6375ad0b20472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365766b09d2d957ef9777a10735d6fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f565c7c8087082e249598fca594c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08570b7a995de432245b96f5aadcbf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ddf9793ef1210146fffea7479cdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a025e362193c0ea6d80ee6b790b88d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81569484b62f17d4054ce29b4ef76a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512faa6dbf7b9fd691823f450653e31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672d450de83e452daf7f923bb56b39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fef252e3c640f755aac582ce7f027481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea767f79026cba3311c5f19f772a96d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fff39397b2dc9ccb4bd527707ae8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b968c69f0af2c85ece707d569bc8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e043eb9c5101f0cd3aad8f734f3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4813ec2d88c02e0ed9b3d042dfca5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c824c80dd8a33175821c0fb361d45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ecc8fa54685d5eeefd5eafbb1b6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471bceb14cc3c22898fedcf60ca352489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e286d0aab99019451e78a6c7746b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41fbe87b029fb36e6c94f790698722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b863167a34459a1656cb745e4827e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5bbd393e7a69cbee3e156406a9047493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef8ad997c04d2433d53990c194ca8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d99d77fb0547dc2a3c30cd344273495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab38ff56f348ba521ecaadfda7b639496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf8e76a685f0571fdbb4752d356c76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7214f05e05b556269d9f4ef83394a4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce0c41afefba5cdda7499a14104b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed94d73f6148eb939241a8e1bb2eb90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a858dd3c7fd409937600ae7fa0ee57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97100b1cbe54ad0d9a28428a2cf25a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d65a3c7eb1a3f6663fe2acb2eea7e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe9af1cc894f316cd2687509240b3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360656c3af569cc541ce43bbc1a57cc2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6926862d7f44b900d6b9d89d2fe792c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa79aabece85daa7ce42f02d3dcd212507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39696cdc3d8113cc9acdd6bb091c04d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa45b26df85aedd2448d5d1f16fbbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360a37bc115271e4ce6d6be1afeaf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb99ac71dd3fd823babdc42115ac55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40020bae66b4c36d071f67fb5b365830512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c17f780989d7604e41595293c0f7fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824fe1cc777a4053ece094fe2e6f17d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e48c85bdaff7aeb9c9cf0b0e8890b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e2733713c8ba1a9ab038ccbb3a65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d451f37356777a6e34b0bc979d5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481e310cb2799c21281e31734ef0c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f9148a3b224e3813daf0b9c0e2b72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d0acfcb539ab9ec2e96032e6b4ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81d2aa7ee53a0451150106112382e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294854a5ee92a4389f14358063f19a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd0965a092e37ed6e09a92e8c665e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9215cf3c395c78955344ab63e65f16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b5f219ff8f0695671901c11ee3d7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d533574b79b674deee7de2968c29f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04ca45e9051cde37cb68eeacd10b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f0033cab3e39645a29b42eb2169c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391d910ad2e60614fb15022b271dbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06970443cb534cbc9ae1d3249dadb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159f47b287c66388796f4cab35217d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31e1a889e0e4a1899000f04b1f2fe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a988480ab4209c3c2a8ea39643a615533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe2c6e667c06743c696eac8e653f2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d037bc098b47dc4ff88b5598ad98fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37176f6b3d9dd7ea5b653e14ed02b9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e58fff6c74c56fc5454d2dae2e0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbf585e4a32af6897790e5afc6fb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feaf213df74b8d9980f01fbaf27e9a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c5e0a72f1b3f476de668bc8b1333540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e9d389a14df723662c05b53cc4cbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632a916b48031aca824625fdf0d745542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dda4a13aff3899530563b699233e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50204f1fafd5717aa6c9f53ef080a5f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b7e7f9ecb8617431eee24f8685f39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f936944e52439d61865077c6dc2f16f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7bccb7a441baeadf07ca37d16a9ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173727e4487a88a59fe93fbd75c6c970548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b86702c8fa225df8567549ebd372549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2bd2c5c04603e811cedd16216691550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d450c4a3501b5ec60606d5e85b2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eeeb61bc6335126125086bcf690fb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c75c7bd4a85434f32b34176e159de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94267e6973285025c7c93af504c40f1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae37d348f4efba110bf244391af15aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be64d87d54be232e8e9b1e1960d0f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26f6107bc8422319f86919da8b38c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4e02413892156c078556b1e4b1ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd33dd1cfc830cd4927e0be6a5986c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449502313649a1aebfae2fe08395b3dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf229bff59df79d72950050a9267c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e551e1ac94206d5584ea1f1cb646aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30261e38c523683f0dcf7aa4c5360563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686826c3e272bf53fa4aaf9744586767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57f34e851f70c52d6db3bf13e204c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257964b3f0d6870a1d51e1052d3b90f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049844c5a93e4f8868d9503d4290b364567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb2711dcdb79e1d14b87d458ea68cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda24aea5af5f8ae65ac64592edaa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c240b607c3fac18e1ce5396f2b664fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ecbb74d5019e13f266014eb239023571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a844588f45c85747e95eef64bf3a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca2bf3e83294e7147c48cfea126dff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c317007d6a8317282f2927912c20a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b698c2b6eab3312e52ba17a2bed39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afab1dff1791de932fc020db381275b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a18634c1e8f397b2c294c56c306ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b925ab8dd1a8fd9581905821c6fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272f949bab01533983fbd840cb917e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c80c51e3f3154d87d0154599d6338f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7ab6e5d0d4ac4b5673c6d0f9703a2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a80e329aa3c47316d21b68ed7390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e175885bc6fb0ee21fd983891d5315f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a31bd95a037805a0d5c7b6ba0470584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca0621628923fd2556f4f1921aacf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c632cf8ef7714097fe2a351493e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15aba44a50714658d64c7a5a4b01e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e6ae401e940c6e15847b751c07dcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c87cc898b1a36a2434ba30384e8da6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab051f12d3d8189371036db15c1599590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31743ea621befb647d66e505181c9ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c914af27dc91299c1d2bfa89472d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46733e982a798659544461606085a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557022a3f48dd341fdeb3169deaafa48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c4b1aed6251619d55fea1d00b682595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f22f664e2166ec570737ade99785c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e621badb0179622dcd72e9d02a489c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f88372bde2887cab369cd2a3f9c01d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9304f6910c122c74f117e8620c6601599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4edd6f62e5f2e0ebdd043e5a1f4df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cbdbaa57c250f9912a18f7b1e9498601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a51111544e70500a9c47f9e51b3d3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9d5db004664d07e766c196cab8b16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114535aacbaa0286b53a2cb4c508d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0515db384f49bafb72d8a199e333e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095c14d1cb42613108214afc79faeb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb787b582df7fecdd88418b09d7656b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f4cbe642e1435c80ef65b7e6ab415608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31714e11762347eaaa84fe9bff96838609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50684da118e0e0d3e601f71a561d927610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f013f6e9547e67f7184e449f69b588611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa23a8ee92b74002ede4061eff2bee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5bb7de50896fc495ec41b2e5ed62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1bf299a4b508d5b9a59bf5cd9557f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb137b26a2bcf267005cd5a307f4f65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668113ef919d8e168ad7162e4b3ebc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b112112e0e3ce215e14524e26b949a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048feccac914cbf02a711f9f8c4b2c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f16a5184c6c0259580f73470b13a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a78782601c1e4f0ce8172614414525620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bf33877e0e7fb1855853cefc7a66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacda06615f92680e67d92658b010c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2b8a17b8aa74836560903f2ed3f08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb359104bbd9ba4dd01823d7d8ef846a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfdab1fc1d41286e360d0fb14f71fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1845311fe1e95f29865470458951626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76845f3614e2365e45cc2550fe3fe3cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c652590fcf39637878358069641ce7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00fa1b4e1bd0c3f71f47437f1d49d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd339dc5380a2ae04ab2a78dcdb6cc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5986db1691c9a8fec786a6fcf03ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f676d01da896b520ed872876fa7bda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cbbb9f862c519b23a69fc3629949e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879c416089c8e5891264301b84f5c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca509e86380535d9dbe131d1e61540635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018186a7fde6e96fa678407ff9afa9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f042a3b06245e37a25cb27f4d1e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab3f2b28b7e51113a322bcb2e1e9a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96257974941470386049dd0bad699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226187ff7fa3b479152a90f9e0b5839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36161b5354aca007b213059245c0219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d75e7da040efd1eb6ad6dbb4817fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b69bb7d615ab16f4becbb068190e0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee2c185de41a40c5d93d269ef3604644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da6eb04438b989d30441116d24f20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349f34c585351dd01b7b94f1425beee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a6bc0bc6536585b5536aad715039647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10563f9576602a60ae471e1405b82d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13482dca55e8b3eb8c873dc6da71029f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154fb654774f7fa78219bdde5dc502650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89086df724c403c245db506b16ae876e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eed0a14b053460563561e5fc31209652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083ccd9196399bcdcc013cc44ab999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d70e5cf2399c459b1133ba92e64e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66be7e0905b36845e73d1dc3b6e836655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f9e247539b13f98a1b2053b49ec20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8dad4356dd4a8e5289f3af767418657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ed1e9d4966a42a6d76e3dd61d388658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff8c4eb98f56cada9a49dc10a4cf4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d38a156a011920919ba524bab94a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f654e98d19c47a79b686dad995463661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95c1847383b80c22d8ec2a2dff1f40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400cd984d596670ff5d3268363b72b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d48369cc5acde8e2e13762557e3f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ec6f7db40b75f2a4ecfa2b7083fdb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6bda0eb8252201f102e8f1acb4a43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328cd1d0ef1a2001713c331da0172c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea535be125f757abb35db7554630edbd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a08a8c633c1c50eb8bfc25e502bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190657c0f4b821ea53baa6bb78e688670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3881fbb8c36a5329b280a6ea2b56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491fa5d73fa183501fdf98aecffd176672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8e1ec78295c54faf6fb54e63bf6a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbb80e0b5968ffc39ef500dbfa82d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06eff593522f5441efba37d05317f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c26858cdf29ac2aa634418ceb62d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b06c96ee24b69b6caee8e2a92f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e798ff02e41d5edaad3de9c4e1f86b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>