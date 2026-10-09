--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defda792ddd9cb145a1be9914c12ad31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c70ce43dea5884fe75366282cdc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e8060471ed8dd4c059ac392b2c3f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52dd554a77d99b42a9123f4a91759e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38905e9880e1931b641882d93018085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc6e5508855f1be7f5f371f13ebc476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb424480206951644fe3bd1c84acec17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89a789dd92f9bc194d59fc2a2057c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d9ad15cf71957130a4b19e0eefb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963e09626a4ceafd7b208aac53aa7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae0a4881b9f8b04478bb15bf9667f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5218e196514dbde23232e24b569012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3565632a4be4248c6db5413e3019f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269dc2af12a2819904e330057b966e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4562cf8f0c3205c529b36e2c218c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06101c3aef8090687fcc452bf5505c7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777dc78682ecbdbb0a809c327df8e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcfdce269eb55e3eb5d5a8b3a9001018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751387db7fc8984d3ef1b2fcbc6da319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054847a9a926c6a81fc411ab81217620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769c3fa17da6400d7855422c8ef49f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79ef10050a4aefd4ca10da80b382a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee330649bf5311025c57329034f4290b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb677487c3b5130570dea6733fec424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead7601e8f12bbdd409a4da33bf08425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8173ebbbc9cb7efd4f1a4f13989326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d8bf26b53a2c2954c847106b3b4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9327061b4b1c03471b7c7c2098b9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a33c077e3db5e21334b87946cc6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eba3a3b733d587a52c0fd702d964030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e53b5b55d7ae608dfaa39711c42ca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d504a32d00745d361bc3d93ac4514932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ec92d2226e054b83179e43d38e8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8248bea901ca4ce237ac30412d37fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679cad7b982c4d940d2abbd8b2e7ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dd9f1e2cb161f8d01785504639e5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946662ff559914bdb9978d514f01dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602218794abdd41437cc31f5cf21cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332306b34fa48759a3b0be1d9c5904d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb16295a7a79581a1b89d54bc1867ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f11dff686aa78c9ff08a7c3df95c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deaf1c2ee10e1674294cc84782c2de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328868fe3383ef32a257c62d68c61343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423685437dec7fa37c14c5126e178baf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c2cebe0913bcad323e6bf213b76ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723d5eaccdb3a233835b4a02ff335646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b198c32e92aabdc6534a32ae61c1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfff3482294770ccca7a2ce8663101148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7111defec3e6aeee883373ff194f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe96c437553ee91241e030ba6465b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d5efb5d7af49a015d0922e59bbcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f54f181c6e92cdaf5b430a40314152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602ebedba9ede474cf9ee29122239a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001294b3c832ffdc07c161277622b7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4ce232be7e1765a84e7d7201b2cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4106e1f39cee221870c13f8a2e0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891711689fb34cdf374e12c736ef9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78d802f87376798fabfd282815e4d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452458abb2c0063ab487a317b9e887459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119afa715cd1f57c717bcd323f3a548960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d447a7a27ba4106807ab84aa535d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1ed13ea2818e3a15496b335cfab6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe70aa35a2929ba691fce6162603abb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4947688ca302460618d79a48c99e4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf76c28beb5ea2ecb52b5b3aa4205365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c370b8bf8cbdbf4fbd5896e31723ad566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462bc6c80d2fab416e982c9d308c6c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755c9bea3197170d0ea24ea9d1c19e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7607c744e5af763de8dcbc6d4ccb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55bee7189284c8390000a75ddd3a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d5c8df08dbae973bcb21198aa8bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba9c7ce99d76eae54731444eb305b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701966d258496c59a457b5f53c2514dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca65f708c58beea657b9208099dfa4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d1f0b5196b79d1ee96cca08865b4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd933b7a4a712fd679bb82f34f0a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6fb603006d5c67f7932ed02bd3cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ce7ecd880302d2666b60dee8d19478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb308cf941428bd1d274e94b7e038179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193bee26fc7338823fab728a374682a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e9fd63233ef28335408fdf603c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d0e6ef88576ef216cfbd4e8a5a99b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f987dbcc3b288ea5138e53b820fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179f7b1976b8680c2b1cb430d249a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba400e5a3348a045bed8a344cc4aa785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba1eb8029cd5e561e7618552041e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14608c0eaa8c97f127945a37c8a3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c0f95bad04dee5007ac6fcfe1d46f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa94d7fc17cbf98252342fd2fa118b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43091dd5be5a5a9e0ca267066a6d5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0076e063bd7a205f0b250daa9fe20991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c9b2fec7060eff0cdbb7348549a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada487bbd2b80805400f4cb316490f7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252f11f337b00c1e124ab17949efda394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc198c6053e3d99142e0370771731f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94327edb1992342d392ee0a587b8f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85cc7abe2cdc6aec48d94590edf32b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd1214f6a9460b3c8b3807be88e96598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed9c64f9a0f7305cc69c7a741f33ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01689bdd9ad64f73b18e8aee45f4a2dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb3e8763d1716255f31d2749206098101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4605c7baaf25716d902441b0a23f0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3878a1cb83765622e4e80b2b23e4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f633c4f0b985ba30d3895ba7b8f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0782a20ecabebd85d0ec31e89e13a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932d2bbe92f64fa6d98ca9e756c7e8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30e9a3cd3ea5bd3b662df65835b8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94447b199cc4f850e5c7a1210c4d9b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35127160e10c9cd6e11cf93cbfe389a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6636c8da918a44a903f6cd63990b57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1c4b98468b52e7c609ea25c212c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bab4dc25fc6c0130ba816d1ff48b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2be8e2c62011eea8fc4de145535e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef3e33d9e01e731ab84c6c15f50e56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225eb131d979502cccf0304cae4d867115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6096e635e881937ffd0941ec3aabcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4301ab11e62a5b9b4a446ec99493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507028fc159a2f76e2e8c870907eb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973e4ae373cc911dccbbe03dcb2b57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92805617ba1c663f6f6c1bbf9e9d39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fdc0e1d8061de86d63355bc7488f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4fc7111d0bc4aae709c8c03e398d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12c5677bdff1d03b5274c2753602c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75fb61f8c36be0844eacd05bb72ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b55985121cf19e4d4cb94dc028665125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af26ab56c91a14d76e37b98559400126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43de724ca3cd4d01054f9198fa9f486127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb8cb863bd9f6cd6caeb144a7ae69f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb0e15d97d4ddcbd25ccc64e7ab42a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e4bdc908e065f7e51ebc574d2e2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d5b11376e1c90cf44a07c6253965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f15145a43ae2750d5147afd5c26a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457137fcdb46902012a167aa1c77fb14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542be24396f001b161ec1006689e767c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa2c0d247efb2507c569da0a33a41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2430376fe6510383a4fd1ccea3f517a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606e67ac24dea51a3bb51da90743fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c63a9850ba6a8f137ae02966e5d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60544666d81c55a73cea89670b406a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308a6a8d2d29a742b76e7c572dbd18a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21196c3e217ace10e00a09689ff2f4e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e08fbf323e92835fb73abe394463f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cb491d54339f6098322ce06d1a66b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593ffd8293b1ebacf9dac4537530936144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5634eb2e5f7070bde9857fe8f3a85a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d132b557970d34f41503429eeb730146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4101a6d3d88a6ae0acf76894a74f717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceda95c135d9310cd5ffe1e4b4341c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f790eadc5124a9af9224573e44f6e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1514c480ef7ae20e358240d51662a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2b2e6fdd6e8121ad7ad5b7d7d7dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d513fa91195957fc7b9cc76a6524db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ed387ea1c53d12ca43d743e428b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c8e44da9d22da60ee1871b1058f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521829855f4f8f6e3eddb59292096c41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ccd50b5db73dd746e771981d165d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f220fad1db7a0cda41f427e64987b8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366b267fec4b44c438e886b9e65fefd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07768ad0fe8b7a2e719e16d5ffc61c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f977456d756379794089b976f2a82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf12819a6fb3b26c24719b4d867af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5bafb68c7265da92a7507794e71e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee138ad104881b54985b992157ee528163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a674aa7b225596cb80054d48d3f7c93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66cc7b4c41a6b848964ceb4934fc15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e286f128c12b1ce17298ff87ba1365166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e9ef3aea5b039b09cbe301ce2979167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac5b0266b3d6b3b356a19f98cbda04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960050f42634fd9879d213f529cd7428169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e3f256786a9328565e78deb3fe0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65703694f58309c19b7b66728174c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22e9501115a3ab6d7e9d7475561c2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27b70a02f49edf2fc83ae7eb0ca2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138533280a85d2bb1a6e213eb7e4ff7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef495129acb1d750f5c0203d66af6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68299c8f541020a19e55a1dabf7ec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74c6d4d083cfc39d77ed43773afd70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a382004139f2f4e2de7725e6cad7ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29f22696fa0ef0d4c8ab4fa01b70d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0b1a88fdddb75f57da8cc4823ca93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f7f389a3513ad46436e0cbb14c60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab93fc3dac7596ea8f136bdc460f396182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c081b4caee71962544f93fd84428b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c8f68197626b84a43276caf66a025184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71786f65d0c44aa592b8ee2136384b81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a814148449d99b4fae6b22c20067650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570ae7cb7880a2a819a9f6c53942d41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31cbadf561f4f365794cf5cfbb33f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b010cf8791cf11a2def5cf75866ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d9163a40d97db977433bd690a1ea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848d75fc65e1e6b649d9850fdd9e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d707af2b5c95f3c7bccad7a75d3807192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5ced91040fa5474810595c547c81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c56a4d8e178ca2304d83868a9bc33d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd2841270b071265ab47ddbb83048c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856decbc0a3a6ee26f2e3c0d65ec69f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb04e75daab44df3b0fac52edfec3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5400ffdbef2c0868330418b8e7250198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab8b5d634f6698f6683cb7de54aad9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef52bc7e64b20fe7f6a515cb9b0d3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52060f462877f003eb9ec92fea6d2456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a3dc0c8c11d83f616527e801eb3b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5835619d80fd459123d44787fa292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a518cdba4e34023a629d4c3340e7c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11d648ba5436a67d3beedfdc9f0e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df286ff738bd7e8b213649830c0062d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4039eb717e91bf7d0564f4290be2312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccdcdb624a385e97e7a90c6f4f109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958d4a761c2552c3e6e2b2e4face31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b7189b1f00ee9bc2e6664a900f54c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4e32577587946b3c91cef0a2ae3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16eb85c66f366406df46c09afbbf4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbadfc4c265fb5f96253517fca1c59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f80ab76576be784d664770a73a275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b17b9c0579cb921732c3d31d81f8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f95348d8f2975f3316d31165b27b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675a4f801d93b47b42c7028d58c039f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b861ffd4edfceaa7e0748432b25f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d6b4aa213a99299d67e6ad70ba72b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e03cac764ec2e12ae51067f6be20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562ae8f6971092fd6770fad7f30115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147fe322dc230771d1e0fddba62f7cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f6ebb439fde2b9bf2ed63c85ae28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9c25915b4c3c0e9e99b1d791cfeb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c8115e98916740ff3bb6135d6e954225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4eb9f84c8231d4c75efb60944100226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220967d7bd824498c1ae0a24682f68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0be7b20dbbb93da5c265aad47b0ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7711cca196a7892aa50be68d73998229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dd47a217db91c8db45f7f15d158b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468ae4bf63b70bb060acc80c423043231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b043cdd5cbf66747f6177c41f4e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf40b8a88e7d2b685bcf6ee04464143233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198995128da42d7ab5a81d60212ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d313eb5035f1498643dc2502a455d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f105220b1e3e5f09a3f54d27ef9996236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca1e0a499784fffeea2005c0d1daa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a989cafdcfc4b2d442fc7a89fea6718238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa12d01c4072e63462db21a1b074bb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aadca5670f94e715918fd0bc5fe723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a52784e47095045563f77756834ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be9c9954d2cc8bee8de60e7a94fea9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f769cfcb789457779223ecd14c19100243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b081c3c6b54d087075bd5514be01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273dd81b0bb5983a325731ee4d14c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890801212310c904292aedc4db1d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b20a8659204a57357e974d70b95df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14a56c8b8ca28c3f09b98ffbf7dc94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f19e37b491ce0ad3b641bb5b9cdb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa0cc623e7d41edec4232df0d1540250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31c6a290deeca52b51fd958e0df05c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b824cf851949ab1bb094c44c5d780c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f72dd20af29e28310fe3fb7b07a49b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229f9c635f3057fdfe64d2bebeaeacd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e732c91e3d8c0367edca05b323103255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07772230224382d5068b554960c68e4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7634fdf2f1686eaec674dc2a20fccf3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bec4071e080b61dd25a8a81cbcdbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0beb23e4322d43c4a78a57929d5465259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba93aedbeeb372d50e0ee969d261be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b3011ba8dc25824aba1a196bcc26f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9338f8d5ad880ee3b2e68cdb642aacf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c900550f193d4632fd0e9831847c864263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5d3b7e71f2cb45c7b3bd31bffea32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c164ea134909df29e122a8d67f8405265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9dae005173a3a09d1e023c93a4125266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c63f6095693161721e119dbf7851c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f54887d221bb53d5de7a6988813e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e90972a5e8e1e7073f0cd1727a350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eac2d7bff5dffde514ea02b585f820270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293f995c497be6b89a384794abb7f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3b8ffd4d3bd42cc5190fc3ec415f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45619b73777050b32ce3eaa7182867b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c65b46208517420ac0abeac503aeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ca091f3d4211ac1dec0b10aeea17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c65c4765cddc797b6921bc0f78bd9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c7ea56107971255e45ce7ea4466b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd5db4843f6e39ec3356052c19c0e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d0fe83e8823d295039e9716162ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a04ffb9862627d5a8367bab45d659280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8f629d626edcf35e7f0ddd9e2c1f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66866f698dc24a088f7f522020787ede282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823009fb1cc6764982b5c08741ebf9c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0a2db22b693c11d41e9491bcd2444284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69029d91df2bbfd3b89a35aa70a9475c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75218b9b7cd2c7047af6e30b00df103286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df618d66de812bbb10e7fcf78274703287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd76bf879bac9e20092cc37f5bd4b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6223b110ac7d03f3a2751a65f9249d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e66f4309e4a02c9206a5e5aad1958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08a4c1baa50100db94d813365e2a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a4d4a252a45f566338b6ef0067ce2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e5d2316b6f276ef38a73a567c6d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbe341995885fd5ba693e35811cf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0089ee079429449e1a035a064fc4b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0e384ab537d58a694e489780795f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc73f32cff80d96c0bc2e8c6a22a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6669f866fdb868311632f0ffd0f5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98b7e3ab45115e0685aebda0962051299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145154d179956f17659cc1f64fdc673300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8344a170127f16cc6ec906fff841ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e2b89ad664005f75a9fb29de74b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070545effbd6135a3a76af1f9b4f1ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1529c95a74261a654d6fd3982de68d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ce91d6d40e1ad41737cd22b67773305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0069a343b73b0aa33b13f1321c46e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373d4e188b606cedf7d044e18e5facd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893872a1e4425d0aced2683b785187308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2c1166634dca097924e6ef4e68f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da89b5569aa5f68b750c6d6d8efcf23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8dc47771d9dd463f4a7b5cd3bf94e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259fb060fa629e6ca2849a133fd19f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2371125b262d83bd03b4b17e88a8d58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61a6080b07c4acb9975ca886f60593314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8c24cec9fb1d7df8cf6e53859a19f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099a4f40f538b4d582f3c11f1679928316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503dabf8bf88402f349c7e5cb2161a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199acc0b3eafbc89f729128dedf7b5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6f38bea4d112573329001a5444a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebed84dd1a0ac27f45b1dc98044c3f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d26b378bca3de14bf1ca49904b339321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa330ffacd62d8047ba69ea93c7c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795001124eaa3ccf5e028d3851e737f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b244c10cf50a1ff9d1507c52c8d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46c9756d54bd6ca180f30b13e330c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb7549d27199fa1c64895a6e5ea508326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f4a625832821c0810ea6af77a263327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29d31e1ff5c82640ebe1c74ef94aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3e56f5df59b3619d59d5e3e77127e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409784015e7e202a2806875c8030c291330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c244d029926b90c9eabc57dc1d18e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafa8dba75789ffc6d64a3ae8e48ece332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a979c0eada56eb9d824336932c7eef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeccf20eb121e79f894c19055a04304334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd99fc626f48ef746d74299533549335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d2e2ee7d7abacf4e901b61ca2ade336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cc1f54cbc3dc2e45b79aed4c67225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3039af85b7d571288af6f75ffbba3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ee5cf3650ffd93cafea6d34d80b7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019bc996cc123e76f28e4c80ab9ea2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fccd472bbebc9cac685ada5a2b497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb877af4151a7594c5b91e085cb20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d0a99f690f7592bc34193213a937a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158daa4afe73898e9890255ab95e9aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7950eb034b250c7e2e1fc1e83a150d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb7cff7c578fcd994838e4cf090d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f75df70a5c4288488ef6d51e8cc81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b40969cb1906dc82795928aa89f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9881c75bd0e369bbcded30187a4ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac3fad4609f20925dd71e0c42f4f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d8fafbc35181e9d305cdb47b9e0bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db22280f7b077d7ba1f8249eba849352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce774d782113482a7065f52f3d58ec48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a96622e16d0499ce1e8008c93673354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af5f32dffba829df7c0f19d00614d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a9749b690350c2f4b33211d34b1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8ed3bfc692e414a7730da1b0abddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e3ff9ff147e65960782d2ca3f091358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f39beb933b2df1ba7f1bec901885d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f55cc0fbd3d81530e2aa0c1068f5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d964642b7252e2e1d692ff4eaa060d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc02b269146ce6966c3b947b5c0fe34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c604a974b74628470e8f6c5b27fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586114691b806cf1f17bcd169e5b9296364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9dd39e54193b357a1c7c61937c262365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d96a0e68bf65b614a67e9875af9e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e702d5fd763fa3c7f7ebfb2d5a1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a6d66b7bf08959968b794d5a1c897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cc6866a70e175b0c4e4ca1315f9ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d300863685a65c0a4d8ec9fb8d4307370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb5950961919232579b085b9d1f3bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a654e3b615e2b8c4d60457fdce6e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6e8f1964e32034157475898d69ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401a0c3560e3041f3b10bd34017035374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed1da36fce2d2b6482eb11d7c44cbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0999c8ab8ed6e545e5bad3014f16c68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dced4821e37d1e5ffea9f1872d726377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781314635fe78066efd359329cf5a2e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41ade76c80ccc5ef465d5cf99606f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ca6d8415ee45ee34d806894c17233380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f77f52ea885dda1c6ab1f083ae3d95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1c7c14821289733c9c06036755fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f7833d3759db3618bdf341b13ba7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77704402721ac1daf7f11d7a400ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae546cabc9b791233148efbf4607d6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c6a480351f248de4183fe22a9ef6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51f36898b23cf80f163c2e571199c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ef00f75b4a81173b2f1cbfcffb27388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8fadb6058103280d34a19d57db685389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55acb91d9b4cdd6e4be0453f90bffba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7be41ebc451efa85184434d3a3bba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5e731cdd60e3aa5ea735c71db84f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec929e3a7a4a94ffb10dc86863547d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea09efe43247f44fa9af6eca0d7da1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fa46c0f73262480ffdf1299ae844395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179795280634ef512832c0f96602874f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55f5cbb26de8b9c46f6c2c88def22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979962a7204be7637e2df11313da93f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5f6040a5914f708606e582e821049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b78046085079e4a01246db9b7427a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f288b3affd914e630e8b46ddc59c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cf31027c6e79bf3e22e773407bd93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee978e9ec62ac794d607f16d3f71907403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f372513988a958cdea0f3310cc4cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b738731ba4e3878332fdf4ea920d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1d8af1cc30ecbb0dcf8f6fad90f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd5b8c60ba0a1da853c2f3dec8ca74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601690d34e24fa7cabbca23cd72fdaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd113fc069c3904448974f4bd4d289e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d5962cfc275f66d62d1c1b1d9a32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ec49a400d8e1f8f53a0362205a65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece83c34486f9a5cd85254014187a04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cde4ed8b12503192a3c77af85783e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d0feef910b2ad83bf34e0eac65ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafa4f4808f5c91c25aad250a2b9404415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6adbc89f03fd5c81b80639e35533a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24c17d75477183182d321b844e1ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcfc178e9f14eb37210c70f1ec4a90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174df44305fe80fe51bf0c981783f12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01da87327cf65cd159f8ce5d1d4612c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a469384f287da8b4ee0a7355098a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e753bf4d4ae2509fc6a6ff0c774c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ec51844049743cf3a3f8069db859423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb058ba66de9595a8fff95c1ca02aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc337fb3c23e737dfb2b8422dbe39c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b0ca60b64484ccd540f5000c8d415426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69315920b7e878f7a243a9d81e9bf61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3544b85c96e371e38413d45a305619428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfffbd557d2e4a42c96d0024f287fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9825e52228afa4ee6c660b5b9f0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401405161231d3716845e8a22644df46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b8958122d56085b58576e5682e456432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ec179dc90ea29e7e1d8e8b0301ae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd21a787b057ac69e1e4c768c180c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdae9d57c60021805e2119a7b91c1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de31dc2ef6b9ad5335089d2951acd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9690c859044d5614e4ad6a1683b225437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2cb5dbefe3be22c58b0affb244cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca5ee56f1cd7789f4e61cd9d878ad6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1896e6c4038dfb3ec44128d8e9f7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af480549716337ef98de44b5a3b753b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c283fc7c00904a41722bd29bd794c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca53bcfb5f22b26bcb5394c804c7e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a548c3f4aa156aa99fe84cf067447da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63da1b801c6709267d42596d85a5a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0bc56dfb32505ba32a9f87bd3ba1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c45a2668348bcb57026984e6b66c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b6b9b2f5e61d5e782ca20210e138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fafe7acef6d09d8e8eceb01fb62fad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dfe8e831dbb3c97ec4a3ca5d5ef1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3152ea67dbf37e82ab7f2de6d686451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5b3ac0813ad40aeebaa594d30c54e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9d224c81417a4665b6593931082f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b92ad5fdb0d8600340c2685ae9ea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ceed98f5683ca56c67bc0c56da784455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb38c00ac0bed913366a0c0eac75587456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4beb05cb85ef442eb7489f634259457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081ee2b98565e3b6eec2fbe6a7138aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d9a35f8cb3d756eee8e1e9da0404459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d8f82100a058c15a73b98372796e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d80cd489a20f8abf022ef68b9488b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3f621e683837820e86ad9c5944be9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bb407f9e88b0f2777d9721598cb33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ef6313029b39b9ff3de7cd2ef5e66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12494bfbdbcefb8a9452e1836912667465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99747ae00fc84a955749f0e6f7b02a6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533baffaacd6d83999e36b1c3463dad2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a389273d62d1c777e799fd5501d19be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cca1e0b3a0ed72437fc83198cdbe51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23467911fb4321baecb28e49047f090f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73995673d3ad47a32b5b6e7cf4992c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebfd69cffd1b8995c9b1a9a18db8b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc860126eff76cf287353e84aa725473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d1263f42fd3edb6f00bd2abaa864f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5e98c9268fda5649dba7182fa5d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf452169dfbf5814a6b277a81f6a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b3ec6b381e3d41694dd4dfca1701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da0396864ac322f27da3e2bb95b0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9c8eda0d7004c52d1054c7b3099fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8da044ef663a489ea82df20078d2f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7048f955ec2e3953ac25bfaece033a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857c826827abf6fc0dba1219c9409f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce49fcefa31a954d3ed6d87d9ed32d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a8f59ec859d63544e9964af834156484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a945e75c2ae9d88851bdf95dd31ab36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfa5c6d6ec741f2904090cf04fd4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f914cf1cc8c7a062425ef59bb31d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fe37f5d4713c8ce640c6a0533ebba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4540445223a23272048697628ae2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a94e001e63e0f0f25107178e1a892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d2d35729c905d903290998780df73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f01016f7da0a594a713b37f15134492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b14451e8cd22fec6cee97e5290ec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e93f1873831dea7fe670d54c2d003494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dac1d66312ac6582fbe3b660b3627495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a2fd792c9ac03506bbaa7a83b83a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7efc52bbef68c508e0d37b995cf4b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a71c18edb5f32adcb4a6280135739d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb179f063a6a534a908411aad44234cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a46ba57d54f7d574dacc9efd9e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e254aad6e282ce3e6743b676fc7a0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ad5e6cd4241b00c9ca64d2389d12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28aa22027fbcec319b71acc05bad08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59129e69640a0f5fef16fd1162b33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a345c3e0e3d6680988d4bf5c0ebed4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01669f5d3f4303810fcd144433c4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36b1e3a2ceda8ff4f2db872bc06b5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86f76579d387d8c3ba865028fd7c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967add0e0d395b8836c32f571e0907c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebaa04d7f8216634648226a7050e13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e9b52106b171a7e01ef033663e1eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0787b2501bf4b6d6b17a269251206e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379b4f60712116ce77c5d1a0269044513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a384f11893b6a7a71b3c87f77eee6aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cd82da659723b385a1a5f53d4574515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b04864cdcbca1a2d11d4d00337cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15560551ce13482c4c158f829553f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7fe192253911e5e27b5a46f4cff5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650e532c58d6e81927a07b217293470519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ef6a355365c44ba4298958197a58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28689e1279aee785cb0a8ae5591e697f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72f7c1a79056effe7ed30b5bfc8470522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce244cc965eea8ad9f73fdaeb9b0bdaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d3b10bf94ca80743a44b30128ac6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac2859d20d4a76a41cb1c0f6728fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c60e04de9d974e068b86d6566a2af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3a9ca5ff8c0de074667c96b7829a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613cf384f593141c5838a1e60a1bc2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25480f3d074e94eab7fb52571021a7cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f585d960d0010f4ed2688a932df339530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf11485cbd24956e9d0f246ab27be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea84da280d4f040b59d7ff9b225e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55aa458f84ea235e24fa5a6c7f9a11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539eeeae3531d420f1bbe7f515af8ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c42a502cf266094ef77726d110e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0788e700aff67897f23fca14b09a07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fab1532363a148ae237db318b2de6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8f17d50bdbe69d7ff7f3866e3184538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50b6106da566cab2248c9f2ef28dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a52b84b1c3ff1b14f3af05e2c7e79f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89a931b04f768fcc8e80e2589d20a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4eb9145890aa4dc2dac5c7f33336542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2754298bc9f779d240e6e643b5d1ffe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacbccc47ca05cd094e86333340b09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b594d3e396a96bbec719a1154997a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef2942d63d6e94f64e32bd40fa6b28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d03cc480cbde8879759ec9cc235d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f831082914ed089e1f594c7918cabd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600469422d1c63d73e2d89de14343a62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7044fbb1af2c246bafae96ae9286b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c645650b9a3958f148ea90dc9698551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6c82c3ce24851444ed59a7acab94d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475d67bf31897a50d1f29d4e58b3ccf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfab916dce53d32dc233c529bb52a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c193e475066a435092ed626bbeb4cc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f59049b1cbd1ece6d77fc042e9eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c0a96dc8f38c52e615aae424bbe4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402770cc0a3bc615768e6d0c6cc5cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783cd25a07a1f29bbd2d2d930392fdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821623cc6f48095eab7dedbd29dee8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759a7e53c40dc383c63b8bff4b3459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae70995e73426aa3154132683d691562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81073da74c9fc2925516e19cefee0069563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f19657f7fa4500d59f8deb36fd1ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7bec8c6f050bc67fda65e1cf55c41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aed05b3e7a33d8bda02d5b82f4d38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268462a9968eb04554c528279fab0a72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219787e36acf8e8e8d2f36b98999547568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c5c32ba44802b1cf644ff5db8685569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a25871d028c157791340d2db844c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bce9159016fc29114be9182dc3584571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0ee8eb712b36d968b3964d4a0516572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe91e244c9a9082374096fe8cfbe4c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236061ad30b294b28e78d08106d68a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282a7308bc636d8727cbb3e67e1daf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a9029c5c11c8a79a56ea8a8709326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac56df359bf1a225e76610ee9702d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6945ac413454f6d2acb615b7070239578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856b191d0ed5d4c29d200694281112579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6080b945bbf04d6f06f9f363328ccee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eb2732a347e4ac6450d697a5a9a02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b71fe58818e1ae36af538715466e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505741bab2ad3a610143c732b587256583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261a620276724e54991a584e8de2392584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275dd15298d297618ab73654862b971585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4f019d84f8e8a74c5bfaa9f2185e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b679f11870966fabcc97dd1af375587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dee4dd69467e166b9fcf059e3bd07c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307fd01804813b4d20d60afd0be9307589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b861f8b4f47990751678c87e63dbe2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff863257d144876831fa90b758ddbe8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3080b78338f6e4523b9e81df6a7582a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef91046141b7ff96b3ea9d598a2fe7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df58fe9214091d6151098a53265e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7951466b4452670f257703098eb5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8171e1068bb4a4ddfa0f42a017535a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd811849fa45999c2888f850790d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64662b0aab4c0dc59545346695f1ae11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554f1f2b594e14252a748e4588eed6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74798fc9c01b863614c9061d56a69f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd788d600bff291f18c846acf5fd4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8bba47590af380231132c8c86b5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e793934a22a8dea293e35370e2a5ec5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4ffa74dad3cec84aeaeb5e5fc986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895d49ac7a5915dede5cfa9786d2b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbbfe1c7234b304bb9d8b6d940330e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888fa40a4c5434b1863d248de872525607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c25a8a3f93759295e9339a148b893b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fad98df7645695da04690a65d5c14d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab40d78e4510aea510403e6f92dc9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a322fa066f48fc88e719602bd07f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fffc3cd3d18a6a77d1b99947c6f19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeac5eca361fe4c646d95748e8c5f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af436c924e992ba8cda74fa607a5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fba880d471dbda4e0abe39075ce03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321347ba4a3d7dfb036a318c5b39d41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fbdd189c17323316599cd3b9dade2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f5da6933a0aba50bc147fcc818e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc2609177a675e27e93116fa09a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846d029f099c9f98f18b155035ea76a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f782e51b3eb3565f9cae01e55234406621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54450f67bc23c3f07b583180ef9d4574622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e59d650556bcb5a5acf448872050a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae593da3814d05f8c19eadfc4cd16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f453142a08592a30b25ba028b83963625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca2efcead720b067b5d1e90a72e7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0d7e992d21d0f2be66297117ef0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37f297b4b7118c9dfd34366e50bc03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d660d37e24a1d26c0342ca911796f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4aa0a447faceda15b6b3cb1600eee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0eadb74c4f2d2b432f013d87db659631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7b3e702da1b4488062d395d110ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc7d6d066c5268ca976cfaa373009633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dd50adfde4ebed450c610c0002d2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bda2df3c2a33e754f8966e90be959635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae869e75ff3e5c5b3b224e036ee09d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7745f582d0195a33fe0a9d4184edd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc31d1daa94eee8ac0afc899461f40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919bee5270e68872557fefbaac4d6f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca30a6ad12b3afa6695a9bc33f7df1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af396a44f132a6d9aad1917d4d621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6a6f84b349415442a4ecefe60890642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc70ca3e1577ecd83ee6e4dac9ee17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50dbe2f77c3f5bf431562817f7febe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41837f47b96baf50555d8e47d03d1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b0ae8be953f6ac8bc0d2d8546ba0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7fb7d1f7710c508b5e56a9e57bdef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6838a56e9ec683952e32c3d6eade0ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5980f32442443cc5aeb670fbff576649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a67d554f41cb8ea3fd1b454aeba30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a4b285cea1131267219197ddbb88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dac198194ee0114dd724f29ec26a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1566c203e5c1cd64d2f19021bf30e84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2d963611331d843110edd741361e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437d37f828751a8fe4c92bf88e1bfff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf23d89aa7d6edc9d901752181baebd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894785f731da4b62cdb0ebbf63e8627f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec29fe40585bb917ae57d8dabaadbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c007e84f5a012e95314783d38f3d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab28bc622144a251a19fb6ab3c8da38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8edc785b2bddd54e4b92ba90eab809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e85d195c82541cc3a05ebd2d67d45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364608fa3ff85899959703c0c52286d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244650b232bf26e2549583cd9726fd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6812d208a65a104c39d34fb8f71f858665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0d15d5c5ce4d8c1ba313b86d1396666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab4ca9f75a6cbb56ae413775d06ac1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af2fc2e95d9d729c9785b42c53a5a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddd9933c63e906f3e2ff584409e0fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d260488310fcb4cdfd35dfcc5b172a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d20a9e524ccb4ae5e55f0e87d3ffdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26804341a388b1d922c217dbfcf09876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91ddceb8f50ae51da6cfc6aa44d603673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe5af266f4929a059dd02b0f7906b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f1bcbfd3224a9e39ba715215bd71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7df7a9155799fe1f08594f8f4a195676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bd874d2988791c722bc0ad93b8ab9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f97ff08a45bb87e0d1b9e15124701678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190aeb82e8afe031c419b348de81e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f7edb59de779945da128aa3dd41d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b4530c1c960a48a788630eab0928681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add579c96fe7a800ed66bf0b01b2c3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772bec2127d5b52ff0b1f610093c442683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5728c9a7b5208655e7043862613dbe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f46af587055fcb717f91bd580f256685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362f4e61d3dae443f3bf1f0fc21adc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a11afd076f863b06d17ef146138a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13817afd0361ee6aaa4a244e8ea04066688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d3a1450b48c999d7ec9f6763ebdaf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb38145a390ff030785dc5f15609260690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ed37adc54bbaf0248db301014fa7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8512afe55863e94c61fe91834ee46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3c2c253527791dbe7f791ebcbe64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aad55fab674c32a88d4026ed1124b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cad63d4281d19a2b2f975389adbb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fa7155c01c48094bd82ed6c372cdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cc65806e1f719629df2abca27308f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbe7e16d0563ace3f37cb1a955224698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee119432db1968f68d7bfb808c663699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9255f572260e60b44539e95653bf9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016358bf4a5165bd5c4235a28852a2ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5a5f37af296821cc97fca6343b68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d7033a1b86dbd0d7043d9d9d43a7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877db260913623e3bacbfa2ce2b67a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3091e19e515dfc48fd782bebafe4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183eee3358bfb8e9c96bb53c977c905706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b671b5537e3a1d1343b4ac5bbb985707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a3bc0324e98493d1a70fb2d21d1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659deedb7ec3ba55d8d6c9b931564ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620afeeab1bcfbca747cfba1e9ff8f35710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9296eefff4f9fd9d6a84487e22cfec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b70eaf5d5ce7d529c3f193f736dbf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5b2284422720fdd881af24e2620583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94571647cc0482e10b04559e6fe0894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ef0727fa4f3a53834b09d32ca458e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018e9e1b9cef43465c9f4851f994e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd587632e53624d897d9514a403f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9444daff300a1a77354ba88034ba08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9dabef1853874cc6deea0f55a2a279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a09b53669c7c035477c5af4028b5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b1ed203c091d4e98db6e5ce1098a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc19cd5b1b767036474e8de4e5df4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3116f8d503b35438ae970fd5b42b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057099bfd4b2c463f0d8476b2244452b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165216b2717ed29b1389c5f06059d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b4c1879845651bb14ebbd9fe239416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7402514fee101fa74984be1e75b78e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48797a38796890e6bcde97d6bf92c6c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97e4795ac995bb6597afc797e5e6a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f442d1b00396f7022abe8ee2702b10320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ec948b37249df14cd1524e1661c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35860754bbe45dd7d594841eea7bd6b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9199716a4c17fcd99ae5c239cafbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6509221aacc0a94a57a2777f96e30b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf66f1952992f5f6908e4ac4487ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b8b554f6f357ca85d1d8d8865e7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565228453028b3bef5bf57c1fa9c8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82592814c80be325baeb2de9b8b2ca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b463e18a36da78eba146d2b13a80629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5cd98b2e60fc0730b00be067a83030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937bad44a39a778830b0b1850ec71c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3050a178df7e1cd345f142edf3182b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e30d67a0391249d8625a4671da6fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc00fa729cc5eae967658db85b6acbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc501a67f626c515916e918641f7eb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8da040c839a9372cd531195f0f57b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d3498db5868500558bf9573bf981f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf013ba8fb0982e9e801c05201816fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44df1e07dc6ccdb34845eb4833d117939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6356f67b9a76199b84ba1d8a077ee3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ce1ec715f55c911eb9c8b24abc0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca6256e06b171d04d7e202cf5573242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f68a05b98511a7f952a4aac049299c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959f2cb53cb47753290a6129525bac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336d910db13676647446da9fa3223f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099033c6020d681e9eb92c691f1d5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343c6abea8698c5a5c15bf7fd2538647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e4084f1030519d768cfa45560f94548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b8716c1485294e1c55a149c2f0ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940012b1807d160e924cf3e4beac70c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac460046e39acaa14fc1d6ccac128a9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204091b9290f348f0c2c47659e229152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4e24fe78c0298c329ce1ff3a2dd1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01483ca315984ec805530aaf7a4c5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5730ae970ce2333b432d53082aa41755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9816d361b258fbadb9c1ffd069603c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736ebb269e54a8d2531c1ed396675bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8003ba2ef39ff60d649288e805f1a9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014bec52759113ee05f11be396edcb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb95330efca090a838b8f3141dfc6b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2727e87cba96d85c355b5f76e2d04f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de695e83f73393509f16a24cc485b2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d11884ceda1a29028bc4076f5fbd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f36fc2d806b68cd142fdf04d7665d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60013ef05493af66db70db4869ba465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8619d5ad5d7f836a0e641813b81a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ac001cdfc1a39a1336fe81baaa7b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f052b2f8fb021168ea6ce2596f7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ad9cb2dcce47c95e709d81c509e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9c03c9828282e3ba1a6b160d988be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853df36c6a37c989c210f6db97b8ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef518c06b63eaab67ddf0b89e0d3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfdbb3986069d78fc714301fbe901973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b7da3bb889f541fee31a25547af774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291e15eff95aea41b58ea5d0ae2dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27a1f507a916ce83458fe880ffac0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40387da96591d1e9f1dc4dacbbdb453377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f08844d4357c5e8fe3d1be7f0fc27a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c04ed1c575a8d880ecd82a13514b4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7322d75b1409626a144f3de2d00fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab7801fe213969e1388a0873e86a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef24940c7eaee8ae2560c44ba52738b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ce10934a7953110e9c780d132cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863113912a15abf81af214c5bfbdf97a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f6a2e6422be46220e2b3a7b1f9c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1c6d1b47660c47bc20a0e6edf86b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b313ed5f000a0e0f733ba3392feaf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07062f957520577581cf2ebf7f77220288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b861de63be0268c1f69e51fb6019589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c32abb950baa1de85912874e7c8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc397b027d46dfdb5a86822fd1b7d00b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a86f40e5a07d8ff7bd612238100392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d20a48d67e809af5266154818f6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6cdcfa8abd6dbccdd99b68bdd0e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c9ae26e071197385b19c8474079695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8654fd94c93988885a560a67df854596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118fd8fed3153a4a2a09e94e53a1f6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46a04ce1910e74afb35360feb85c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df0dfee788c17ddf6b426071cfc2a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0882eeba91c1f41215c7d6f7ddb98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136adf7be89e98794e46c3913dd7f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4723d3391b0570f6b7b07ba7927f01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3369b7d93fbd915d5bcbe49e4c61a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d07b45327942882537c74f95cd707104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d5ef4c6710f490f965be97129c45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7942decebe5cdbda456fd95866fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d03573e5bac55659f520367eec894107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646aacd03cd8e6c0468611f3a4c431b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f0e2d64a45515a66e2edd61b5e2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab32e7fbac11e5ebab0f7901d51bee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c02f42212d0c0449ed80cab18acd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d614633da3c78175695cb5deced696112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8996d1aa2e2ae6e47f01e71b62081e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7085da7652c68f497bdf4603c7b59f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121429bbde450e19332963f33896c1f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d78babca573c430ff62c751127bc3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc593434826fd03a91841435bd7469117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877046cf881bd64b95eb77465ba7bda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be2b0bd9eaef94b3609a2e33ad87e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a6b820e92cfdb11f20558cd6960f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd3d7c79ddadbf0fb80c899ece75a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3362e51e4395ad30bc7ad767c49cac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f685efa6478bda4581a631b6a0b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaeff5a36b20a5228e69abc18b8e3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57a9b46b34fb98be62a29a1b6df2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fdcd691ce437cd2965e27404dfc6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4ffd01f00a127ddd58c3bead9c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee43ea1d9711a9356933a7fa9542df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec022473eb1f7a941a092591cb0babbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0fdebcf9a091292a6e09ff8b1345b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13c4e70726833267bd2f5195878ddd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714215ea14e7db01adb3d747027fb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46f0f55c66a7bf255963b4bfbe5aab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f328cede857585ed2a1ab399783a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6c5a0b519cfce41582d5d1fa852e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089bd8384c7a5da3b468c72a26867aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce175f26cefbc9ab2ad7b97828d14b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87198bbb50cc6f87ec9456b8dcf12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41d79e39d0939e6779d8fb24d720b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d61aea5af6af9935c60a0fde90d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f711ef705f9b08ee99eb6782b8e29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a644feb00bd047cbf2ede73415167e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1197ce5c6ec0772dded421677a24c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4bfe01a8282bc487d2bda4db16c7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf43f2edc2ef44a1385c76cb4b86a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d379550f8f79323ce6f21c8a77069d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c76b78abc585120ebb077ddcfa6621147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5355a6d1ca271f78359cbc3e79f8fe6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57f8b04f46e9ff480430b0744cc5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03702734139dc0fd17baef65023bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2089c745a3c18ddef121234c6af3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a5f8808241f5697f13c9196da1779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a6bf53a33d50776634b4d4e99e32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2a4327e337e1c8a357181511e12a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb045d11d1cff13eba1b8135a5732dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223fd51107f0688c496d0f8b945f5ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305ab14cecf644bc6e0a0e305d445a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf1e951c99e75d06321f54873f765158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb4ae00ca95c937e0bf72e8de6158159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e26db74e190e35fe61e9da28c9f835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c44f5c40bf8a61c676f845e3df7f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3f78cd4d6dcdcf3d3391fd1aa091162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef051ef2e92582890d30236716e0439163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5139a909b7e07503df44bfcb78fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fd47d2f3ea7ee01647b2d029d2ebb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a078a1fdfbf7d531d31f2bbc8e5770166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567528d9d864d1132bf9b5fb11587e8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07272d92e9e30a2adb96039f080bee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99605c6f2d1db4de5e3970735fd714bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0cc8fa6da8300d0d6c9453be994d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4df7b00551f5eaac42830d647387c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e6ccb60d7ee3c7c327412207e9e21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35b1ed22a4080d70faec7dec4d5831173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21522def4f9472611fb76e6d9aecff6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4dd98f7bef1038ce005e52ef59b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bcb7892e11801d4197347351277da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d8bf08f3932839b91c2e8670ee029177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c0427e15ec43231d7fdc140d5ec2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba3a631fb662a270089b5dbd13fadd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fd85c6e89034d960a69abbfe5aca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3208798cda1a2befff4900ccca8db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300921607c72db5212f8a4adff0a698e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2aa4f4683db8b9b0497d582ef13c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73208c935584abb7282ab77e8a06abc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6ef7bef144ffe6c4a422507f551a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e057dd7acb12c61b6284ed19c0be93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd2bac1e4aeac0dead7578811736f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196fcec809bb554575485ef9ad6603e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642b8fc94476b8b78d24c40dae2323189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73cb38b3dca448cf2ab311c22981a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495496196356e8a12859aa60283fd1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0601299e48636938f1da4034ce4f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb50e585816e23fb77389dda964a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b0a6601c1407b70e495fc0856551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4c4a0b8e3f71f0baf5de34b2ee20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1dd21aa218845d62d785f6724457196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f88120dc499e9520d1fb449c5737197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a973d98f22c888da09c208bc53a641198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc0ea538e774c956d5569ede361c9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d7a8acfe77fabd6e2bc7125e65a15200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39414ad69ef491588c80c359835fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878316464ed963beaf8fb6c50987c5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7174f53f11e12e021b1517aa9e87bf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa5c6fd8b5c9b76bd2bbf3e387ec1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd06d3edcbe9bfab1268b7b7db2dfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccb2f30322c0e3a265696f291bd0e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4302cdd4e6fe9358cf2c746a6d35b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b945dc198a8cadeda11ff342326cc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b78588c6bfabc6b33e9fdf7b72d93b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25bf97cf885751c959a1365dfa4dc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768fe7fd80b19666fe285519c75cf12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97687dfed388933739b141b7b09ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45eefde1aef3ac32002ebc1abf0826213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637cccdc2244cac75eb74f1f859865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce0932090aaccfdcad3e81c78771a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72667c5aa8e126a793c0641aa96a577216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752586868221b34003ff6eef8982e8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351b9287b22b95998fe9be6254b21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524498a61fb80c3d07b3c0b8be12ad84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea863acf1be0b3ff9d8b6e4938699c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3ecdd9d553898dd42385f10f7949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35aa8133461e7b623d91e1d3dfce51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e9c2feb45a090a7958d1bb1fc5e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2530976efbac7135c9ab8347388fd13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507513410244738b2635a95c98d3b5e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d455b7049ed9e5c1f34ae7f4c3a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e6a377ac34928e5bf2a75421fed9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6e37b551b7dea030ae980ff7bec1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ce71163a5dd65bd521dd64c089f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b234079450ab784d9ecf047796fba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e5f51d147f58e0af013b5fa35dc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0a02b6d279d1162e727e345ff238232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eccf3e6889e854ae5793cfeaac77c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4b3e57f6470caf12228b7ab4fda9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706167446134466abf6bbb19174bf64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e8fd5093727ce7b670ad98dc7f46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511f462e3e91e7055ef3190e038520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17c8e9004561188689f45b071edb08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f0d8b6ce81a0e6d2f5ed0123c112e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d100943f6fd9750d28b407e6df73d77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dce620c65ae2914aaa9f764e906f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca7d834a7f8b91291ed8e5f324773f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50819cc59d10553db9ff5357f1f7095243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179a84fffb4f3f76e18b67dec613e7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03a11a0fa7ebddbe9bb8c1c0d66d84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf39787ce2fca4f36690c4768febee4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b96e4574b913c3fb2eb345fcb6858247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689611506f8e91c85879ecfaa62a2813248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522bac9373d5f8d8bf6107a55747a85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9727416500ba194db96be7b010196250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470226c360d8dfade0691cf64f89e221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf87740361165fcf1f8a5644a50226252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596e2fa187bb2e9f35fce2fa114ed8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe6e86c5dbd47aea59e3e1c9d9b9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1628045c44667d2c0f122fa72fcf6c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a8d6a03a544222e1e79dfe572567256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42538391357b80383ed5c97025a6adc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3940e4512948e998e638293888eed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e775fccda7322dc2ef7a5066f413b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fb8226febf1fb4ea065518486a31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79c3396a0e3018f00a2ce38308b5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6549c2321ab37726c329160e459212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2aea64ea78eceaa0d2c065ef2068263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e92715cf3f083df9c90a9447a4da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3c39e2d0e6faa736bb751047fe46a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aca2fba545a0705f1b970855ccbed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f5ecb17525839c54c2c9fec763ef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aeab6bd47c80a964ac68a1b5c9793268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbde26470f8307b7c9d935d4030f2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcb663cb4c8a074ff7ea450b8a7aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd13ba03061ab3b76411fd42b290ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecd4dd4d5bae63be338a013fb17505272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03ec83c8f747aacd50870be5eb64b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5c7758c9695eb7efa460acca2512274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7536a164fee9de9f0464cd2ca3d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743a26ba91da9d4a4c819afa4a09857276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8b14524e085e4a601c5bd2f2a31a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ded4210863d7dfafc24fab504430d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ce156c357190bf08dfd0b964739d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63667baf417860e97f85f25d2c8238cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2744be4a00e8a5bfd67437955f0de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f24d0d53f9ed1aff966f5edee3b16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf3009bfbb06376290175e5bb83e01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102c41c33573b10c34599151f242c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c4362ad38f3c3f70b3c96fcaec519285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f62d98af430b81ee6b727084471364286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6ae46bc3bcec55e23f02840961f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54598896a508cffe724ce986e83369c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b83f54742f7275898d5cddf3d6b83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc16c46f8540dde8086cecd1b449b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da87720428cc2e1a4bff63e18e10f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc826ff1be27ccd83929efe038b9d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83afa85e4044f5a7f61ee7d6947990e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f68511426449827991d3016be754294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431f7f923f154514c5c36d5db2ad30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e4b46091964af24a5bbfa76be1ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9cfe8cf86d7e2e76f6f150616b7a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68099af226f894bc7213c16162b5e74b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d510901bf45488276f097f2a71693299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab35809331153aecbb4011041ee708300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06970419766a42c8516ea1e6a7c71ae9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebc5eba0e3a50037c48baef38740bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45397802ffc6110ab08080fdae75c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9f3609bd12e69c3cb11f7559ebc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cd6e080d3471a8802940ad19dae98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad016a6dd686e77d5f4cbfa72a1f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ecd95811b1ffde1477d85fdcdf7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329797d019b90aea8165cdcfb348c76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951153362c00f33e1d46f1a72ce96eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965212afb7922b4ed438cc7c7d9a5dc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff0e4e134fae13fa18cd2500c240f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bd298e5928f35b3c3a8c2ea228e89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eca3dbbea414bee19edb26353e4d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06351d94130fa03a008fdbe1ffcfe1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbc8259ff77e3e21b5a1e18f8a44e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facec840fe2a9d53b9fa7ac03d3be11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42cc3445dea67b0fb42ea5d242a839317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2bdd1a6d1a1d8726b0abe5386a7e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197005251f0e6309a373a03e0883966319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bfc97f36109a1b7ae2b487c2fb069320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea2c613637517c28c9f80f0893ea6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f147a742cbbb6f179af84318b2d7b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e32854ffd85bc86d0dcf483b395c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930288126997c5523a06cb0d17b1979324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db32f97903024c9c94813424245df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eee3b91433c275416c4fe3715565f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9165084f95230a47a6651e588942b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f8f2a12595563cf42eed717f9c8cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb85cf7e41fcda2cb4035000a69797329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48123fc36d42f84ec630711dcd4a32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7c18e51aad6a4d7e8ad173e4bc7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442475cd422069b707fbdd062f401627332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631acde4d321216da899a2fe992531a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e0f8c846c9faaa552cd08ed4a24f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de00fb32d8c13a1ba52b63f16f5b01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21753d44b3b6e853fa852758424035a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681547d88958b83c4fd21180e72b5993337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b5d74fe56c93dfe1388b342f845cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d5c10c93106c858afd33e4fdd33a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61220ab045917cd0190a142d26bb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a8c2ba9b5603b9062905b4c208e47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7a415ac0ab33eeaa47de659459e89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822338b5e8f27f6d561e7e18589e12c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5879a7a950dcbd3ca49429dec05b18f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405dbe72b9213962ab53434081363b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2964227fddd347b7773573fd465355346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45503282908552664afefe16f7e51b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf447671aa7322715621f27637328b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547d158e1c0350e5f850469932186be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f5e54d32050d470005d23488b2d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de59887950a703e9ed3eab0281e8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacd0ea01afdcad232e34839d446bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d398b759718fdfaeeb30a9c9d5fd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cde5d2ca2f4b802f1a07cc495d152354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a316171e74ddae6c64a9adba1cfd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce23319c9357b935624e1cbf81c8e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d8281baaaddfb6a2abf7f6731c7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aec0daa023fa41ba5e290d1c90ce5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daee373fba855202eefb76e3f7f605359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987346a90f454b7c861e86a02c2f7ee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c86363ddf38418097cf5e04cbae0ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcee45dfc043824b8b2bd6907dce56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644a181246692af6b78738a81b949d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77a5ee88801cf79a08c812bf0a28f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce573eb4cd1ae501ca9c58e4bf9455c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091413dd21013db1a7a0061267ffb93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857e2e4f6f46af00a04a7ec7c2d784367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3181c664c77153361cac032271217368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888f8aa02ba6409d239c94c3b0230c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9358979fb38f59dad8da5c71978eec7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de862ef06adbd132f8c77373dea1b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c195b90682aeb3895db7c74eb56f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13481fd2c539388ffd7db91672af753373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa242deb33bb3d4be532516fe3179d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2eabfa3de005ce20725783f339f67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14261a1676ae486eea4bb53927475b21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e751eb2250fc9a9fb83becd73442377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9e3010d3a7cc4c2f9667ce50e2b3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9171482d43f36e8a996a5e61ad008379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec43a166a6ccee0f7320b435adcd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428ca66be72ebca50a846aa6b4e3319381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533b27116f773fa071f76796b42e6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67bff66a0b94bf7179e47cda1182aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2724b4713baca19040072d2f883c548384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ed6ed09266e9a433e43c6311026f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7317c4b04073db257e761bf6577edd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f5d705abc0ff8aef3917340019e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172426f64fc2505eab5b7b03ccdfe86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740caf057836060b4b978b3e1b921d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cf384af1b4f28a9fddf7fb87d4363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92622de37074042b7df97287befd6b1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838688d08b5731533e5c60c3e953efdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd5413757ac78b67a0919ff2de670393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce39662a4e6680f352db66e748ea7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af31b3d8d933e2d40ab9e64faf42e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9ccc4155ea0b6a3e2237571746d13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3d036113eba28eb07a28a2438ae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af871cfff83ef4069d752f85603d96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d54f4362bc809b6b250d84a9071db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc7501b000dd41c3bfb5f755849be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504c7f7dec5e50e20a29e8bf12a9424401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb1849e200cbca1240369af92c78d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c531127669357b8c3203dfadfe6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea004aacb5db1227fd19a2928625830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121e11c007af78da96d8f1ad9d8587405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f1c1d8b2893bce73a02cace9cf91f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0a93db4712fdd3b3743ec2a0f45c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddc1e2f30a70fa8d7afb4dc61bd9c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315e1bc309bc6abe78d99063edb798409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ac8b64d387a3cce8dcf0c891e5055410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac5a2aeafbf2eb0c2323b6ef4f8d72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80feeca1bc8cfb70068fa83a71db3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02ade4ce26cc3139b9ecf9df0370c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f125832fe7e72c96f8f6db4f39880cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61223ad31a4953e74e94369e48bc57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b521d2a2e411b29d76657dcc13c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62e75504f397fd737a172d3301c0e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965202281d994cb9eaf12fcfdb206a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86953ee9411e6a08fdbbb8d489c9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64469f875064a1c5282e56066d37c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfcd2a0fe0cd1b07d7cf01f11af6cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8c39d298758b7a524c7c22d85c2d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ff7d3a94e95b5c4478514df643c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b67bcb86ac0ae77f6aabba94d42699424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352375790629878a6d30f9b45399d8bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cda88a540c9d11c3a342baa299168426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93c7b62634e1a0fbc4f5734ed6d624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098954fbe7c80145263acebdfc501fc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071cb2f18c882cf5aff5c6c8d99919429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2315e41a9c14f5be034f945b58e5f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9808b3e3ad2654ae759d51655cc0fc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aff7d2caf88d355c5390031f68496432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56245648eab3a31ecaec9930e4603d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54857d68acc7396c86a3e85713a7ae0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac5c56c79f353fbb1ab6047b122aea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ec4b99a2d9ea01709bf85915712eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27063f749d78720ab41fad752b7b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873bfb6be3da83b9d23cd5614dfc63f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed754dc2a3a82d7b141ee92ae73fafe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf631ada7becbd19eaca186becd62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e96f7a6b0a34483b5143cadb1174c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ed0a39cb28806ce42cc49c5a2e962442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16641c858b2796096a1c4d2895b8b372443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8c1fb969b20459e39aa1ce52ca9ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c74999756b9365ca6c6c7d7b5ec2e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501d04582580e5ac6a6d4385db91cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa384bcf03bf123070ac3ceba05c2d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bcdec72e1be9444ffee4e62c838c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471541e7301a32a298207cb12f8e0b00449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11e06ce5ca07b1f6c8059e89eef8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985b213f1c2e69e40d44b0908608bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa869a71a9face469d864e0f5d741a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be48f778e60cff17a0d9a5533c26e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e6099b7a78e633fdc137474fa0472454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5af23fc7cdd058d6631e0a12e7bf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081999533362d9934a5ce995e7406b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c578180d7867090bb81b19a61a6e12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a151bbec186227d8d85212da0fd9a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff133791595956108d6c5812ae472459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f212ca47404925a65003ee72e6ca80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17ed9380c52a8b7d75776a1e92860461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48d979d081bbd03ad9d7ecb16859b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df91f38bc02d0705acb62b994fcda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f879462d130ea6a53573e91877b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39bad77cf63a121de543db2e9122bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902163f2f5e30c6355f2ec12a6aa5fee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2ea841ac948ce1ac83415b1e52f11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afff1f62572ad36566f0d7e01b486468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be69562f291b8823656bd1ca7332c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38594ed81c6a3179fddfa0b68e0d4260470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c8eb3361936aa200d746dfd6a0f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b9bd9e415a8e5d9598811dbaf972472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b101f47a88016effddabd3dc6844f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff481c38aa6604c07f0063a883886e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e660388557ac832dc4d7121fdbcf833475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e6f0009ad44ae4ff108b08f7727e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a3fcf9d7ca1d65aec4fd54ebb0a19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d50be6af89fdc1f78a5b0f207eaef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a7fe58b1e19029c0cf5aa25659cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8320f158df1067869d256e42f65d108480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d300b13d1e5f6c677ae99abb24a761481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c0573f604db4513a11b99e47b88a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4465403f5f197cbe43756a3fc8a7c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588450a25fb758c7d149689e07ba78b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838bc838fbda8641b57097e905ea44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c83595bf4a32945477f6f25795a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6439f513504841e0f0e17971a9eea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef4aa8f08a0b4ad91d52f511e0b591488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8c86d288a35390a991532652027c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927097059a0d3c3f379dfef49123d7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219091c064ea2baa89c5a09a5cddb9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f28b531b620384844a13f3fc3461e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3a744218dfe4c8a24b860017e5b4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7efd70f39931957ddbd8ae6ff1dd89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236face3354179bf644460d3b48aa109495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec01645944502dd2f32c5e03a6e8b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eef177f3166c7c0be539422e465a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80471fb10ccc68a22e4a3595e7710c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca0dc5e989f36af0b636572c1e2ba2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71799b7c296ea28efff883785d0147fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4cabf41ec133b4c897987e59d8307501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acd239598654e3de3c042fc9233be8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6969648c3c083496cbf45bfa3a450503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99fe21566caa9f52bdbd67a7582ee9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f321b508976122eca6e5c6e4d676505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900c81f3c59dab91893a33fd87ae99a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697cb6015a9918fc6c2c38418b0ea63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d487d2d57bbb350d718af632e0b0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff195dcef7f0b8fe0e8084931094671509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55ea864824373c2157f3db2bad45d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e6c51afb568e45226c4331e59cb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7de7a69c959aa85bd16b8caac1a629512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68cd93abb8aba3f1f183b7ad5612b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372451d5c0c43eace4f0ee6a35bf48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f863d063e34a9773d902cf4019ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd81bb94e3b9303434ab5227f35b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6e18c486c576892fb007787b7539517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5502d29fcc813a5e180f657b4af1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaf354e8afee927d5d87cb017c7213519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27af9d380a45a4de7a9e38346ddda0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65df62f64acbdae3c34378a0d64df9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92851007e6365ca8ae03af0959d403f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67405c21f2ffa9cc5bbc7ad209f99f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877434eaee541636ef9362e9841210524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a7695b2a866be29a88ddbaae281e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbfb7f02ed52508346f3de721664e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572066d054a1bdecfbc0ccf3c9275e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7e8146ae3797baf0f330a2f6886a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7723c6f852b9c285ae6469a368e1b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ef22d1c94d03de14123a66462544530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a24139f1ff27302ba364e72b591ea8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f663b96938f61ce6257dc9035b55b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9da0914e6f1cf1310e8f634d8f58c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc664d12ee87d335f987139dbf583534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbdef6e08ca320eeabf28870fb5c4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26e6f58a6f975fceac553a1d18f91f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dbc101ec3702b20c4807ff7086391537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587517e670854354dc26269fedd763b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bb5052fcfa83e4ce9d14697e74d78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa8a931b8c3b98301306e3f5fad7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b60d37f0991b0c5fd29a32db3c30f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c73ed0da61949dfba12cbbded501f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd15f50b30216dae663449f7c4d1df2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee931eab3229dc31b4e3029c0fc28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eb61e547b2bcee2b9b0cf7ac99c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463f76f5a4e56c64efc1916ed0042c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c25f785907df4c4b7116147ccd1bfe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edcd1a640cbc91aa1e0fc8c4b534f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4edb37702291fe54003d05f0b5adc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f24b22cdca558dec1f8252d1289fcf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba3233a987f4c2baa4936c9ec6b644551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66bb3a1087c1b453c1f84422f58ffc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383794dce673885e8afab0d9c35852a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a3354cc75de70b4bdf1037d8426a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c31c7eaab110195110a696e45986555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87fc7c0ffe5b5bd9897ea56e489e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc997caa03f545988d49183c31cf9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8d9b5d6c9832095aa64f61e3c46f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30e08877cdf8a01b2a19d2a59b5a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f0b2c82dc6a10f1df9fe0a5b3163560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35c07b864e6bf3d2d51b8960a2b17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae04136efb11145423786b9de1fe7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc53cdc5856f960a5a6d3ce3593bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ddc541bbc52057e8dd113a4409a12564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc69ee54f51860c6bc47f1ca5f569a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111492555a35dafded6beace19ca94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c31d57e848c88ed5b640f8ef6a780567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a09cedbeec79852d2b89efd0c49d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568650409c75fa1f9971162bda92e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60411f1b681b72df67357719573ff911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c4f5fd513c2f2522579efe17bec3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967904720f62ca4e6430bf6f9872b335572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb484c0a125b787193f199f61f93f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d73866d1cc07993af78680982f260574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc5e8522d26136339f0e5c37efe9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd9925800a943cefe01067e56554f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254757badcda18326f0728be834708e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31058eb81d4beb3635225285c2cc9e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8021abf8c2dd0a396502531e28b539579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfe0ddbb47af271de0b258f5b7b68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba284d46097bc9fdad3dee33bb01f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffbd43e0aef8295b50ee6c4776d604582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705798063d50f8d473a3b3305b53dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87bf7867eb841254c00bedb7daa587584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb5e6458bb824a0d80e6f7e05d46e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061153ba426c0ead7f9e9777e59650d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c2b1c850bf8635a90a6aac25b9b9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfe5ec42492f11eddd2b0331a4e382588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4c0f671d834b1d11f140f1e22fa34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c397b829d52b029f8bda8ba2939549590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f4fc299260acc8c08af308902265591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d639b76aeb91c8828c587c60cc5df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed37e8abd5575e72af15741fe265a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5a18d183396b72b6a9a0f4b5bb41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f191aee71635c0f3d69f5ed1a89e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741c973dde5a6df4c62b0e5b029e43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd1364a8f47e926f719acd8888c1ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2a3d35c277fb44e580f97f7fbf7a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb79db7eda868a16e37784cb3dc786c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7732eee75e477605338904d55fae46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0160c3dd83495c33c38782863d5a3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf745bd45952cedcc35bc15d407c334602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa495dca7dc07ff03f265ebca0505bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82671ccb177143276f525de0f9eb279604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f75e9809d82e2320f523cb34757c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6236f376035918392356926f64fb74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309ba8cee7c1f216255660b70c2a02f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b483c938134ad289173b805089f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ed75c8c6083676994a376e37b6ec0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d23ac53fc983eb13ca56c4017b5c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856dc0946e98535af46866f16912044611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16783830427e84719799e6f967dfd87a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3a29fba56f043c08e343c89f7f3fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f6a0072dfa6c55e222bd3d926c4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbab7895b778e09a0000a4e823ed2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8353c6111432fd7ddf4bbdf7cc4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0265880f7398a51c6abae45ad2de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0651983e4bd014ebb062dd5f2e753618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b4a77c9d5b2ebb5e265ea6709be1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7b1ee6601007d47e5b1614a140af6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f1ede4242b9f2e16b8e1440492361621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ba68955eb8e99e723f1b1c718c2f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0469ab42b5c33bde905dd2f4e1e6c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111a55eaaa7584aa3ddbdd6f8e137a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea45adbd017b60ddbb90568699519625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3acfb8dd4497c1b1c812b1c5a953ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ed72a42f437b6bfe8e1f8bbca2f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18d95bf09154a946d5bd120e3f69d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd84ed22e35957c06d009f86da8d45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bac75c0b11e7be63c59c41ea8b254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e3aa25221c10c937439317e0028f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987745de9bb8aac95d8ea7075c3d58c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaed20e5c7ccd1aae842cf1475d5b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93fe365b354f3b428db52e45d902dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92106497814baf748373bf5c90273d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1cefc31ab4a6a14160e15ecd78065636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706268d3469b6b0ce6223c6fba82423637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba28e4f37404fa56a710159c61ffbeb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4ce5a594976acbb70910ca469c3a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043c3274aefd36f365b9f5c5257ee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02a532d4be9dfce6e97748084ed65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c288b7d690c2cfaef686ce2d16a437642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e248adf4c02ffd7daa496b168f5a25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bbbd5d737f354a56f69402fd89d2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ad89bf9965b1b5c568b49cf0ca8e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f9c4ac39ac402c5700a2cfc085a92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189bdcca65a5d34d02b26201679694647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4ed44e4a604e8b8e77bd4a8b28b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47b3531f428d3eb2a3d78ca5400e9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfeebd860df14f77a4f45ec761187e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089fdd18eb6314ee0bd886a4747eb7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e180d835421dd19ffb1884860219a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae4493a3c1ae8bd2728003f03a2ae4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4454c4d99bc6174b78930c06d75395654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a656837f2132758842187f3ac20a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dac86091f520e89dce635bb15b88b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f013b5eebeee29af156dbd31f6d85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e2a9051189160ec545505d88d102658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a2ff8757d13e5cfdf69d29c4ff1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929be4720994efcaa3460b2562194df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a200ae6e0e48ba2ea5130daaa113afc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459caf54acdf6a76db1a7740496e7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f440a8345c1a80768b44aeb47033e76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf055aa655456371a057f7a1764c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74b07c2c4232f57caf6939c12538a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4584e7a20e438dc41a9af4cc263da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de936662bfee879045f73b8e36650b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6485fafafc43eaaa2c3dad536a5a9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12807a5da3a68701ec38a460b0fdb3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43a25bfdc7e710d8afab666623b37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80139ce86ffb160cd9cfe9f81d839f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e653705b4df60bb9cb04a8450792672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069b496b41116760fd773f07b8efbcf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b220e0decbf87325e45b4e901df8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb884c56aa91e3eb060da42d44196675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b885485d50da4999e9be4840be60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea43e9b1f6997e3d8f31fa7810c29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f41bdc460549921b48164c1a1017dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea16c3941db3bc6a0ad816419d333679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704845a4a551b777a74db0a4197c581e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>