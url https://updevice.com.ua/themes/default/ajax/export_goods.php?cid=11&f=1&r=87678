--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e76f4ff9ce0675b454a938b2a3e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accae920c5cab831418411a7ed4cffe82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f114de3231d97ac3e33200c41d5bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660506c5c9e20f7d9c268c53f472fbc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10439c3a482a76a62f2d8fd29f227e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a148f1b2344b54388fb1842952f30e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92935cbf4ae89b7ef98942a42782c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c94f2c629e351df227e94e51f1c44c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921775c7126e6cd183c3fabd3b25a4f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f538d9e55cbe2093692d88bcc004010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e17eae63b5d1bc04225508a8b24c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d906ed8466a919a2b3495e1f2521a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4dc8a97ce5fb19f6dcaf29aa0df7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21b35d5fe5b9bf1509a80248ceba1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f21bb190c06970faa66ef28e5083d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f7bf83100dfb642b354e31b0498916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dbceb3e125b34c96671e08c7d580e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466affcdcc467d4a6fb1354eea894dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f708cc36c89fb33be5076d36279bf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f38853d4129bcccdf2b805c47ef920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e8eb56b42e3c884eb8fb57150013421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866618a8288963e1264d26093e129b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756dcd72e549e62c7755692ad90d7c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465951a3b72ab2faa3d373beb6847b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb6e06dd726cd6b0f1fffab3c8b4f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e998d363ee7c76a3f3532c17f9a31726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e629a7ab778c8bb872d958aa038bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933b67d71dc84f95c1fb5a188afb1b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cce0ffe3e2a45fd685e8b54e021a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d531457e362f2e1e835344bf0ccb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8321a3d63489956955ae2a95dd9a22331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff94f46f55cf4c45a2ef520b47fd93432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed9f45a21e403e70bc4414bcfd5a0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e91151575c10a7f5dbf7bf3db09a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705780a0d5d1a5cd3ca84dd8c5179f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470ffe8815d1e4d42ad739ee4e8bea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac864ede52ff6cd0a1d5a3115960da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41878159c4fce618c48eb745097f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03fa7f6a359a9a874f258b01946a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7961862081a01871c99797b77d062940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c03201c93699ef9de49fcde9e5da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b85b8d5f6fc479d994f1eb49cfe3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc8eb5da89499301909ef5b97737d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95f9b075a205f34f90390194d4a16c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254140625e68e9574c50daaec6d99545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398e2cc22d3b9ab1e159608279e46c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94419772554dad10c189524d5ea1016447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5352bfd7dde3abb23f70929a2691f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c5517692eb3b1fe2b632d481ad9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14d7850fd6eb95b7eab0eb7b3aaa2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c364e54186ba5235ed59674064dbff151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9409d29dfaf22d4f83b4797fc68352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7a6b121de89fdc20fd37af35a1c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a6f7c0ae0a6dc84bf7d400c422cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af029d250e1c61e95f07b70a58773055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7550b90030485c134207b61faedd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71a0a1069004ec32b1fd8c7cc71ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f93efffaa4bae14b9ed9555c5e5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c50ab88f2241a8461b1b354f04e2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2477c42b04a9657eaee7ce670a042460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4170e6b33d7d781a5a5f41b0ae7c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376c6c089b97cb7c1b338465d631c2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c152f1edfd2ccf23701bac6e5d06463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bd98127979f895d2b9441e8a3047c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9612a4daf503fd7401ea2886bfc2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a9c83dd06e3e2f6b51f868f3bb48e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68683bdeab64ea4dcb87fdbca14cdaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc64f63ae34ffba17d3c68c9451ef4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1674d02eb23ad4d462d7c77a0fd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd8521ad9ed44f93ba83defe7a78d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292356eed8f8171211755e951c60bb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf55c397226e55a286022f303956a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822c9de3cbccfcec431ccee37fa94173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d855c3e58c364bc4ec15f11d333674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488b98216d9abb248a4b1bf5ae5f2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a3969705ef69d77cb67ee55f852e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def00255ce91ce9c1773321b493060f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09682a0ae299684f223d1e2794e67a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa3fbdbeb4809e986760239a92b9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae04b681cd0f1fb2dcf2ec837228c1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca886e2804cc51afec7de611b8a693d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4bfed2ccf9000705f58adf395b50b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16047c2f2010601015795d6904f4e6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb6dd87085b5f7e16b1d396cc1c9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0aa6f8e8fa9c8ba965c4e1c4ea4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f32ee9f1e4cff75078dca13eb3a7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187b4e6e80513ba83aa675d18014aaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6cba3380a1cb921cffb57effbb5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2047e29be4582723fee3a27cd6e2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26dfe3c06f81e2b4e077c92dafc0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3584a874665ce57a90d5f4fc1cc1d1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b123715c0efc00649eaf6a4969f8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa9f7e09f5de48b90f8cedfacfd3e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39946ac7923c5347a56563f352c5b8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238398f85f605eda9f14cdbff9e62df695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388786b107424c58cab481e5bf969c1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2ba8909dc34c7486d9461e04bbc1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823c7820f037a22c650f2185577eae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480445e2ffbf1100ea231f7b3436bbb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d27144abdcab5f709eab6db7452bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf67eb9dde95e548d89587f2fcb35a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04051c50f373ce3a345381a42d7102c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704dce2cde5a7698f87bcb9aa23f592103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f189070ff4de0f18f80a2d3a967b2ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5fe9f482102fd32d23fb9a776b11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ffa441b41fd16b186d0ea4695a5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753499413ff52cee9a5b003808072d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d55fd9570923476eaa9c82c6950ba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748fb3da58fbbed51fd827fb7c3f07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a0cd7b44ae96a269897d8e736432a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c658a0a0abc901fc2ce6e2abe00341111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984893cd6939978980a5406f5dd1e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4b68d243b71a7bbcd51d49829dac0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc685bcb806a0439bd84896441e4d21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2bf49c088598d04fb7595f54ba215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f31dfaf9b177a8396a347ad9fda1ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166abb7644d6fe491763dc5bb6ab8f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683209d7e72a0d4c0755aa82eb3bf98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff93dec9fa9e1f67e6dc771962f0675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a514219c4a44cabb134048c24f72d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a069cd4e692b58b1080163e441b69d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510a212ddc962b350d57b48783cc774122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff501057e0a41e26c05ed6728f28d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd70fde5e9a7f629592334d2bdf240124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e03e49cbb2f9562322f369804b20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c00d6751462d6de64533a9c7d14f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9a69b44359ea0c3cc597581a7835127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffecd0d5d41a6a6bd8dc79dec647290128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feb558349138a9ff963ec1ca5832d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc258f1ff9fbe3bf38c4e88ce50e4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec4a5caf32f68246710cb07c531f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3088d821eeb28212aa5929d91105132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056008327658f95f4d7f4a9493ccf9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ca8bf1ba887128d3730c0fa14e7e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09d073a1ab02095ed7d7b3a33030c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd755477466f49179ffffc044ce99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d02a513eefb591f211d00daacef7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb99c9b5faf1a5a6f23544953209a1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba060ad87c9196a42388d28bcb201e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d52b643f0cc5d5bfa8a612f018721140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb2fe558ad34422b09ef055964ae1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8731ee2f1409e8abb8f97abf3793f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9ea6fbf0bff70df887e17c665009b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf677d97728d7257d3846ea76ccea93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e258847ed62ca76b05358d5bd09263145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63e8583857dc9c5435af7df86a3d79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0c526fb0bf49919fa549000103fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c0c9ae1cf28c2b66749fd62194ebe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74258aa8f45f2d605bf651aa32c78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38da3aa633941f16c62d843ea686a43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ccd93cd9d45eb1f0360ee79d020f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d439cdecd133e44ebb3a81a42c01a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09511dafe95c65290945bbbe3c8f387153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d60c875b3c01b8e93a81af8cbf5654154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad7edb2f4bdb3ac2437890aa58d0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb8892a2c8297756321cf298be0927156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be11d9fdf1253f9c0e08d998b2584a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66132e5d550c9685087302be0c0988be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cbafcb8e3b01e38624433244de7f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404117c1cd12b553cf985db4cdb5d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf97914a886764f3326db220347d4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689d09db9043fd2ac10c5232af9289162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b7cdd38b939ec93ad1c095430ded163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0a3bb6eb51c686489bb229da6d05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffe4afb54dcf9b01ee10ee34cebd42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32dff37182782b24148beae1ac4248166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c469d01ae42fec0fafdc2908d694679167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38c0ee7cea6f7419ddf8e0e7cd9d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddaa48dd3448ea87da9ed3ecdd253a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c2a1aa1e968249b102cf347af8385170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6f108d0defe8f52171d13d53029a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af6df1aeeef6b298ec5d48a6f88a51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf90bbace5c68f8d36a5ab7003f0de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202416afc072e740af1d5abc87cbb0ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c636d420cdc9efa4cb01cbbb3327ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8f04f9b910f9b49e9f56bd1f5ca39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e31b0bab3a0bcddbe066e18c8a867177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e42b8bc721e23e7591d0501bc2022178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb1b33a9f868b2cca49b12e1db924b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ded8d102bdcfe64e7b1cb2772a6d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a1b963627e64c2fd19a3bc086895181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbcc1e8e7317e4c3e2b433506f8fb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc460e48523ef600aabf3d7589f422aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0b533677c86de018e1d9a2d9700d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c443a0c80b43c56b7e2a4abbecaf06d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c473a5e5ac8172ea3027f53c79b16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72590f8a14e4673c2ec1a0c6e462f23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c5c02946dd13eb53644f923ff8315188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155b8d16ceba84560a68e7f7f238c87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510cd771827f119e760f12b6c2057c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8407df5ff004c0a7791f9c528f7da5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abed007142e27d92cdf361092dd0dfe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be824f8c1503d712d6550c8619e91c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731088c290e2d4b7c7770b9554959d34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dc8d83fb177f1df3dd27f0557c6a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636725a6410c6e755eb944be5fdb06a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d338b0413c64b07c08ae2f199d5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776495b7704be1a455c7c9081437a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef25358132b0f4c4a19324d82cc15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c1e650e1d3021ec47d1b9a971f605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40500dff5a32f17f751a721870a2e5bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77afb569fbec6f6748168ba0ddac4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963cdf5445222730f54fd9d5712ea17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd888406695626b5f90e8766e8b9d08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2dd38631e2f41a1b7265f75304506205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77823e64fe4f6b6db782882fab8e3a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e99b34eedabb47d460978a1c98b5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82578fcf1b3b3532d68742811a1d602208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe2b491116adf206237e3f4a01be2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e81560458532906c699e1a0dee84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dcad1a00eafd43af411fa1fab6c36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1575bc5cffcc51396ee4ba3cbd3c0a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f131ab6e3538f7a145748ef1f50d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b25155eec9fc26656a37c104f4166d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c02ca51c77c12df97f734da9a76e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0a198aad26df098ebcc122d066a7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa8279089498b4698fcc94d1058e1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be916da8cce175ded0fb2ed6dae3537218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d7c83c33252ad9cd3f3478ce36c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b46462ff52a1e79c9891e21331469220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411f9305a60a568b7809e62094a019221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c19f3fae340e148f26940de15bda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597610dea3c2a8a1653513d3403e493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d26c030d02c5e1adb284cefdc8daa4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ed6d6c2e1e25629d4e3eb3fca193225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759abcf25fef4247b342fa749fc22518226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96795d5b04aa53b40699df4c0240e2a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b52ae051855b1443a25204cc42cfe8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8b4d228ecd9beaf1e9e5cd8544b20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fba11268f7fb4db17ea635ca6ddac8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25217e0ece26c86cce6fc3ed0508c4b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce06eff42b8ead6987bb88f88105a09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4377dbc1d32b1f2864ffd372a182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34f779c42c8763c7558e7f8af480f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf385e75732ca32c20160220637338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc2dc0288ec5476e6a4e66301f3e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c469bf92be3126ae184aec328ce638237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f8ad1260e4b069c6594a4598c290f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc87f285aa598819f5bd487d9c0e1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d64b8acdca9814f7183c64b0ebc51d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992cf90e68685a5ccf2d292041c66d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1680d54c3024af0bbbea2a555b8384b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee633144af6d5bdcab66957488074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58edaa53bb163043b75220213e02d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552bd79f254440501725045a318b3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56259f4e8bcb8fdfb9313dfe3e99c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca5266017b4bf03c32d6949ccc198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca889a88121e53381a43af80ae051f5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b637d471a7b8ee922b205dc7a98aa11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433cac2b397dcad2afc8ecd36aa2d41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9df56c3ba561bbb4cc55dd0ef90a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ba15b2d8115e6da30ff1bb11caf97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee956b1a45f897b677a8ea2958b8fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfab32546f0747bc2aad7c0812bfdc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b342e3267d847d580abdc90e6b6d6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af219e4b7a4eae09a35af50592ddc11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c63c73f172dc593ef290f2104d5f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef044fa0d36a5cefc39e0db1b6c0722258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc0f3430b09e5fd3795d2498ca20d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee17f934b4b7c26f60c02e3e7100311260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baeb6d84dd3b93fb97a9f3b853739261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe9863cd3b5e879deb80186eab2e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3252152673e2dd62ebc9bf7147236c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3b9e3a080b605ad18bbc0e4d92c7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2658733a1763b8d0934f22d1a9cc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f65b83935e2f7aa7a06d53527079266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad53f49c9662374e13984892a056130267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348aecc6782fdc99293ad53b82af8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75a23398b9ab02abf6e304784b155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b48a66a10d434e33594f6ffc5fe052270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0e1d0475b94cefe036aad1717b92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cefb29e6a0599d60416d851457188272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e9d22226d77cb25e95ccf25137c44273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32423f4ebfed14a3c105fa9511dc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba3a1445fa20fc2c3d1d9056ed4e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4d42be1307f0f941df1391dc3b997276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb82a4dce176133d0a49c13c853cb4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c87bf26ba7a59d8e6c96f2b518d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488eadd7393df35046ecc94d57e2b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5ff4b071e091c18d3cde1a13572e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288fc993a92d55fec49c872ba227bc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76575398e11550d13f07aad3b66ff05c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16d2a04714bbba585e89bd56c5be47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908de81bed53a3e8dd1b0198722e6c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f7074f22e0a9ac3a582721be53f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ef620cbfac3c5b0c128bb785252ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e275b1d5cbe57d716eb19b848bef8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e193ce8dbc04b55b0aa9c09e29b83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6b8740495ad6cb54bc3082c12273f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc09bf16fdff86d39f5e6d624b457290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be2496fadd7100bd133c8f272d5d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd99ec69f671f443d50a166d8bc790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b973106176cf46162b7649910c7d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd81ab35f38a8b5de6885204c8ee306294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ccbfe9ff783da33103224a061bf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519d014df9ac7bbbd5715d4124a055c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e674f83ed21dbad1c9e02893382c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1720445883fec7ea43a221c5a09e87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d894ac830951a2a878566629f731299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb91759ffa51fcbfdb5fb65731d8a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a435eeee73c6912fe6f258b759ea996301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b5c85ac33349091391533fa0405f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509190de406046d27fea1a8ba3cd5cdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050742ef75d582d165c9de6016eb13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf091635a88288d03d180d7348041eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f137d495105214dcf441e1df118eb73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8b3bc905996a3b74008427d2b2296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e66968e0fac79340b91d7e780d108308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d295bc0fb27ca8fa9281280d48466309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a32339e51a651794cbd20ac82991e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd157c0acc4045e5549f538ccc624d3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbde13ea68516726562e07758987b43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ae58d6e895bffce01ebcb0eaeb4d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ebd3a726cd9facfd24ebe2cc4eb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5f674a07995d260c11a1163e2ba4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c210f86a80676fa90da86790905b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994343eef8cf4f0f52ec112c802602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c8266b933f1e1cb05059da038619e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca86d56d9300f374297f98e7948d82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b86d7100dffd608cf9f12b04ae5c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844178fdab14da5c2af671ca2bf6305a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51729b84b627249b444a353037b2839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd802f43661b3454fe4dc10e235aaa1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7f903cbf63b0b933f34f9316113ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d83befe1afdddd251edf4b1d52d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ff6a51037f10e6cdd11858b311d14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8193706cf09cb9a611157bded425f70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f06dd69aa822710d6153ce60f796b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074337a265e6c0a5ba2a95bd3db5de94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8994b8254472ce66ad95a83c1eee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6cd694919a0b71e5651c5b43eee49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b508260efa36ae22d1dd73968d25de0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a6c5365d5fa5ef0bfe14b59f8f695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e51a758c9ada0688f113d8d625e40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b6c58892afcae6c2c93f3d54d77b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517d19317a7720bace8bd4e3d59e44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487095c28d0cafd35dc895be3a3c5c31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73112f1257d1e1bf1af4f2f419f06338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682cea9f60215e1d4251a23588dfca8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ccad84818fd633b03885440e8343b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317df4ee9040a636bd97349f31db98c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a0797559ea302284885d07409669342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53088d66a80eb837535a5f9fd48df2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f55d0ff6eae040a3eb2d83793a308c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4ea620204dabe94301295fab686dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df900021b06975007fd5c1c95571990346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8efbcc158dcd78c6869febd488f10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd517057bc58b27fe1284f1b24cf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac76c065041a39e93c25cd773c7d7f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d8e4aeba878671e4a37ec8f89f2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae848b6f365f2b93bd504680f70acb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8f280ba285a4fbd8e84e0e1ea8682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5e1be36f2eb761a7f75688a7dd624353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f4a4a1eca02644781e15c0fdb4dfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacac01fb4d5c87f5c5306b2c4df4b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61cae282ef200ebde37b124ed7310e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5375145224511f12f4b5220232ac3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de597c9ab66a2c36fb8b068b5b5f95b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c465460d7ea8929f8e0d67d722f4ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2697dabcd4231e0d56de33f7f969e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bb49bd85924eedeb60ce7868720f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8de8bbcb314a1b975258747fa775e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a053d9fc2fc1b5b33cd3aa908e4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08606e0b03fa2b791441a2246fd5fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a80ca4b098304989bb3d4039910c87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868781172ff40e60a5b59b51cd9b1cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff2d1a5884d3c23d3b7c19aaf98c82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9965437334eebc87b1402bd5c578517368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075086e6f6f742eb17c849a49624c0af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8c1e12160c0bac9b1c4243aa69c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d65ba20ed48070b2128a6e6abd35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e014e263842bfe265464f430bf57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827dfc29247e209c9e783b6d48a923a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fb8090b41819234353c5f99f74486374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caaefbd6f6e4ba6f05fb70d0baf929375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea276e99bcae8af6d56148777755e17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57f6f4159817cfb21fd0530ff6247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e756bc60c293fdb6b49f1301af41f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d80d399d6d95df993e404ddf1266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097402240f12cab9b8b5c66f7926cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd02e91e72b4a339f5de20cc5c4a199381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31588ddf49d26b47cb9882095bababc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb462a52e614da2fd4fed9cb3dbe7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f013633d3b310b028d9b5a3efda3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5496ba1ba9e5037302ce6f713433037385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c993605e2fbfea6baf114c7f028890386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3ffb99733aa3098ab05b77c7923f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e427bab3d4d922ffd07adaadd27805388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ce125bc87abeab5a893d1c61e508389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e27b48f8f126ea5e8b92a4e9aa4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2cf3f19388f6bd1990267446ae5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0973b1d91795330211384c8e21aa17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b6b02254896f8506475a7176bd4d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363f9cb624b3b988161332e3db7f428394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786d7eceb7e12cf8696f80a80e8d89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bde3fba25ab7029adc15ff9e15285396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f83d258f9eaa614c8cfac13209e552397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e6d5e97961e2aa445b15fa4ee862398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09e8b389e00929a634d98dbbc30e50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec6c74430af8766dcd409f1d37f79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594f10c0177691296f9e3e678d4061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc6ee5230f767476afdde89c0bf846402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea15a50b3c5cceef0c1c5de743dc50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad3c93143990e29018b6cb9818423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a78e36e5243b387d1969cead6af94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d526b4223e253d36dddb289828ef77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae4228648c9d5bb2f3ec97db06f5fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a61b9d27d028dba7863e4f0bfa065408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052891d06f9b992e203a840bedff00d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a67667c086579691067892b63a74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24fd6bf3adcbc3cef6d1a3d7a86349411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509bf76b919d190edd80f36d1902a05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30b561670baa8a7e993aadfced137413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667196d20eab2989049fe18fa360981414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fc7da1e03788d7de51433cb80d2aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc1583022b5bdf11170f3ac989b32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4131fab06f6ba98e8951efec3d3cca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9dc4ff41877e2285d0273d7128a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d990b440e9c7d75db80ddc07d8248419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f306515f8ef4801095ce51187577e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171881e45bd326d5468f6cacef92b06e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc03645c5426da4b43effc928028253422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce475640aade4820cd9682dc61b9b6d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea74b4f882ab9abb96659268c53946424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841970a5629a6e11dd097a0ca723f5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385e5f9df47b5e3fb8e8ab1df4cc05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5a2fc076413443f047bc65e1c62d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda649daf2af72ad7f19b753faa597a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dab58b179ee58cd1d48d812c3e177429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee72772ab24cb97d10d6efaa732bb24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f1dd0fbd66fc07eed49d3ab4318a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2663758999111dc2fb18cbcdffca9bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e5e6ca6378c278580a9caae757583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbcfe486779f115c4d432f9b1f4f96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed149b6ea22d408bae1e8b10b38420435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74bf642ea6178adff273c52c701255436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7204367ec0e268cf7835b58b5c6637437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51a3a587e4baaf8c387d30343559f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f55858f1729dc1ace7bea84b76c1cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2129845578e59f9f6dc795ca02c244440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c1e1c81a77f6feeb5157e89e523d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1898c2ac5cb107e5499d00f61d8a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c319fcaff980cd9e655c8b7ead10b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470de39cb057ece855f07fe24c7d178444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70bac985b301fb110bc18ff65871e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acf946274c9b8190e8c7c8ab8b99c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9132d3647d69a69d0709e16837ada447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd9d163eb3b4351bb35cc02892b1ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fdfd6e586cc2118c64a430ef2496a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ee68f3a5e7f9e5d09db85ab60106450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7a2d1bed970a393529aa76cc6cf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a258424673a9d57db4eed7f864c59a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397211921596b295b29b0327f34bee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5c6c139bcacaa29d57a932eb1be90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6756976f7188b7dfd2e7bf510c1b11b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582392dae205b482a71c217701c5b43d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fefcf110b8622bde6d7c66733f949457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881489aee3d97985a1580417f3dd6a0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a20fa12910008d5a6af43a25c2ac0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d19ddd7a6ae8bc8db5cf45ab88fad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f86f8150f004d5122a3433578cb74b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44003864e340b19831c94aa1e9b9114462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d285dedec8d66b4007849ee3288fa38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc1738768ab7a5c57cdae38c5207d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779bc885ed6987bc3fc65d75d19696465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0093cfefa07bc5eab1c11201c5a749466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890344ae7404c2792a1b5988e88f72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9139589a270027019d3f7149f3abb7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48abd57ad61b79daede156de58fa4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f51eac0ae0481358e82dd6ca003ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3361265a848198065f35e85d1678471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da520f4f4590cbe76f443cf60285cf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad55247221d93b85152746558e5ba1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd8ac8b9fec8ce820de96b47e224d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a970f6c8c11b5effb4663e0f79f85fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164991861333a7ee41cf29a178471f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b373c1360366e06d499a049258dfe18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb149940c4a367816af5346f98fe50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46b9605afa596700fe96a7cf55344479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe933dc0c81f014e3e42f334029b0b72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3b41b6ca85c662a6d76077204f11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302bfb0e08d468ff0c4562ced45d08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e04ba56cc87a60e69ac478d5194e0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2a6f6dacaedb35bb09837338d0340484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88efca68f80b96be4fc427d90962cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f97784b8e8a8709d0f6074d41e718486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba474a9e2a15dc75fd008d1baf9969d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa144b62b0a6b15f9a030fc0ebda939488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13264d8e8ff828d1509b25a68b7daebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fde908bb8709971e19f42b8ed589ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f52c75e16f1781e241cb408e8ebd34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6e715c8b510583fdb1c6baba552e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8456c02ffd71c172c055d95f3a689493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b2d46ebe17c52ee1f1b4a3325fdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048327607303d6ee7f8e0438693cea32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e52d57d847078b5da5640fd4aea6b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429696ef64f9435d199179fd82e03f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8581ee5190cd863c052476f922e2ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be02a7483cc778208dffca98b6e3d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c968cd59c9ec3900eb040668bd3a53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54506f832c978193133b2f85745305501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bd59dade0ee6d91f347c947d6f235502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb76af3a5a175bfd9da6a1842f09d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f49d03d033ea915c560564f4f22fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b6743698ee29670a167909245e5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bc1c18db3a8a39e54613b333042b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2bef2081eb26c6a724af0a9acff2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1cc471058ce4f63a6d9dddebf64a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7d667d8fdc3f1518be5c2e36aa929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a9f5d41a64b3798d772b61e77261510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b9719d64f57bf4dcc45bd0fa6c3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03fdaa500c7ae2b76172cb32794f44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bedcd7196c7694ec9a8df6a748754e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec7ea34107f206ad3159fc5e45a22d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189abd67c94697d696d14ca7fd35253515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5469535658c90a0abba76ad114d43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ea1280a701fcbdfaaf13843c3c4b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030566d9c92a26a851ad5a330b6d826518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2568f88bbed0b79f12116d9ab9f2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe3fae6b0ad7ae5068729503921c66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23476c0bb655b6873616575b6966b277521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7832bdbbf222b4d8fd0eb7707584ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804385ddf7511829ab5fe5ed5d18b08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72296fb1cb9d97d9bfba8b463b07e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3da75cada01d25e928d808d41df7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84bf7f7a9d185b2ff8bfd193959a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c5db17ea5344d0247c6f3102750bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2c2072caad65d13a0c755be4fad6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445cbb5f9fdde937a46a3061bc7c7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112928deced9a569075314936acc843530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c10df81ccee4aaf29557e8dba5ab5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289c3ccaef091e93d721d70c4cc901532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327f90e8357417e5daa122a7b5391e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727e7d49035aacb431a1fc852b0a41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae1dad55d5d095ef57f935b659287535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab22ea0257f23a474f68d62b6833f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4829030826043c352822eae663718f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c61c09b4fa875ee03459c4259dd7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a872ef0a025c9db4d6e6b590d48e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47540ce80672cff640a832c4aeafe2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca58ebc349750162fb9fdfeaf3004541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b8ff71b1d218b042976c651bee76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe983f206607b2b0197d47befdf9677543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f7c19ca6cfe9c033cdcaa4331d9fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43b3a1ba3d163f298ed5fe571f3ffe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695e01bae24ec4e3a55dcc16ccd6fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f449315b6434912fa651469645f86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6ff68508d37deeadca356fb923e2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b05e31a343fe04e1aba84d1d43724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6755b885ba6bab74898588238757d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c4bd18487de2685271e1c952466e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a3f61e047b7c910b28eab5e4f6aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a86130a80a6746fe81751466283f97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c868e6fdc0875be5d4f877011cbd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae9432d806ac148f637d10e7da5b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9852bb6ba461f01ed14f6344c9464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541711c70b0dc574d849ffeb8cd835b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e699212b283c4e9aaf59b0f05ed32a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f3ab8979b7ede40a75007dcc45cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fb9cd15ed051a53a5be20a4dbd204560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8761d2cd0da84e32556257aa267ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34fe6cfb78b684bbe4bff15bcf332562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b8eb6bc27b3272975343fc7a7d3fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92d1d4261fbb2e2b2cf5881aca3a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a3211aed1be67086e581c01f370b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a362f7ca70e3653e1fb2c050cc37a85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd9e13c7f9b46b7ba1fe41c2e4165567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88deed3cd4322d6bfebc2ea8a1442163568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6613657a7b6c58b33bb48bbddc40f67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4248159bb0c483a9f299e5dafc0b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072422b63f37b80414eeeefc1da262f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22048bb2f1a612eb416fa3995738ce55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95277874a67e9af7f0d17d5a9832cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5bffb33ae7160bdb029b3dd8b9973574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e1f031a0f52c03f7ea2858a40e883575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db9b45718c3ce8f4f1bcf3bcf4cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198dcf52111c164adaac7f2acfb2aa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9578d962a9267600918413673cff864578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5f9c6f560b2a1a487a5f53c63a95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54ca1ab2d5947bf269636e93d3efc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470fb79d22823ffd0fee98e183e71e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d474cfac35d79778a718f84d25eebf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6bcb5df27f9b723bf4310fea82c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db4101356dd24806b7e0adc1f8609584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aee4d395d39878cbd34a9e32c08d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d0594160b5a0f3fdf8434a962465586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f5f81dffafb9644b2ed913a6d24f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9fc3052e0bb7c0db52bac64ac4346588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2f4774b97b0c71f62bdc030379a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670633b8fa2b90413326816c66ca9de4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e34ad66b828bd9c79e1e5d644bfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be90779e77ce8670cef4c17e0670bad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c20c4973205e82566dc4287668bf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e397c41ccb686a393da4292bed6e6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298dc7da21177f62490d88d00aa4e30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ada37644d187e2a4072cd044e98e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a068ea966c5f36df6f7b7f1edf8c21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2a88eb6f291c21b08789c07b73041598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebace9960bfcb76b5f81ee3a0ed137599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fb707c019be2794155a392695bd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be4eae3f467a247884bd1026d58d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d79fab60891d6fc44d2783be31fbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af82f10716a8570a7a57b2c91989d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68d8eae152d93129a1af9e3365bc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e29b300ad43dac9055b759c5a15745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a60d1d41f6992e3558681591b58df2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75599683aa5f8ac78341896315e7b9b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0977e6ac82ecb41e38a2270bf1ea59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54cbfe3de2912f961caa01a92503c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884f7374abd436f71434495d956c11e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fe093a3c5512fd837fe79f1ea9d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93b13a60132c75efcda027224a79f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a0161c4282d9ab94e35307f97862613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976c09f9804d0dc7da22f3e88a4e31f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c420ec041b658f425f764fb8ff48e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ac18092c7236df879b8f63f1120a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0c9328478b163df74fd58f7247072617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fbcd582c15d1801dfa0bda75a6cd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b69b5cf30c9fda73104ac240d71a67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2c33b1c9855f35396f4fb050c7eac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b1cb149702256d79cbf65dcb88ad9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee432ad5c13bb6e6335bee495a482aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699edf30eb4fd2b34b5fa2c337a5f35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab89050f28c27098672ab8922661197624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1212664aee18b889f34533ff461d60c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf05dd1ca31b8787b245ee8544cd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e178d2cf3dd53dbf63d168b5de5eb9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d2feea7c5c40cd1a156bb8d7a5b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1c577832ee99a4c5c245b58f4f41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207dbdd1baafd70227f7447c2dfa87f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfb70ded2b8a1ea15e3e41c4662baa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3dd3debac38df3ad374893f0d80d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c8975a0d8a9ab1a6adb3aee47b14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d44b5430080442d0e9203d68e05f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfd1055d2b0b6653ba9c52cff34a95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c660a0d0cbb05baa650be8d65d71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90ce18efd5657ce4f2e7481738f5bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2e139b63cc00a929b053957fccf2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b0bf8d34afdeafddcf233ab9dade2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a0ddf19ac9dd3e7bcb2e06bb7164640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ba40b02879292379c560741230bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0093e2ff7cb190d0bf72bc8542b25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f227210062fa2a98f37eedf1e74e03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691c6fe8e383ff279adef4c03c3f241644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cecdfe64764d577c0f98aa0ad85e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b76b1596110d0e1e8d62efd42594e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e8061b6883b9d2c95770fcc205ad5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38a215a351c3d3660c705a5e59dbec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72cc00e326497387e2ac1117183182649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70428816298b970244a170179fe81055650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38683605b24c53a8038c044795271f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7ed89b65c9ed7ada77798a632f494652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b0e54373566f17b039f2463288c91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c37f73fe88744a2909863d2969c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a306a48695ac08d655b6278dea2e629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfec27f6c6c19ff6a214ea3cdcc0b5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41802b5218c80be5979963e3bc1d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86831581506d3de7eeb2df84e75c13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1181f45c8ec7c356f64037512ade8bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862d767934cce79903ca37ab4438bc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175da38ffff6bd86549ca3b8ddedbbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8abdfa803b3e96577fadbcecb314662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac8061a5ef8216476f5edec879ecf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83b99a662cc9e74c9d82447af563e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9099182e1bf09de847dd30ea5974665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e4f4fb1a7d330c99fa994f101209a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496f20597f9dc3cecc03e464ccead2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793f212622bb1886482fe9c8df41f57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b263934be403c7581b581b23bba96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd5259fe780374c788709250884b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7db28dd7437f5899c581cf221d09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f052bcc36fa982742742d6195a132672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5429141dde8f34d54c7452581032673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b840dc862718d5931e1212fcd4fecc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e56711e61466768f431d890fd2ebbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352afc9d6e8a6fe243c61a583137727676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585517b11971f52868ae61fb925ed92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829188981ac809940a9b03a9dd90e81d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77e9e76532486377becd2a6d5db620679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31ac0345ee9bbd5de229596564e36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cb02277c33cf9499e6ac1452c59e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e13427c426c73d197d266e5df8ed4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b575ed15c103fb26292ad3eadc6a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233ffd59e58f11abf62ffd4ee4c667e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed293eb0cf57dcaa0dc4ee6da9d28c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743ee9fcdc5a64d56da5ef9629db05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f89006aa34eba6359882ea09866642687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b06b1236d78ff3f1c49251457ab6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba354cccce894ab058bc65e32b14f99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e44d57c6b4eebcba520393ef7576690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c49bc4068d69c35a7a005ae86ed812691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffad0d74b03be18f482c6c27e07ebd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357cae911d6cd54d1fe379966204647693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca71e59826d3e17c3c946d90de39a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa00311f667c4eb6cb1c10e648c688695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecff8e1501b10061b2f40907b5be7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fca70ae7ee342f5f954fd7ad1ce4fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a3bea3faaac7aafefe4ad04359efe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e42ece754aa9f0e71b79cb2ca4411699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a29065b3a2a860fed60f783ee3b62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3e2a7297c4962fcd84f8c31375e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c0c1bcb39b1175eb7c9bf7afe9d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799abea855d7a7bc2b19ffc88460488703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75569362d6bc34d0015bf1b42ae9312f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f552515f55ce31d2037d5a28673d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a024997fc790a244a11535351e66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a003c094fe4d577dcd90b0cd09ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1439a6884a481289dd41b3e390f5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1199ef38bec109fd3e256383ee26b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4910d80058a16dbbf27bd12b5f484710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39f3a090331b782da724cbb3c0697c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e741190b078e43b8ab7399a6f95791712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9cf1683b2663deb0a99bd8d9629301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fbd3fb9553818f0386d221ebae542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a085102efdad0ea327639d2d614b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623acd666fb82774f60c3a61209966104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db77a6189f03e9f59ca9f51b9abad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b0f1ef0e22ab1c5caefd8e3f76106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41db01398a2a86c64860218c8f70aca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376443634c68ca2661902b6478cbbb1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ffb668a87072503f4bb52d31dc5ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d5dd3478c5f18bf2134bac7c68db010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52999cb46bd31d97a8101d16e4499de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0358e73b7136baf8b3d9322ee9dae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd45d0b647e534d2643c350669974413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff97b39eaf3a0f9df36bdecd203e27514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582527a471d76fbd9fe1d0e58862ded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18e55dd5fdd77f0175e3f0993544f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6902f4b21d596b19d926fab7354ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de956f380406f823017a323ba33be21b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaeb9dbf9c832aa3859ab6671158db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829f57d5e668c3dbd1f95fa9a8d61b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9d1c68b228656c54bce9c1e8f65b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1381c9a465041613ac2906b0447d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124deaa19055db535586b223507bd6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da0e75196a4fb1b47de40e5b84990224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d75f7ab43ab3286ec62fe6c39d70d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53684580fe4c196544c7a57fdf564e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4074a5d8e625d0efdb99bfc1e38827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4e4b23540a1f80fc48d913981cb0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441567103fc1f0e8634dcaac37e5db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2af7f1d54b1f0980957b5bb5414a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4bbde23b7ca7d31d51ac0d1ba823d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e8a90cc0b8f8a969365121ec2025b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf502df3abe052e52f096bec323aae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f766828ef0715deac8e67b9a2dca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ecd75c5d237230ab2f0fc0b2266fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706eb8f8692cb909620a02c3d14edf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cf458569c180c3a1c2566ce277fbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aee9a62b1f6e25c9fcff8c517915938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da9f4851ce0d84da4208482570aeae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876c346306e6da914884745438887ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345b38f43f9c6baa1e0ad388eb9a55f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16f4077966253626d10a1abc35080442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a422d8d9bae15498570f0b2ba2ac6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b2d9c55e91b413590ef1e32443bca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974653dc941975b6912617922fef6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e011f7b22eab0242372a785c426d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4c12b105d38593d97f2160ba022a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d7ccaa2be67f8fc8d2d631dd107a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655974c4ef2972e425da422430af1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adee2dc93607b14c176491904e24cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abe5e3ad9bbc5f28eb2e03d52730951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c0089fad7eb32a1ecb4ada01cbec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8c7751384c9ba6b447a132f6b72b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a330f5692eaacbe4694f38891779b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a976e45db33f94e7d752df5ca5ddc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd81367006f32a881a8ca7543f401156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83cbe80ecced60953405cd67abab7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a492dad1823f8b209c8e7b6622f2c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9fe92ad5001db5e2d940d82679b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db447c7486efc86e7b292dfd178ac2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de67da85d6e416d043b8f9de6ebeeb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd81e5b8fdedc22c9b8d9abe16b02b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a987f01efdb2961b6119140b951263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e04f85e2a671fdfa6b1345ea81435a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378156989c706314510ed9a14f9526865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891286459d7be85ae2c3eb09aacba566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ee6f28f3801bced12cb4399f7a8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78861c10e5de15ab36b4cb7229b9f5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995625da394a8e1116c8c3f54d0a748d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc461c4bff587c0add960356212fd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a1a3df9e3d2140f8db2b8caf9109a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc034727e08e83eece67bcd7883567a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f3a425c98b3e98196ca374b9a6d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35dc87101e250f5221379d045d74a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930345089e140542acf72cf5fc169e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed95cbb4fe3780265292750ee3c91476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36c6535fc4b5c3b486b3ab4ce1624377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bc3d21b8b1da40f9e03c5709d4ef078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2aa94a2cecee774687bf909227ac879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91812dfe8f69a80138866b50022de96e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0c275c802b396e16dffb63523f6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affacd51c06e069cb8963fedf923e0c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb1c1271d80a249e6be7f7a844bab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231e2d3540291078d08e98202651df684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1256d048ca77b767493b433bcd2e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9851abe9d830bc01f963decc740de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caddf60b646fc1d31f3d1c6dd7adab887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10d9fff08286dc924a05b805c21bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7d666c7a6e0593305d8555f5d841989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ec7b1af835c7269726a7bbad11ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47dce2b08ab4b521f3e5450d79b3e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966c46fdc06d5f794c311e5db79c2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863d81a6fe0f6aa405d01784e9deb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8297fe59fdd93a1450cdc4b3c1e8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcc862e200cb688161406ad2f6c7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbae57371983c1dd0aaad3d3acc0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3cef74e84d734579b7c3bca094e6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c1aea347d5f8ede7add0050b9218398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b660ccd2badda4eeac7a1124da22c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c3af731d05ecf195cb706b4ba9c46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e26ca9e13bd489c9fedc090f2de9d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba475e9b77968359d11e702a2066a36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608cd0c8ba7bac0ae1ef3fab8bf5ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a5ac7fa9865e802478afd61193898104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85768c1320325725fad485ae054899fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a1ab5c52e57e61f0b29c12787230106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b66ba068b854ab6031730dfa1db605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3983eaf34160f63c5a95bbce62a1d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e6722c9df590147bdd0814a481753109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09f0832d91994329e9b7ea25d8638110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f76510020eae0815f760a73b6c5816111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935bae5b0dea6d3e1772509b13986a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9563d2e32ecbecd1390f2f89557c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d7dcb1187ebd9823b050d09a2b1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e7dac7e48367546901288d9d6d33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb086783fc2e0167bbd12c184046822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfd4d91b4ebb29f21dd5e4d978060b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9741218f7d15fa4a1128f691525e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236fa6c4114e10ae78f547f19065fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219e988a765402416bfa37602dba9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6b3ebbfcba80b71888fdf0e77ab3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2684315815fc2c82a56595d6fce3253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870aec95e50e57c4e93badbfc8e44b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7878ed17d1aa5d4b25e2cfc8d95f02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318471238d7460c3b821c7dcdde29dcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef6192cd3815290b0299e4e03d9a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450df718de53d48a767b65dab63f666127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553d8af6219563752ef33b2f88e068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98c9fb1372bcb0317602c02ae348a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244926960df72a4d6850a875ec1c70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3016f4dd0942c28dc477bb39150e6a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2590468b716236277d5d15b5975ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0677a708fb1fba6be309fa4a77d6b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4e8fae79041504b4b31e92761841134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95649bd817f068cda52b00c636f310d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df7f6ff46648bddf38f3174786673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fbacc35aab6ee3ed2d2e3b1df161b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982fc5a38c6096bc8bd25b2dcf0fe1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942707bb4841d7ef622c6cf1ca7b1fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6959881d6405f656a757ba4f80753c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574445ba46c852d5eb3bfbbf39dcd85f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff1b581a509841f4d34f70e3e6cc97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7e9454a44bc516f147c1a4c64352143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09536f6f9f2d42db83822b1dd9dc4cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d28d7bed5e12fa0e5f139e8e15be6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889bd69337cefa84d3f7486ab0dcfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d537d46c89670bf5ba8b7b38d1ec19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e538923e1f0ac0f52e6dd0652ab41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eeaba5a87e9683e837bb24fdba09b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef3d87047c91ef69ff4e9eb1577444150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7ec14166d01faa4804b5872fdb9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de613eb5b6e1d66659749430ff37a1b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc09c9e41b1512d6b5a1733256b00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29043b202b2998cc3189a9081ae5c059154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86aeda55ff9c0a7ece9671e8bc01b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6408fcf7abdefeb327a8ac9974939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba014adf0b7d9e055e286e5be56be3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bfc7d672616bef785552c7404f73d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee95dec4c7e05510290cb9658c3fc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b27fc1c0c5f71e42213ced0cb21a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c3cf765ba008b9f721a6308312fff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4990158ae0b014e7c9e57e2229a7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0febe62b5afbc6bd8587b7e2dd51e30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bcdbc39302ffb6772c0c9ad7e0a49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596af17d3b8fead0eef9799c5009df8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab43956fe530f4246225020c21b66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6bfcca09228f7c3b66c30d76d498167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f951b2bcbe0f1579467f06e08d60f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a03e0b59ce3ebcac95ada90a117f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a3ce2cb8dc301ad733d8f32fd7bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880eab776cd6a9cfaec28e0e72ace45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbeb0f727a53cc6bcac7d98b7d46a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dadc194213939783346716d07c9ec8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16711c5ce9a631739147a96d56b51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65b0af30ec4ec93589fbc09482f21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3869c2e2370d24d4aaf1534c88abbc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646bd4c4dfaeef666d634bd7b813fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d6377fb97217a5238ae09a80f5ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353defb0dd294645ccb9c986835ddb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207b4601a8beb13b512e89883f206a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70b99ef1bc0be0d2a57889325c8b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a304df68666e8824a040f6aec65117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da568eb9476bf62a27c78dd16e7d6f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78bbcea3dba0340a2ccf16850a695184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3286380d99ff38054e9297eb7f735185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350678d6afae991d8049d1af9c10aa4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec28a666c4cc056759d66676cc5445187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a7d1df06b22599c83dea265dcf09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b7223884fe1bfd1b5def15f61476e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b1ad34f9f1c3b1efa9071743d0f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e5845a17b35506ca82c38c28271ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf526a2dc5e12753ef86fb918a4bad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96addc305c6426b86f805caf21f424ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c7c20842b7f7c55e4a06c0f0fe345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625895a75124c3d82442cbf4cde70abf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013c556f3321a674e3d4b49185ba4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafab918d65489e125674d7e00b12ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1130828584fea2b0cdf419eeaf81a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f63e8a3a6bc254af96191df0b9232199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a7be8a5085de19aa80775ae7c7d87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8ebf0532b547593bcd2b9921d8b4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18435b04b9009607f6cbe0d61599474202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca154ecdbb63a718785e10e56a45eb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ec436c57e297d9d282d0c87fa011f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1809731abd0bc752215a4d1ee69b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e786ac797b55a8233033ab01457a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e7adede7a68f8d31224c0970b840207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e8dc4d123d8e90250ae211daf87c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ce3d2ed2507c622729b998f8a0a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7749cce6b17e272c1b1aefc12c64a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e53cafa6e64204a587961de03882a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75baf5eec4e085e4684700ad3e356212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71277fe07444bf8d5bd085d2dc2e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01419f06de4ade1c52c353af59be47db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48e2269d5f8cc06cf7c770ed256ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171a396e5a001ec6fd5589079aac7b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e9a7d50f5fef4493ab2b7ffe7a22c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e349dbca570e2daa23896a6d0807f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406707de309b4a0ee66e1125f4151a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb345070850d3041e70a2829bb81974220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4a1ca05d60098e3aaae9ea0f0ca4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea3b462def693bea035e3f7e9aa0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15f915bd68a12549634c0d3b97c65c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75a8c4f14056f76a8fa270e101f94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d740714afdf49ce3b619100c6fc35e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23596c7e8616cbf4edf45f11c98b443226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4612633f1002deb9562a07b72646227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae48037dd0f69288467bae4ae642d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb4e8ea19d008232f1b50461c92cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe61c722c9b5e49cc69c5e407fdb18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463643730d8eb9a52341888ba8fb6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99098839bdc3c320adecc3afbe99b14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab431e6296f5776aaf45c13ffc8c8d32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fd34254250344d88ed57ce50aad5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87500fc34b914b01ad06341bf9d2af5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1fc4d0335a0782fd123b69eb5561236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd391e247077a5052e4cb6dbc5ceab3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3cafec555afeaf52f26ccab30d907238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6866d76f967efc37ff33b9e270b4b48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d81620bc32f7cc3eef6e15de056b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2b5498ce57c0a9ad2b48b7170dc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc625b54a89fa815bc7cfe621ac75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7858100f5d15ed7678101fa9223a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc044cfb4d049039f863928c95533244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b5b4f7c6ec16da0fa8d643476360245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ce84f9d66df67e6c81927340b35e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d808619cb9303580b75e91fe42cb71d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b1adb6007ed9085967fc513633be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a818be29c57096813316cf6b40fe083249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d7d617c855574aa542335affa83a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497fb97561ec4362f2a649d26cceec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf64fedfcb9a6020124de458f033e9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08e7d6f795c934e1c636dae9bed08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692067832e90477ba645aa911cb74f99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1b0e6e84c478bbb609b4a2f4ab3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e78bd084967bb2b0241c3a85e28bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6e242f6696b8b0d3e5a0acb1268f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f00520610c16e122674cf06d881be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de242182c89ec53ac84b41446024f6e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142d30212a1ac3adc2dd0119ee39e3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7000126cf20ec55f0a4b764b77c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae097e4e53b5b62663b526a02949a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1342354549521c9f3df8d133458edb7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df32fe89abf05e2819b03b94f5ece5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026752afbd83424dece679f18a079d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5fe0b76a95fff9a9a13816a85908b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9672c129cd5ad3543469da1c793f4e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a817611492a162029035b18a79a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf1e1722d3456076d39cec3e01671a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6615def9c9ee2ea56f17cc6de5be2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2af11b460b796bd603713165b3ed00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0a804f858e8b9154cabfc00498c91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2432fddf5bf33045fc3d8c71ca3e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6eedd7827a1d1bd20455db79baf77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8d23e9813dac917b71beb0a498e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96892c8ff9d06ad3d6c347a0bea2b6c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79bb2188d5a4ed404fe90f542f6822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36de93275b511dd5c71f3a25daeab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89572ad92fae8840e149e0ed31121c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd07710ccd492b490529640e767a8bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0039f11bc4aec439ec5d69091c649e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aacacc2a751b54f97240d1f0f1a89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d66fd2fc5689f63d503c729893f20e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2eb436a6df6ae7532b9fe2a782ffb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e43cb97d97e941b841841c653788f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d84de75c6cbdf8cde564ed1c792e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a969078ae1d6fafae7b02b8803c9d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be303153a91347e13726c56b8a19ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb96c9f19bd562216b1021793fa1bc6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd731d629e387f71fc23e7e70990b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f65e8bd489ed298c8a7cd1faf49f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2242266abd346070a919f7474d91a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e622c547fc719b1804355ed30f46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c915f01a5e1fcdf002050bcd47409294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988852b52059fe8d26d7df3ba5534d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461488073ffcd1c92a00ffd3a6491d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0524712a1b61405afdcae62f96114f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d97639b2f6c1825186e2fa26ee8a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a3679ff6fdde6ce0ee0fa9037c89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a0e94b0ecbbf20d70ed828eefcf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14cd92d0812efd07a99ac92b30bee4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a5d6c73716502fa75a326c510919302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df019cee0f431df91204cc80839be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e20d658b0643dd62aca8e4b696233304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c965c08ef58d21c64ba80bb340f3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e8fd3068a4ec70557e1aa6cf0b4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af106ebf1cf9d3a6690741873c730f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e155c01ea5e011a11d246b6246b416308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e067fc2857175e6d0cd51b737272aa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246d13926b7490818813d6cd8733d3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e50dd5147f99672cad35fe013e740311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c96d1b6e78283def5cd1597875c2cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7cb0393428664705e72ed292dd13f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92474e4b598ecddcfa73ba1b105794c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1b735246fd94f74d55674475c2d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5886de8126737b36b6f526342de2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d5233fb9f987e8e8e9f94cbf43d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2482c2cacce35d5e0259e47458aa38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e0fc4ee6bc0d78297a4d4835fbd76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec542295e4d5417a5dfa3d656414c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60071bfdc4f6e0cc77fd6fc49e43f96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694125f09eb3a8f4f2c865481eec9fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f97e9ab86d0a6f2e89b040ad2c421f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4435ab39e74c96341f49e321520f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c122172cd23eef68330cf2e9abd558325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0c95a4eb9e4a46f6fa35152f14b5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253a4eca07193ad1a0b617f78168d47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b34e7256ada55fc271262b59cacfa1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a8b175971355270335fc38b50fec4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f2a9a85cd6736533b37465abbd8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45ea506ac58c7c082a09f639fd43c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14544dfe9f2b61aaf8c5e755d13d2720332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e0a3ab7d2c953aa79894e0c024ca9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285fe879da5f73eda62bd34833e9827334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd806199edb4154f8ebf0cf1e96a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f049b61df6a9fccab7f981d198f3de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f1312cd6eef71dff98a7625bd3d68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a9cafefbedf99ff55524da4cfedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78808322edd374ad665631f49d224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df769150cd9b0fcdb26331c488dce269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4797010cd2737637ff33f9e042f85bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e75d506bbdb4c3c78e014df9379157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d7d3bfedc617c7db2593a4b32ce6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b230953cdb8d6f75e6b9350d1ed88e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21bb01cae8be6f04e13742769773f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b72bf1ebaa49786478b5e7c1089b21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afac6ab5f026ec77d579dc464c4bf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6971677b92405bbb8a5d14b6569663e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762b143c91228d1a7bdf19f37e7772e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f7a002386101baedd68aa66d7d8d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db194bdb42e79fd135fdacab8998c74d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5928f3205e3dbae115d36f4397295b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c34b643241b1cfad675cf06e1d93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e8862459c79d88bb17f7fa3e9c8ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957ed4b67c3a2a0216409a83b756ec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec5acd04671c22c7cfeb6abbf5ae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a1b0028fe05268b92addea72cb3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50db146c39b500a1c5ec41750f1114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f16355e8815d4917a290d719d66e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307443cb16dfe7a41dd2e80d4d23c438360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13302f74b391d57112bb8956f275a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3cb060ecae35dc25d2a7e4a8391c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8d88143be84c05b7bc9ac5e3d6b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4aa29d36ba69d201a1127e86818f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb9f5ac46e2d017755276cda24059365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773af4207e3beaefc0fa8d5f57af8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500dedeec223f14ab7e7b2d73e678a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81882b82bd1e35a4e8d114ebd59fd47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d0e0790610659716aeca63176048b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71129160fc0eb660e6c929c9f6348eac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc133533964584b50a49fd161c9a932371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40eb82fbd2b141b59c3c1490b15245372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295207184c4ad3552266ba93c9637346373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07071a9a980d8b74c23205481641d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca0a82445e188a6ee2f449f3edc14b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db8a078e7bae0515774a19df8f61c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e831e7c9cab8469416529bd37e4eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e0ea7df203fce66d68202191d661378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542d0b6fb0cf4720f56b2886406287379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07085fbf7368305cec19871f6a2e41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d958328d2173b315a32e75a305f65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec016aa6b5c24fcbc9c8af1a216a8b08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e32be629759fbd715dda499ee2751383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be5aba2a2919f0af08044510cb2a1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939d1ded9103adb07779fd0ad0e66b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7996f715fe487d97e310ea4c6c5fc9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c3f87d180e7e117103ba94292098387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dbf1ab906341e2367645eb3f1934a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb76ecd3b042dee4910866353fa822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e84ae3a61c05b7092038927e82748390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8a437b1bfc6ef90fe04e012d8041391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641fd71a0395910151380eb8c53515a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced94eaa0873aeec09323ddb69d8721393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d93c6637355e3a5d1aa6ca5b46c14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ceef97d0fae65af151cae1419d3e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a60f2b72d55848fb41a49edf077fed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17600e9ddc94bef30cb8f7c79795d82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb40f01b2dc27331d9435bf78ba5abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81753b2217d5f7d5d29167b52078bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ebd9383cec6dd9593cd7a28e1cae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727fb6083dc4f5f6fad7197f34f1b75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f4ae991f9512fb30252200f53fd69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad377334422164956e1990d1a00d283403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b0381d34bb22220434160dd911b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27443cf9b2d847caf6a3449cfb9260405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493060f96da9c33979c970bf06bc5d6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0825767a85efd81a627dd9e303f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846d8d86c8064fe49ab997a0ae0cdaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0ff3ca3cb8e4f6f004a4acba69d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc92f9446f666c511b6e9bb133127410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127fdca1edf68cf5a7bb36d6e106bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce4f9018a05952d51352428ca812de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b52a61ed13f13fbb2965b1084c53f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b8a130676956971fc1eacf4128c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e65cd8c30cab654a566cd95388f1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c131bdfc5d6bb462542d3cc1a3ec29416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fe37226e0ed4a26b07354cfd2485417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dbbe0cbd2ec525307257d9617da6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee1d7846cf987479cde8e720b0ba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebb4df29fe4290456677a4dd901e1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b1ffd8d41075a4a36f931d5bda8c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb3dcdd5228a98b9a38fda234b3f30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b186e3f8f3e69968d193f0abee39642423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0879c60ae5364b0005b84cf2966f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85223347df8a15dcf594f3c49c924e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fe6ef14b33dbeb60905c69128d0db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e98e5ec2fcc7acd033e883d9b344e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dc4f3c6966b16cf5db9f224c4a221428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778555347c8c0e679d9e9728c24dd8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741475bd47d11513ccffe3aebb35617430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19711b73018322cf36c07e02f487ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998df08b3087338741eb51fb5a64340432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d2eb6daadd9938cc348ba4e1a4775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3998f5325d40e2db5219d472c16f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf861e7fd10426edc081580a025b7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fe0d53a1604260df1f784da741a95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b436e5a9a181f91e20188d16a9bd31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6bbd2a35baf5736470084a4a2fbd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294863e3e99b4dceff415f200d2c96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5162d74c047edbd53a9ec4a152b1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35558e3771e3c8eadb4136ddbaad9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be576951e11d5456b993f57be27cd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3a8279eab09150e7b63374cbf4b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91e693945a35f2716977a3f5f822b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db2cdbbcf7a200d35339e0bc2c779c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f6e92af522a0d773adf216ace1197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e117d32861e5b737d2718f1923dcf8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093e9cb1df3af6d0fff895cdd04cac2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03764656dd40577594e0dd62e889b108449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08378d5778da1e6a866da7baab0003450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36079c1ec5d48e489cc52b2973a9821451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886501c61620539aa9e2662fcc94e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c812ebbd6ca5c4f9c0eb14ee732ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be6464f4fba27a40f16081afea697454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9641b869c590b09f6a27281b5772c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341326f6c0fb20fe8795d6b387b923456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b2a40a09a081a0e965259f58f4919457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d88e9acc01592c53ff8313372ce5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2421972e4f6bbe76f95e203c401543459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79231bbba5a5d2714a8b27f0362bf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2235301a7791f8f58a37386a5e5da0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8286c9ef8730bcfada8b29535ab38ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751a450f8aff7ab4d7fe7c5287a615463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4bb777df85a0210d51c86ca0b309464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ab8ec78de6af6a50aa4d104bb0ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3ec64bd6850e71b75411e790d68e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84daf9c7ac5a7525cb93e69bca269a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c2d6d45300c031b97196f5686cd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514db63b4626b43bba9a24d944e4f9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09d31a0d3758e334939fcfe7a71b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1fe9853b3eb5571b8dcb529f5181471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12af3dfb03ce595e2249f4d492b878c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f7d8e6f4c815caad580f11dd55430473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c91dff3ff5b4323e2a352ba15059b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0943e6b6601ddf6cada5d68ae0a5a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4019d5627f074bb39082064426088f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7e2c1714c51eb737ec7008a47cee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa51ead071519e61c81438cead30b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77107fc358e6ed86decaf898a2081e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bfab080c4fe4ef38cd1b22dbeb0e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085065b0f30abd701e72900d417dccb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e006129522a2ed6544461b17670aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48f28a22d4ecc4ebb93b6675470fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e691f628acf930b672b225448f8c6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864ac9b74c56091f52fff06feb9d65e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19602614af41622cd7ece50ed9c4d8f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950de758b36481f69572e1cc30d147f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc187e2a211facae82fffc18bb65d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ffa2d2adec97ebaa95f08b0684a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0351b6775a98de0fc4e9a65cacf92a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778deed0df6a15e2537b281373946780491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41065baaecb1591c31d88158faf5309492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acdad8c7bdc547e6b8ddf616bdd471493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d13446281ff1b0abe14debf325a28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f10868e5470ff17c82ef59de1fe62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1aa2f34c194c9b0d6ab2b5607471496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac131d9e02759f79d4fbef2e722f446497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0cd9fe4c41b7e5c428307e24576c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9ee3a2d8ce0b703b137389fed622e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f25a7cdffd6785ab72777e361b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5046e58892f59b635f96dd7e087ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885768726b0d1bb67bfdecd675dbbcb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ca55506a239c3ded27b70dbe7195503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adef4edb1168ea42c3e22c0fd5f4d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680337c66418d166092c0f2b9eb1f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648f7be43d0727f72b257eec7c07379506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b654171de97076bd4cbd8319189b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad793b32b8c0c809c9e198b2f3371c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85fb5705181c2a26fa89a988d8ba8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5153d314be15b9c14b16cca91225fa3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ea890a916da41a428e1607ae04200511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd625c37dd3dc414c133b3b552ef4b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4e9f7d481ca7a22e5610dfca0f423513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1e07ffdae417a5d2c1ad1ce1a991514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f1430681cd405c4f527a5634850f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1236ae3b75eaafa229637c595bc748516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1171ce416cfda84a0b49a0303343a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd148585e4cc9d41e2b51175d045f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e7259ed0fe0530e6b2d5b1c316235519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee1a4811e863fb6a765bf39c2a203d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b04a0571cdf14832be8a7a5f24d288521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9710276cd20446c932eecd2aa33c86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0641107510a6a685104066f2fa9a17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6496c9b82c23f7fdcbb01809b355e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520fff28eef8b2b66dcb73d8c6834ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5ee852c52b47517667a32841b44b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9cc4c4563b916d7e7adffa0f17030527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12949145dc47894d75c54b5f31be6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35270c0d82b2c7e525d5afdb6c2ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922c53229874eb3c455130968fcf547530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010225ea4d096d4c3791849f17d204e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd96629616e0e49d359cbf6633fe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66062fd067dae8d84cf18c32cb1c1ea6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dce7e3db3cf322e425607e787f460534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e1523455449d82445172abc519fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa65ae4c3f4b1f0e49f8bd382b1dd2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee64881caf4b72ba882ff9d5286629537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bda506fd30b36cfbcf475a1370f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29cdf3738cd148c2fc7c2022ea243539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225575a50a18f47405352fdc66701f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e65ad1499ec0ad4c805cbc58d6e08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c924241318446b8066c46d3f194c90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba2c8c511ad25d6da00fc3c17fb68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5301460eb74378e1c066893c11f17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fe54afa929e4f38c29708cb9aeaca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041f966139c598651164aad6ad947bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459d34def9da8415b1e544e3def1fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7bda60f1fb9b0dcca42f1da401cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09295c43cd9bb7cf451e248c928f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad273c88fa9a540caf77ba67e6c81a56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d771c951b3f36feecded6d746b04aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffa622b94357786d64f79da614728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d79106ce92f5f90dcdef4b9d8c33b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c39448f2212eb698790eb96fe9d9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f9f1bf7beff3693168cd65bc4db97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f82eac7c95e4e8130e8a187ecb69e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53af49dd7a39513083a0b199a67105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7e17ac8bd841581c390eebf9d7ab8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6400c6d259a9d0b4eda3e6ce429a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4430f971a7670310e3028d1e38bc19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062c49353672e137bd34b91efe8a192561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330244312069a3bccf5c0c879734e22e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e71149ee8c849ea47969efe963fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf14afaa7ac131f0d098080f56b74a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6bb764d07a7626cee8b8e170fb399565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec812b41249643141abd39788a76b5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1d4deb97d47d41483bf7adde776c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f463625b89a184354b92279507c16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460eca45b8e6e1d4449b445a2f39751569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da2188e462792b504bad7455407f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3a0d9960dcb6dbeab0338d316f794571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ffc3e872aa84b70224c373702e5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997fae5451681674366ab659259915a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dbcd583fe7a33ec36bf2846f46455574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5327ee88222d0247264ed1c4a954ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c5a90092d36304c87f6c7e9d53e36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132c2a03b97b995acc1db846703b88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7d2e9a71a636ee09575cbf1fe047578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fee0e0ff5ae074821b08240aaa9dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab3aa72339692ac422376e74381d8c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006fe5e9fda17fca58ca623d323d20f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2020d048ae296cf69c0cd7422d1247582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0727170ad682ee87712b6bbae9b259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e32eb269446ee2448d75f631a674584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2c771ec04467d5979fcbbbaa312b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a451676f37967b02fff369feea57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26ec98969b0786f33ef31d405589c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea807b26c08ab3db653a28c5bfea6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c39f2c4670a9cfecc952a605507a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee17040afe86daf361c04e0de89c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b3c5f7a233f351ba9e256ac84b4f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a7a3a1590d7728a0954d67418da19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c97b3da330649f788f8d9a5ffe1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006a151ccdc4dae398cf042cf554d2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce4c1609dd6e00bb5295362b37446595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213de9dd772e96bca97197a76a28cbe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00630635bbd6bdb08263804bdc039e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4e21cea9ecc08f49406a944513d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e8c432578fc12a1a17683e7a1e47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05150665429776f06c2b43cf8dc0cdf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3ca486b180ced5af867f4a234479601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d094c7d492c5ead661d3a5a810a4f8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a6232cd15708e3e057a651ed9f259603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867b011b95e5be0c2c96ed9450dbce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4520d49f6cb5d2b47f46899d637f86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f97bb77ec168d2569e07ccb2977b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4b12be8ecdef248abd38eac50765607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b0202b7f1570439e593606d6b79bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee685b92801f84c9e8ee3a1e1c5a9d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee20c2b90b60c77e5508d8758412adb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaff52feb755a62ee9f74adc1b9d87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98463a56aa1d7e1f9226085e6e54b14b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80a68f1977fadb9ef82446eafe13f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb9a9dd284350825119247ae726ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187900808f20e12fa4b845adf6c9c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cbf2c1559997c4ba97a57870ca932616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f4098f72c7b7059f5d8acc5daaa71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2922cfcae690fe397b190ff648444618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f0473e2d7ed9b57f5f0121f9e206619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c43eba8304bdaf632de8ea8f1ca01c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8eece7aea017d6f07f6a3606e3c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c3210d5ec97b964e292866d7c1ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26eb9fe841a347038e773cbb543138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c50ce02f37c41c71bd31e7d06eccc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c724ba075fff2171c94250b312145b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e200568d2c3f11be8be611073933c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711b5358550d0eb1b6a6655ad4de972627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f0923eaaf0b5eda3d1f52af4fb90a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f3480639930cf4969239472461c0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932bb3d92ead585f2446d2a6bdd9c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c537b48f5e0e411a92c787151a8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35668625bd79bd8f80e23f8fc07e8838632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b801a0e99983aac19452edcdd3f44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cba3fa84997f652f21e19d4cece6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa1e8fef03eb3b93fad31b80807f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45e676ebd4f1f150cef340e0a8bccb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f39c8092af895a0db77ac149eb5a41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c0e65f943ce6d813717be16c981f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2379ffc7a7cb005bd517416c44850639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887a3e32465869cdea206c988afd38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122da94efcac845ea916351f6281f52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9c5e5447d29dfb28a739536521936642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e7556c8ac2b5514abd920e9723026643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f413c69291c213a125ea34f54af41644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ef9a76e5edcb16961dd42e3459b67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e308a2cbde664050fdbc1ee15e014b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b88e05475e82d9c63d435107241a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf38d3a7aa0576601ccffa5f70d55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994c351d5bb6c6720b921cac3cd4255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869aab97e726676f68f44d232de9cef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d767c2e2a119bbf1eae56fddbee2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b2316fc8c7bfef0f66e22220a7324652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d54c957cc0a163edf2129ba65e6d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494857554b53cc366faec05c25f82f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce886f77dba39548940fa9a664262655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d22f9c9784ab279b056b584369ffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99086fdbee1f2086aa33286b774e53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a01b8dc5a59ff516e078832610ec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b51e1586b0d37acbd6495f35e605659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7942600dd006901fedcd4b2032a9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e627ea9f006e6adb7362af53e76a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464bfab510729592616271115451ede662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567bb657ad25b1a414a503081e8b8e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093dae560a7c36357077d3c64b5d4c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbac58d545d647d61ead2c59e07034665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bb918b10b5d912988ab664123f52b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f430aeb1ac37cce6d160a002628636667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83103565f00839cd3848627247fd9cde668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59765309ff173719f09e10d80c923e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816e648fb591e8b65a3365e07d50b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077406e72858af5a6a2ffefa9b3f452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3fce8df06f1fc1771d1d454bb9567672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0135681def3f77261e99ff672ff82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5733853f5e2e7b3513dce2c5199957674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f448ca49eb9da87f03daa3c436d715675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ab3aeeff6c986ff2e71b95b4d475b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f1e484c131d78ac5b9e844daf91e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b630952b7d22e7d94e444333d81e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f03de1e60f6f85f69e0d473fecefb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9399555643d80bdb2e7df8a2f097f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>