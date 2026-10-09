--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c17f0dc27dd2198c17a1f88d56e26e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce39147019f6e6d0dc21ae25ea410e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131eabd5dcbe9ac1f8004f2a2bd64f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b66469466b23dd9cc64aa6ab3936d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c5de6b17ff3eaebe0320a94c9b735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c7a94cf04b60df3efda8883d948c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602a4a5271b87697d608ee9bc0982917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dd0e2fbc27684191800cad5ac9ebe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e83c9184e2f4998ba01e8003d73829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0133c3fcedcaf5ec645cd1b89fde6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5000ebab798f8f782ef5d66411a3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32326771a8e4c3124929dc1ec5e743d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509e5cf540b569962147d0dcce986513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e0154c6fa808b836b69d1698258814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405ec1780b4d4e2164024bb9e76d3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8326baa9463247991a0344b83cd24116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b673396101438c7733c8a7181f09f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e966cd4a705ca0bb49ba62a03b1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af556668f595395045a8dd3098f3ecf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7527baf805c4d39750444ae219e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ff81546aa02c261ff3c159976caa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8830f43f40a772baac620eb81d9178222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7451c73b6278cabfa291784394de823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dad88eb905757e7d46c8b9672be9f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07c7610900a786549e51bafd5e186525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e6b4c3e03f0fff5b17ff05c03e1b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3520619958805777a1c5fb37c2b35227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161513bc590a8163a177813166e1ad9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bdc4961e51078fdf889a125b4c60229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203e2a7f4e85433e0ceb3bcf8900c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcae281bf743f0fb58baf6f508a33731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fd086c86b09b62b33fc0d7d3018132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9629e4d7f65410ec2392d714c1c8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8699ccd9fcf5e35e8b112d2b63dba9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcc70bebae956c05d8bc3c6922189735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd85047fdefd592a6403a9e88a74036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a51e90031ada2e7b93dda9ec4e863f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e283f8aaf68700b13b34fb1a4d164aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318121a8172c65c3d4e420e0db3e13df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd76f9a7f963fdecc4eddcd7d5a54040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c742f974db4e080f16bd3eace266641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dae21ec0ecab04d83dd86efb646bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc26596adac032149ee9652561f5bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d06435517a3ac4896b6c69c427dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2f4eef4a6b88c0fe03ed865f3d62045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f4b09bf7b5b6ed2fd456b21ba3a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3c89495bcb796bc7ca84b8d521a7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e319c5c12ee2f98ac400c31e8e9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612bb1931bd3a2b689a7e1a138c21749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68db78d47f7944b121f534c0d565e8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca99ee8983129ae49a30760ddcd3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5dec5c93e0a362d818212458cfef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5098855e77eefc77f64db68b9b1e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba43441dc6ec94862e1596e0daf872e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8786d0ae3f73c4acc52f31a531616355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743134c8ff49067d992cb7396bccda656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e378e2f1581444d6b3acfa96bdedb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ac581013a4503913185145f18a4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc034ac5221a856d49466027c66ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703882a48f7f498592d6ba6cbe5e7c5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d2d545e2464955631e9ece2375bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cb2def1b3cccc4fd00b95e3fa251062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9e151841bc1da8aab6eeec36321963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48864b17f3a2afa3cd51ae635031686b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cb2b53608ff4709e6bfd9534bc5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915292f7f1895de2d66ffb6775155eae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31688ecbd30dcde2fbfa9180efe05e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b12bd57aef1ab0c4882be0a13baf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24d43f88ff7851b9199e4605e91b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030bd6131adae8e0c39352ff305971470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a084d4d732b142763f1a672f832f4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7e514478a2202d581065a19ac98a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903f7a866c263c4dcd5b8850ea1e6bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d96ece66685b85c617d9a312e140d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a46d0fadadff3b7e43442675a217975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d3a7ed7072c1ec5896d6b51d67a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9285bdad047abf0fac997da1b3f191777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c9587fd46aacb9c8568c2cd5ed11278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63079d6161216e6ea836cf41ee84d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef911809827f7752394267b8657a68d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6e86e9ead2d279ca7225f5dfbd1ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c4fa3aa5c453ec4de052c358fd9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a0ce9b05858a77ae0b6281c130a3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2de5c8abe11f33affd42223034f99b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf865dfededb0c3d92578a60c2ca46ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994f7c20d64f246b41481d8b2913b0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509c5860ce2795a2c860cea0ebd04d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da56476f23b98d8e9062e370ab1689388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb52681945c80adbc1dd091ac531389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544b1bfd5abdcc07fae7d4d42b77afb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b691029fdf2d6a4155b26ca6a82eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b263380ee7738cbafeb3bb0f4dcaf6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced90ce9f60a5d9466ee5568569aaec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d513d4a102a3ffd469dadb37bf0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3bf756da5bef05f731022aa57edd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b25003b7f2ed76515e16612b0bb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a3c08c54343dfa245735acbb05dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fcb6cb8a6463015fcd5d5177c109098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b90d4ce3ce1b7431868dad067f7e6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4883a4840600df8ae7d53932a793100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85080ebe8911e3baaabc6e16c797bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db362879e8145bc3a054383a01f93e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fac2a809fa5106461a17bdfeb5a20c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7482c40e6121ae0b77c1309b8fbf496104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c900c7a453995d7ecddc772322e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea3ac02b2a809b1b21df16f0cfc8e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8f95fe89d8dc66b8ba9d7b1a56a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6971cbcd5c884a577f4d1d91391042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf8bedae88a3ad9791afbcbb4cf260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90765fec9000d8f4a0ed8d7b10dda2ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d505d5e01fc7573d823cb13070f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df805d1420221f9258cc0b3e17f1e0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e91d3393c9b7fb8e0e7eeaa9e134e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0364ba38cecf52f46c600d6023e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c8bf0233dc0b3fb0c3bb21f05738115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738dd991a20a787aacac769edddf075116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319bab0ced271badfa3952db55db32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad32f8ad0829f7d54b2756763ab095118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f905d4f788e417c78a2602c886e5f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816fccb8229f780831a446fad94896120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5c049d5012f4a014c2a37c17ddfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1be981d13dbe6138f8222c2203e23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c845c310281279e82bb577092f60c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881d458b7625209f215e8463216cf83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6454a191886e452cc50296691e1066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e14f8461fd0a1bf6e61a060a72231f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8adca7c6f4038be6e4cc9734eedbbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9505e3042442ca73c573f2904c723a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad26f335c355c9d9f08dfcf867106c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5fd83f3b04fddcd56d6275616225130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb34f88460b62dd87d35c47baa3c93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589dd3f8755bdfcd406d0bacd4b67b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278cea0fc8af6535361f57801034c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbbc1b02ea59b1d323e7d056747bb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f306ca9cff1c15b13705464f7979135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d450878d64bfd2075bc56424a4e65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891628067f2ba3fd6eb396459ac4476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10902689e376b265b5f143ac8f37be40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443aa79ac74b91b50bdd69072d45ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556173f5c19ef9541c9a27f1b0ba2745140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad872cfb2feb3c46ee6927b444dad110141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773feb4bfb24349322d79e824c53ed55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb032c0df8578c34bb31923dbbb32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070278841dd467a2152afef3a0567d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d637aee4e251baff0c787c2ac615056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16461dbe4c920030c10591c2d892e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c00d43addf0aa53a335c3a8d1ab0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db001bd46406eaa1913bf538d58d41c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4611d97acbf48f085200d5fccf341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ca0216bb2ca0e1bddacdc75424be2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb959fede183edd81596b301337316d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf5bee393171324f9b60e2d296c839152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6a8e56a44c1804e55b1ff990f2ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5930f1d234985a4eae13881b31a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc9f806c6324fe5895fe7ee1e7d78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be9b34314537f3fabe7bb22465091156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1ada989d6176d3080959664b1bd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21839ca0fcd322bd976c6ee1bcf2de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cdc0f4bffbbd459b147cb9c5c7622159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e06d4d9d78bae824e7c5b366c58407160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ea3cebc04ed12e26a8af319bd656161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885863605877f70770cae4759b014d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e337993ff1e43d4446307538b3d7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc20e8e307255d940251c1dd8526567164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5519ee26297a14d379bab19f6f640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9b47634c1518eb55f8fdcaa334ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a73f1ac14b8fb6d8870f90a6e9777167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c59d07469af6c92c0890f86ad732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1b0c6f25281b60bee5dd64caddc6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a48cbb6f4c7c09d2ea104e00c343170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055dbde2977e628790f5b84dbbc714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88718ec7f40c93466d5d7add63432eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83b75d8101867f6c0cdaf3b7710ed9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef93efd8a6c1c6b3b692fc0a2e9e6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b1d9fd23c0e884fd13a028f04340175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984dd520ba6da54814a909140c9383c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e02f77d3e720b9fc50eb772652bde8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ff287511eb2eb2469d7bff85b2c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba32e05614d8ed39c7fb4bfa6b5715d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f788a07914ea8c40727275539a3cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52dd52527b8c65b382fedee09e06bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1f0789fb3aa7860bcc3e45523169182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930162d715818502235911f3bb3dcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6663cd07ebaf8be21f1fe49cd3607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e001fbd0166c561e8682014f9e5d77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aa11d7004a25c8e83064f51a39aca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75db116916f4627ec39d4fdd28c6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1f79b70de91f8c765b1651ac91c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dd5f409a1d3179803a26c56169d9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24ec05a7895aeffb24b3dc3211afd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c101b36aa7ae181abe9a53441cbf2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6539ceaf43f928f148ed55f4fba568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608989d3e8313fa970ce8feb5c21425193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b441e87b5df32e69596fc8ebad9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c58175faa83b76acb6da7a1bf71556195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd916f33902100a633ae8de7e6a47a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ad74621fa84cafb0930cfaeda2485197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b53362242101bee097f5fe1db725198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4edb8980231c1583d9ab84c35363d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec57e7479aafe8890adc3a7e5057b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca18568a25315aec302fb4c070be8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa32c8c4cf116b83a208091de9ef37b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b097422ce010d0a266d9b0b59da5d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e8470d7fd97d7d217c432c7b9097204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa87f4888e3e988597f56a10491c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96643d81b62cf82486f33c240c1a42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdef31dfd02b7864c8ab4ee5739ce4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92807d940fa299c40d9dfd5eaf77671208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3adcd3dce9fac9fe2c72a29ae8c2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dec412d7028680efe1c7188db75cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8813e44e7e2c2474b9d4dbd80e0883211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77315007850d51f1951ed5e60a15e40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5319d6d6fb42c6fc89a6c9b810458213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b36138c2b155b313fd555ea1335e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a33f91cdae4c1fbf071874f2f50e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040c3170a6166c956b0686febf82784216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220f58c6d11c3dbad035d733c8a5d15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6676e44514f28a9744eeb215803d639218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707198a3816c6049fa3e9eceb9ccc2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fcda72174fec68912e051eebc33ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0248fa74ccfd05036c5630cd862a9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd46d620aef6b2a681760bb789fff08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c900a5ad126e3e41895751857759223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bdf753f6fbcfadedb13184dee0bdf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53950be68633432d4b55fee2fadf7cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fecfe3e5fc310827c8a553197f972c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a133f3904814a9565abbd94d83628227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6e34ceb299893aa86e5b353e489e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425aa4be10c81d2e8af243df072fa43b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ea63b42134a0b82d31af60ce5707230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f2989b8a1af9e81d602ea471be5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b490b7a360a7a0e1f9d2cd4981c68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff665c4d84f5fd0178156ef2fce9011233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38100bd1e7a72e5ebc77349d134516ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3da748ae39e24b50edad3c5282698235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772bd23dcf8be8e438c930ba0143f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ec48124f149c75d48068b756c747237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9790fd630655a3b388f9cb1ce9d9776238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7a0079d3c8fec005d8de673149578239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe6789ec4ba0a166ab9cdf4f3337b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0488cb07f8d7c34f6105c8b990cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c0a2c9d47eb35fa85b4830d14800242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda34ceac02d526aa9387eb2838f80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d319b571ab615eb9a31e8b82ce7a5c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbb163487db35ea19bb023c8e3ff85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a210e0552f67544a03792f0504ed0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe89d0f5905324d9a91ff5df722959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849983b8caed371451df4fe13875745248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09f7b10d1da77892e61e19e75ad8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ea3e2a74dd95c6e54e4e512c75c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bad8d9b647831cdafb91680777b8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57397eb427b58662fae418e4da4b17e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fc668f9279aa18bbbbe21e4e9a604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ef1d5141260a8e820aed477770cd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51c17f05890b14491b43dad8a0bb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c58d7636bf5718ec1baaea7aa219f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ec6b57ebc9daf7bbd5506ace29ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26b4e04bbce4f038caa52844ff0b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4861cb81ef316aec77e4f6d5ef490259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d4a215b7b2aa27bd6816b193148f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921152ed354b3c9856c2763725543b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae495ae3a7d077028b7673625806b39f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d5ca2c93756ba628d200cc251c3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac05d8fc47d45e201ab4d9ed3f9a899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79968f60b11917c7cdbe5625332a9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383dc78c12e44e03867a85e04b9d95a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97271072cfd7181ce1e9e9e77955b933267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b32d2ff97694f955b9463e40df1d1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800d435258963a6ab807635d558bd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259aea01235cfa84e317c3c6b275577270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4828f50128efbb9bfb74d3c329aa59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7cf7ac76e5f43b028d25d7945a4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692992c6568832df7847334e3f7ffad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655196091cc70bd55ec030063defd086274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af976ee544991dd65a40a965d1a715e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f964d7f8c35604f0f303111ecb4b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6cbc7fecac514a1000f195519d482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94a6345f6829a2c04a6ca0868aadd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5d744488158034e258ed38573315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c9d4f1017a64f3e51a23232d6d04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47af72fd245662ada333e3e4191e2c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be953932af4d17160ceb1c234c117282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a19e6e32b7c5a98e3ccdb2f651131283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad9b6182c28927a2a01b59bb0532d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef142229f400d22a493f1c42d509a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d951815df5fcbcc100166a3e15513286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6ba1b4ddc2a9fb49bf019d1655309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a21a6adef76c0085d12953fee4cdef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370aefebdd1f5bbdd3024ccc9ea0801289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549fc39a1b0448eb87c4784a87e111a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08f1caa74bdca705841e58048cb64b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e549f6e4b32bb207c90e92205e0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ccdbf6a64ba656cc0f7de7495f3ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc5706645bedf4be51d7f39d56e8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c02f9dfffaa466fc053f0d21c075db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1dff0268752c6f6d512db179140cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c708386c2e38b5b651d8ace89f60b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c6ef47544c354fe46e1bd30cead2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad439fe64cb0e53db5b5e98b7f6d92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d85759f6c22fc9dcbbdb7a9a9b29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f912d8ba28c00f6d6175f007ecc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da40fdb0a4e388e1a4e4a808ea685df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caf79424e47f52f6a15910aa3e3768303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c2c5607fae15aa20017002d2214b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639f6e1de5e0e2144a7c9edfab5b1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0898da70693f165c6470ecf320f385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873e1cf1f90f1ec92ea628e2a11adf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681952a959b4a2089e9d2277ed7f48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0cc9d63714b5435420433037c3d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2552ccf9a7ca17568b717167a8d91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115fc93360ea7c715d20c973ffc05dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54136df89e7ccc0938092c7f101c823312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8e5b8f1b893201a403f67e32fc9d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc113b4c962a067950923ca929c36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a1349a45252480a431c48ac3da66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c74136c7e971d05840a8a3ed3480b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86bb30693d8fd2e8029a3ac85ac520317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386825b819946a6e282d2817e8f119f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6caa1c1fb82b0a08f3acd9b6c6e42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8387c365e87ca8ae1b4b53c48468320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0c1b618c3537ea4b58247a83408a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471771492ac54474bb071645b3fc778322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12458245c8567b8d8581b91755893e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf7971de3e18d052d8263a5009c15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35993d166d7f4a22582bf788349ea21f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1f83498f6fb589a9972bd19e5664b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc48f4d82cda301fa50daa8517a9fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96572b8210f4a337ccfc79659db33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f2762265da48861f3b5bf07dc2d61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564776d0c8666fb133e0c392288fc03330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf473d6e57db39f7db2d26e46b56003331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7413c463949e348526c3179f87f466332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ce76fc646f2a2559846b8b71cf6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe1cc95ae4c2e1051136fa125eb02b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b00460c27e7c7d3325b0b84e4da925335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfef15bf84ccb19f92149bb8e01226336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc1fa2810a0e996ce15f96d71645f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a687b9108b11756764b9c1d70ba56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf894b59679aa520e397c088bb18c54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eaad461483bbeeca248eef2817b92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2205ed4efcd4fa62c0a1f58af2d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c4f393215560d9beb3c1d2c32698342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a5c88108b633f075b8350ff366de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13bc539a08f6338e24fe4983cb4824344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4bbb20b43a2c44788ce5824a973dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3be4fea2b361524b0557b66160b1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68bae6a241e3d40df5d7fcf5076eb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c203d75d31686b978dcd45ab3ea2c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1bb14d065b9aa90641166fea0e2e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb297d2075156e96691ccd17d8b686f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b86c11ce881066ef2017704f3f9f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf0b8b01feaf365d6a6a395e6e191a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4391a77a63cc4fc225c612af30dd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752550837a69f7e108f582c659e98131354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2191d5685d36ac87b078169c14ec6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50738ad663a02c8f8b1e08a0b2df14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1437f937b8bab54dd72d26f9a158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a748f28ffc0291e86784c57f83d961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156088072af5c0952854776eb5dcc7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c5e1e5263725d3c9d6e76d3b15bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a0b7d685aa59d572f7ae65e9756dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f4c03d60ec7ac7a293d3d24152f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200356fc38ff61e98b8b51f398e66ea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690261e0f75237c6600ac865891af7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acaf309ea75b87049b0887d84e4edb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb432234b60cc596caea5c03a69dae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bdc2186c1bdffe8defb1a3028c1a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd322808bacfea0cef7cbcdd6fc6d09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed02ada75f0c7aec49c57e4f1b0af61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a145a31628761cebf8570ab874c41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38aaedfb0324ebe4eddbfcbb14bfab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529369322127bb5737e6f4a3a7f764e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8aaee5b0a0257ba935b125ec9f36e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3753ed6718f9e4778c8dbdf47587e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2412b044ce3d41d2aee94d971e864375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870445fd04a8b2cfa12b66a241eac4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790d5060853791cfa4e307e1078285377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe19c8219b8f6530543aa9ddb4e99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f70319d242292213b4cb12d15c0c5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a747010adc200b126a22ef331fb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9b5564918fd3cefded560aa914f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a726a2ef1dcd81316624e3719bb99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f672c6e62129f4911f791ba8919a58d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b89c4bf216b05a05a4c4d6c1dc7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b3e33c40103f2e2e107eaa571fa03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016c707c7bb77639095f060ad5f06a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42e075341d13a825982abd1aa9c08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133bea23a0034df13b88e096702f52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4959c7d87722fbdb4ad658296c3ea8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67e30e0d5bd2ed900cea8e7286d221390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ccb7880cbc872e152db7f14a8461c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c404467d1b7b84b6592f23dcb70074392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e6a0822664b2372273e9575caa169393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617242661fb47c19f0560fc6f9131ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624143d79ee6d4d426a43770483d8754395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23555c211f496b557c743e3f41d2ce8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae097ccdf6febdbf2a4a12ddc6ef2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33f5a9d61846a4dc5bdda42ba0dd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4f4332fe3623000c29e81e5a4117399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6272c61ed7113f17a086448937db8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75400d665ed0b17f3369296086d978401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce65917961f47797acefffd903779402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb71084a6d1fb080e18b988bf8063403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346780ab5e6533196e210ea2c9eb075404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368b06925930402aeef864f5e3a9552405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c02951c6fe43928076e64ec3561ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1142cddb90cb347bf88b309997f269407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e639eaef17267f0ab46ba7825671a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765fc412a81f40209076938ef52ef1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb1abd5b8ca9c7ca9a5296b1d62831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4593b60f93bf16376b57abb522dcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972e99d4cfac2f45f96012ba207fcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe5da29e16db3191bc4dd9eafe95d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c508bbe09d2d1c68b9fdb8ece706b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f17c578eeeb994789254a69165c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9f803d88d6f41a029dfd647022ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102903c7ab4444d92f66ac8ee7a2f2e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f8993c8f3416aa492112f4b8b0e7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0204ec36bdbbdeee2230bba04fd176419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7c4b7d38735054e7452d5d5f98944420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb8a294f17a34cb52fcfa32dc5ab3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb04c701a34717097de1af8a47df5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a94ea87f90cedb656e3083ccc95c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea8e5f19876e92b64773ff008f5dd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0fdb79ea685802283135b5f79cec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40671516817a45d832dc5561736e63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa186c9fcd208cf4714fa4083f6c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749e63e611bd77e86c986e35b48c8fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b2ab4d5ad642502f4196ef239c273429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0197d59a0d47f4daac6ea24b43d0dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964365caa974435c5bf91cefeb2ba9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab4e84edc16f01eed816981c2a12c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d72dcdbf025337e537485b4ce557433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2c5efc52e5b4830eeef484b7463d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3306dead84c68466cc88e0447e7c9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd495fa3ab3ef3cb3d48b66bd0b85ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f4efe6ac498de9148841a0ba98568437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf14dcb166eb87a22368b7984f243438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fb00d807abd14ead4f1ef293638de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d437cf203d0f36003113bcca67cede440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648aefed559e8fc38fd1906fa156a51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9aee1212db56039b4640e46834cea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b33434e376aa5791bd20fa339417443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888fa4fa2ce1b07dad17710c4fc1459444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796677768b819bb1b5fa9c0bdc2b4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bd5cf68c1666f13fc5ae8379ae55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf82c2320fafdc1f6438f0957bba3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0959ebb5d818b095e3d87e3e5175448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f855aed4f4fe74124d98ef63a920449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981e0dee8afe1ada9941c93b9350d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e21cb4f07de7abc19139c37b262a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea731d0d1367e0f4fc955a70bfbe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f424d68fcf5a4e78cdfbf67a9a47c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003999a01520c4f473eb1593fd67802454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd91fb32c490af5e9159449b09cfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3750ad3418ac549e80b61bfd12d53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af9e7612fa4ca294ada11b6c66227d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15a569137d518fff284e3c2d6c7d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ace64cc900243a5fd97671db94b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1c408bbdce143b17511c1f00d9b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c387f999a27845636afdb81c272905461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1eaaa17b6378dbc1f3880b0aa14d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54fb518c22c3650ac0df290b907d47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53247dc793542c63f2e5099f69a470464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfba6d704550b49bdde4d327db611b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689eebf439cc9cd53b738cd7bd7c8c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d97467cb380cf26d88147ecf341cd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976504dd5c148359d997b0990c21c33a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380e49cc62dbaefca88033b32928a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbf5a676e1767a63cc851be4502819470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa18c8dc5afc9135d3bab396f8a6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a806b044b42ad0c11409a632268f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95797702bf73651f17a0fc2c0d0449e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e392cbe122a1061dd4422f0abe66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ddd0ea1ecdc0566a294cfb6b165a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751bc2b66017e90c7881316e940ced476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f186db1f414cbea310963e0e1338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac764eaedb0ca5003e7bcc7986f496a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1e5680e2e500695d00b006514baea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b68b3548368b82b5cf62093113df2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fd0ecbe62eb1bcdd30d63cc85a088481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db86d43ba2245b8819e1d7edf2f948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c426d4c8db48407f940dce9fdab86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3af6c3c61297c257499718dc391b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397ee626d44aeb9cb12375bdab625af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c290d367a96caead4a2372a6618f61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b48265a78c9bdb710496edbcb0b67487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea458cee7050aeece2e50ba42c9e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb47a1833c64434c670358940b7b8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665fd1c74b59550b942082500119cd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8eedd0c0ea747b59a7e686085ca17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea93831a41ce26e2ed3aa819718b1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c541c903840815e3e33fad1eb4f2a2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e75f9fd5f5befe52486c3b6d31bcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5138be28df28d7aedb1928c802631e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c94353c6333fb9851086466b59542496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f6fad775e24a724b4cb42c44a4aa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c9f2b5dce5f6381f27eef13193cf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28df502d18f3b09cd18a24bff9364b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1db9e4cef2998e552d5c326c2698500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1645d8e791bcee5f67725c2d037ee68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20761326d9789971971d26eface9a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c104ef9817deea5fbd1fd1afe3013503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72391fbbbbb6ee976a2733000dd076504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21ea0f7f2de69fe43294d3f6a60925505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375dd029d5addc8f13998cf1da88c3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b064fcd478bfe246b4b0f18ffd45e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc8537474f8d3e71fba19409fbc850508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590da95411844b44639eb0297c43426509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0121f308967302843d5a19b90f8ae4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1830ddb0afc8c7b5107e6316c6abe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d7a8faa820aad3327d181683b3e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba686ec84d28e8fa5a7a2645b5b997513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f46a5ea703ad6e855c108532420317514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6ae446cf1a28c3a97fa7b1248d35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c32e7eeb1e7ae6a66c97cab27bbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008debe7374bf76bc93161f989efe44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05edd26033afa831dd9607b03daf95c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf9149ba9469b465cd4542ea0d10a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e883adbdb24f6bd7df8ff079979f177520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fee3fc43829f37b14c2cde6a47efd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0bdaa7867fa441ea3f7dd269dfd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c978db4eb53b345359d2e2e8e61ac3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fdeee164efd6a8af89a71ea2f7cbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c465caab92fc16eaaaec278d9ecae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532248b130439448c4ef9cbc7ea0e93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad437f68854099743b2a656554e4abc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b2799249d94073ab10cb6a38bee37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e586bab65c24ad4ea3a53ef2a8b75e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a9d0147b94849139caa0d651c1e4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01343926cc25167ca2345fce207eeb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa989e5c524316dc67b56addf91512cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39942a23ce48502b6d28da6fa8e7f1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41a47602592d2e5124f16e61e25fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaec6c34c1f8da1631c460e31f20813535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b50d1dad905b685f13778dcea2921536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd6b88d6f4e9600cedab6b2953cc2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8660f0e55596a28d516b702f42c16c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470ded8ca4d8f9c62d5d90b72bf646539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c31c5f453a0c6d395e77f8dd18c93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f435e3ffbedcadef853ee3c9e634d04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9aaa5a0bee8d20174297bb62a669c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c5aa4b67c2a1ca36770388bd674f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5b2df0b13dbea20b6f8326f071811544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ae57d7794ecee4cf00934fa24f90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219d681fcdc3b8fc224e66f2f76b82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b10b38106683eb803932fc53439a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07fedff8c370c933c61b26777dc83f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26e7c460b328a6f2428c4fde9672d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d608f2b5da7730ec9e8927b9739d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0275b36b368b6d6a425ef8bb3df2fa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a68102ac269700fa3379b5eec52ee4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162bf2a66777db2018b2e51315933cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ecbf72cb7f49cf3c2d05b7e19a1b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b61976517841aa41c7c7c98aad269555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce2828ca178cebdbe5963ee4a4ce0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fee74e9a42123e551b38451ec021557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a321c7390345147379e3b3e3a8b04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e35b93551785d50a2b198251acff19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a735ab2cd146d6bfd9255b4573d8dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49cc82e46277d42ad5a2a8e76beff1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aefd30d8633e96d70929dead4904e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee56b59c3946c692c975711368ce177563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997d71aca89c7cf4832c35605e5814564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15fe8584e52bdbcbc639e0864a0d24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bff6f0350212d4b55e3fcb33158c08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0943ca9503cebdc8f5fcc07287a0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a90929e26dff30abb02bb7a81c13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4f8fcb41b59571c541adc0883a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799bd5586bad7553551f9d58916cff8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de092d26decb3f68204328c36bc5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80056a7b0043c068b1b7469550af291572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de216e55bb49cd767e34d1a94fc48faa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5c998efbc4dbb1bbc88bdefbf84b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cde87a558a6dcf9fd4487ad40a9e92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa10e897539e39e2032e7969a86763576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30c6f74d1bcaf68256d450ff5d84f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62a8edfef85b1882c8e875610c318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e28a36a6915ba8ad9c1253f80835b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeada054da748dc9e2511795f1d02c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d2f296af0d2f8e9c8ea203d4500b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e522798f5bb718dac75c0497f575a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0aea1442fdb2d00d412171862350f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf19d9dd9f14bbc08052f126fb326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c472ce887385d4b1095a36c28a8929585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3c8c2893e9a901f8749b0b33063b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e9fc0663c3b256e89e420e30a330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9fec7a254bab8bac1ca7e9a497a4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5592f13669ea54728c28450971494589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339cca049cdb2cb2e8f62afc3d14961590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a4c1b8066e57c29a0fea493d8ef3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9297c03898dd0ed0bba634a5c627c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091af433c98b81ecbf8c06c06dc01288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd55daf628d85d07c8b0aa02b76286594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f80f7818572746a3bc68dad5e6a97c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4698d3efbe4b295fc615e5f16ec7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd78393a12fb1565d0eda3d0a6996597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6dbdcf3249e843dbb45bc8cab63f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a34fa0f26377940a89d7aa442f9e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b80b9817050e345766164b4dfdadb7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0fed8983a808fc8450ea076d2485c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72dfc3d828ec4547b7d0aee70b9335602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9fb1a60fb607338311c12fe01dd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb6baad66d070fe6f6050651b288c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9794761e45425ccadbbe4c75ec343605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e0a5ed630cc7be2328a048d28359f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5b1e9ccc24c4b9f5f90208c72a1e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0333e2084f84e613c6fdc543e8210608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074f2a8766ac8fb04bf40adf375641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab94a04e67bb34e9c2ba6e8c9437be0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a994c17d92dcdcd87f82647aa221f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9103a0f94e6469b772fda450a7684612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1885a566226d21a33eafc853e9f086a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ad62925cd5340838c566a8baeb8a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec88634391759e9f96858f6a257c3f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb41edcbacb9258e851bdb9d93f6324616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d795768c5b88865a8184beb6d90d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c41de0a0ba2b9d2da3498fdd82837618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f685f97e6794b83cb349cdf138ae9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eb5e591350caf1d49d7e69a2033b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b20c52b559753757390f2c8e34ae55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f0e6065147d4bd53fd6379fe5ed0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0c52696d6bc190e837fcc89268625623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd0516407f7f72fb03351c5c276f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37c5c80295a972658baab1a9f91f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a8c72e9549c52077daea5ce7e906626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe856877afd507920aa102669505c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5be74b51361a97af8445c2883367628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488601ef6f6abead89f1e4250ed4df69629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315943bdaae6cd806dd3103b7d6c5fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b0e782f2edc4392d86368cec8b5c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aabbc0fdf6812cce4ef6ea81250ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a044b0d17e4e2dde0661aad701ceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a3661971cca7113a742d2c88c5785634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff5c4340031f38a7f9202968c34e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c9654eaee600d3a141bfd69adeaa9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ed5abeebbd8cce20d98c85c2b482637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b8ea9c84f95cb98095518064716b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9058d73822a40522999983699caf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac83a805f11b6040144dbc5cfd34dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2766f0774deec3477922f81745494e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e149507967a72200d85fb7d6c4d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140de1a607cb8ed8b0031b5530c39aa0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed903e2d0623c78eb875d0fe0319f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646aa450894448c6b29d16f5ad0b0b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5dcc44e4c013b5f13a4fe733bb3a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a394924c5b10d4decc5abff585064f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5842c4635a0035c861542ae17759b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fca012adc3fe5c0b4f1364051908c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9443b2e79fa82c12301c40d36f888650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17f705972443393e92896e4278dcd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a4330f7976da80f0d5672521f9a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fe6580de53cdd09543331487b0f6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b99b255eaaf3df8dacb63326b3ef5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7c16d566c40bcc67d5a0b9c83bbee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0c03ab69912601ca6b130cb661cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e79a082f565a803bfd2f5c2ac86663657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc148dfb90e2da73da07a3ec3fbffaf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f647f1685f963052f1c93e486e31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed589b2fb913130f264f2ffc8315b797660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d396dda7bbec5388891bc57406d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb075adb5027b6bed450e2f50a04f7c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1940c96cea31b7007e9fe9ea97ff2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a809debb4dcf4958affd4ed954a44f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3edbf7a19f2b95afa2e261f98456665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7767b6990acf639f180c87d13704666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6addd0b82e843eb5a452b9a9e1388667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe11f617233c18a327ebc0a0e33530668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c64d8f881ca0632a537583ede8cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef3919b7631429e3d4b3ebb751de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb327c2982ebe70d6116750a5979b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791495607376ff16e8ee2d5776f29732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d0f7c33e1b9c26001386709358c97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daf5577aebcfa3a87d765131b986c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c213a932f206f7763f66c1fe8dedf56675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250da175d281eee2165622638fb2ab4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdac06539f12c2d945471b34740e6bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0ffc2d55ad9dd595b0ca51c41c67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b150093bc0e51e9b7b52319510268679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d803717d6e9c87c3a8b30bde0b07b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91950d5933fd7d3e8afb3c4d642e2c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f9dbb0ab3fb1b3acfac8ef547bfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89040178d1b95a33cb495720fc7d9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ffb16273eccae38dc0b87bb31d814684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b90ff64338d2e86384fcfb0aa1353685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7c11a053768b9f9e3d4bf48ec5c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0c5e4ced1524a999ea8f5de5cae4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc349ef85c6910943ae861aeb54ef26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552b0634b78b4b71272225d9d95a0e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481290847f31988442e93e3747352f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b7370920b477056310b24f483d79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535d4418f1c6ea16760ded181e6942692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc8b45aa46693eb65c9ecd4040c32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde34468553cbe3f12b42bb99c00dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c324b7e6b3da2d3b0ff32afcc0711695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e436d830e588ba6d20ae41844fb836696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141ded1f787a875a832a0a2a0219af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f344935b966a550a35cd4d4c2ec18a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b0b5cefe21720b5265f9961a92d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d09c2ce9e6c7af5e529a0361cd06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af13aad27e2ed4d9c20e9c7c148c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d4ef005114a992fc8fc19c456318702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daf210d8aaf7ff551d3c9fc68a2371703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f18ac441b5a829a8696e6f7a772ee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8caff6f13445e3fb5d2798c1717b95705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93df410cafa01d32f0d53e52fab314706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65ad4171b836596b992ba0afac150707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba6899824ff2a589dd243056fe60d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e3bc0ab270d14b8953a6709366103709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7207c780d3afa09337060f3bfb803710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab2a2730c0c9f85f613891b05791ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de311bc9cd9ed507852fde0605bf4474712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb08d938ca61d97d5d15cce3077471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071856dfd1dd1ce55da15fa5b2b8bfb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475587b33ba5e519d2733e8bb763a3da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db7ac95b48bbf56c79082f44250854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d3e4a3637140c82a4f9d5cffde8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bd5beb9f2e1421270372a5ac4b58e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c1ccaa0de0f6a9ecbb6bb69116ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be7a3bc75e7e519eca287bb37c5cd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b07805aee10c49a58b7a8b3cc12e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371fd565833eb8644fc335c5a33906410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c26467a6665e862b25ad36a57d4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e8a8cfba7dd431d90713f8325f78312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77cd345811556cd86bca3d7bd36df913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1418a29c300750e744e86b2663c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ff295c948034c5699e181e285cbb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c91029aca7277ee976908f973709f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213fa0a3b4225185554cd027761c34d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66352239e89a48f14cf35b934b7761d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23db59d9dd33164baa49f4f306419119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f48c7c27e6f5726ec82aa717092720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213e3d4a10e5c3bbab18067c4860ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d278af568b84a89fc6bc61765d95e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f829796dc2a08119d96b2e5d250e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2938aefa0f4f42d0dcb545a0bc24624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d2b35ab852a65086265df356c5e2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384248dfc017404bb83766c613a408226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635d470c401b56c4d6e5c00036e3a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a03601fc2795bd4affa6627caad628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f0c57d44b91dafaa0b067325ebc2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37112a13914f7c10c2b21556caf0415a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e38374638f1d59f5037a9ea3fe10531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258873515e3e62a324b1b7b9a987e52232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd0fd046c90f243f508140693b9f4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a1e4876b62916eb3e0f7b43c7f1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f39bf35ce8add44a1d985b12ef76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740930f21d8735f63b291fbd8dd52ec336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1efeec264642b058987370ea34b52e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0317398a85c8de51eee390ca58818538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacd927413437d9d6d7d3a824847b6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ba37ae0e3fba3f0d91764e11b644d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d33a46189a7d5d4320eb056a0cb3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124abfea0b55ec1741a99bcea6cf8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7399f7eac6fca8e1fc57a2833349943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebb9a74aec2096adf18f95811e3ef644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf3f0cfad46f38ab858206ebf70ba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4111b6145d2e7629f371e25fd0dde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e423ef592e00d83e78decb9aa4a5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4127ab2c1fc55bbbc9dbe4d328834f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6257ed9640bb8b92b3126893178ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493cbb9d5e64b36eea9050d3b6b328350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6230089a87c2ae8dace97cba15b26351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b209bb93fff0d29ff9da2a6e8b3ab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bad2cfb77575ab1038354ab47c038053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caad6bcde34bde03524a9193538aa1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821378928d3a3ac4c015663940fd9db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53f477dfb8f0fc3708e48fb165a6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b4e958d5ed16aaa837be579f46b1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d68a12d6cdb3cdc4ce4c81950279258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9490ae2a14c51269ed68522f6f6a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b700da67aea73451fffa011b5a99560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff322f412cfe9e407e2393cf369014b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f53ab4a70760c5d309e907c0340f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cb6c76b930ca5e525b8ceb5ce89db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d32ab90785231dc642441ff4ca91964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441668783488b4ce1576c1f0837dc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266bee4ac3a24e54b1a0c0ea71d23466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3819bedb1d3d3acf84ec6421690b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f459e5b1325af83b68e47c463278c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc826e322d0555e20bd4a32818897e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8a4ef0ce2461622cc4887c96c596170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42143f3f100f007ea770580eda0ab6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bbf325caf30ac31e379264f3fd54c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05e77e461a9f38d2562bb9556cf9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cfe651972d33b866f5c4389c6e4e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452679c571a0ac0a8f472b83c70b7e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ee751047faf9e1b32d7156eb9a5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff59a4ae2e5ecb1953133ca3ba8e8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39035fe5ecddb9b635a2aca8b5964ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1133d176767c80dbd23f5ce163af979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeae5709ca3e740e45586e915cbb4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42701ae8b8c6fee5dd6e97259412681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eb3a8588bf76ed688327f63afc01882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd849efe92e97ae968f02f6d6bc9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca474c308ee527cb011f654b014064984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719569eca98bbc05d24e40da43a22d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33983237cf595066d80935e1246aa78286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b7318e18040c7232a0baf8626e4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ac7284a460ce5a5868f78fb6ffb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ff6c21bb8dd479b9a0b204c4424589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9990bbdbbb9030d9de55cb2bd24fec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0ed095d60afd8c43735ea9920d4db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345215c9f947a9593041fbacdb5af78e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26ceb8cc23dc843b209d07fc5db6cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4db911fa5dd4903283cc1243a156b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad2f44e8ae569b6c2889b68425250895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30bd01ffa6c474598f75551ad81dfb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a5a20afd36f90c5014bbd8bfe19597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675914f260be117d7c628cce9c198d5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50ff594aa045c1fe7a9eeb9ce1e7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157e9a70363ed1b8e27a88ec51ce25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f32c2d3d8f6382393ee01150b7286f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0830407812eb2db3aa9e9c157ed0a0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a84d3a4994bed42a788bfe4b5d3fcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d3309ead4b4540cab24235aea079104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9abccccd80302fe2a07ded12386f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb399e244954643b78462a2cb420b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a4f028703332994a032d5def2ba88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a02b6d43cf76261f7470b2ab6e32ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313fd9398f6823792ed222c22e06ef2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceadbfd13f45c3315040433b40331f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8db79d94b5540406ea8740776a11e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4959c0f209aece7374222b0cdb6ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8a8aec7bf9d6fc4eeab6696203781113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c986cd270e008dd8ebd4412e01c089114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f931fba621da7f3c865c7157ff04ff8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbf645112dbd7b03b841101e2fcbd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c27d973cab0eca566352b0917b9c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd20c20242c27e55951da2cb7b7c51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee91980f7327eff0eaaf0b6e7e81d0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d2ae3dd657271b1203f25645326f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bbe5933a9a1ba29f3afcad0f67bf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cb59c7f70407d5bf85b5778981766122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782408bfe03803f4d37cd5c9a17e1a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffd9d93d6c6c7668259bdff7c054bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28798df9b3c636cc51bb6385919d0176125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98a811fc7f0de2d41b4fe60d59223126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275785b548a5ae6050f49af7d9e7112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb70c815d06074461fa12fe436f453e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323b7a49526daea5b245ab3ecce3079129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959341b29ce7cbb09d4e4722abe3da02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734c14209f38be7effe43eb4d2f4b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cdf33440e8e3b66b0636bd276de84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f939db6d8237ffcc891b3591e27ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac13b4c2a6c037723fd4133f7d3308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435947871da15177445e43daac3b3fdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dde9061219dd3fe0f5f00f120687c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9311f28714d4f0a112799349471c3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9512ce4e98b98a3a1042e2e40662d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e83cd0845dd9f297d0e021a28f8c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ad871e6bfaf0fea06dc59773da21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc38bffd8bc9a455a464fc03450893141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ddc1117455be3b62c8df35915e482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcf386fce8d90d91a0f4dc45c42dfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584eb9b93736833b49b4908efc05cf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b6514ec7802b04ab7c5c33a10e8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f6d1861a5a1a17c21f15ea81c3ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588d13ca5e9e94f66c03130f71431f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545defd5a9774d8ee67f49423e1c5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbb66ed7174f733dbe8b34fc107109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff610ac88553edd4651ae3883b3464150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e93db9021d5fd16928227bb62d228a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6374e2d28bfb96953784eb1e8a491152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a498f6fec6cdf51e3503239e011c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aee6bc20f1e99c148b3c0d9670848c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee93cf03e5e080e9e6e80267a6cbbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6b08d0a04f475e92d7c32dcb5a5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7acccaa811bbadb28448f3869c6a96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccfbe4e55b5bac160be7f5637cdfc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ced8c972da0ad6b70ad0d84ebef95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c37a6308e6870a4fe7f5ca0e9f71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99c9d35c131df410238751c509045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d7722965f29d9533cd7a4db65ee9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1bd6f13e18a961e2be1bd4a8db797163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8154b04296b8bf533fc503515f7bff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfb7f7c2bb084c32b2d032b279d95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95713a11ba60a180acca1a4b3fa4f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68e0c1d2581eec9ddb1b738ae18518167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cdc56b800a590132856d6d8639308168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc67202329c1f072088596124aa14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066b3609a46ab309277f8702e87583170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f1121d74f52c58fdf139f80d2784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492465b6bb775faf2751e05999f7dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f537bb720ae358ba6b4776f468fe23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fdaf3c67820ddd4ee75057d73e9c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c222012807d2bc03d9e96f533f754175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dedff2a3a3ce17bb5d42b36ed479176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c2c2ecc61396ecf6e022c5c584c99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617362961bf717cc599a5781d78ccf74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71418eba9d1482ef289dab299b15f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be21a0ee2cb3e801d704621063a9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379e102bd6fc1b7e91d6cbf8cabc49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb525df836385293419f7bffbcb427182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198430c79f7412f14a68ed6b57b2357183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a226390a53fe03e938844643389746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f227274eca53320cf15858e89418185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec411ed7844167e8e426a2a185168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca16fe8f3d8f0d05f64e2700d089e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f7802226d0ac4fba736a1c127db9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a292877c1267b32aa9866f9f796e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b1fd3a2bf1483bb4af0585e2cc929190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bafb4776111bc96ffabd9f068fd72c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f4efc24618a6bf042d1d749e7aff1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816185c4d8d0e19c537c9ecddbac628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546f486dbcb9ae8e32d298c9b6e5964194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfcd7b16a5d6e5d56ebd3a7efa29ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503bf065c733e5af6ed20178defd580196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c5995fe6ca487edda1619526897b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408215323acdd8d23130c091a9c11150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783a3575ada07b2f1593ff31b00ae59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce17fe2771834b88af5acf52dd5413200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633907b33656b80c9bd3d65b1b08ae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d76335e8168d316c5bb7cb37d1e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d19148e8d5923f8bd990f6f2fb966a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eea66af68820a4cf97c67df506f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be7ea3cb13c85ec240bed03e0a5c20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0758434d8605282494d9868620bd68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8383fdac647250c2f6a9e7c8545640e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2af0e88d4dd5388ea73ccec2e1cca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51cfbf7d2a639d2c05900c2e52f1ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325b3a5cc0e18935d4308bcffd6e8b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47254aa01169a3d32cdbc4861aa53e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3762836cb05463388a2e8df91dcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb015146b3d41ba7acfc3e266ca36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049c8ff14774d4bd5be86e96e5ef2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed344fb1ca4726198bacef9f10bbb6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08db0457542ca40e5ab3c33d8c83d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29a32d66fda468c5860d8f241a8f2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b9b77d7b4e72ee292105b6fad76e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691de37a6b084fd66d7cb9957810a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd38f70a72a6e06d411c92585629c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1dac22f06aa7bfa563eda0ed84477221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ff84748ba8d83ade33892c918c48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de4e0707ee91172fbf7881677e66a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db957bf16007b1ca5d87f9c259a957224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc51b233fad66948fff4289f855243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f77707fdc98e83bdb8a61d875d580d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b1df0c594f56c32c7fd12515e52e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae06803c281cf5d6b4377c2259f0f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d1ebfc5d3081cc3daca1f4947838b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb37d1efe27293aa9930f1c427d7c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d27e7bc42cd9b975c67621dcd42b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35a276bc74cbd72a06ccffad329f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a609b653b015455dab1bf449eebd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31e6fd610d41a9da0494ceb1cb87b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca62d1b953c2634e420b7d8a91175ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6f75f374ad36b69755c95a2f0130c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1991a52d51d139e8d6d390c6c1ca6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaeb22eecc37b2b5aa78e162660363238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd431dee1a02111583e11742841c99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ab86b84091d3143a6ce316b7fe4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f78623bd87de5ac6929e001ca969d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef7cd0c26f7957250196e411e8109242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed244c8ae3a9f94e42abac661a29118243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60ccedc1ec16b4beb65083fabd7a52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892cdbc08d06d357351d0a2189601d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544519ab531c63b9fd76fc88ce77ba67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1ee30c21c1806c18ed833e209baf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba552a66e37ff805017ba7ac342e72d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb47bb3de52828b57a1c481c44b8635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f4c81c5b3299cb751c419be0c8a41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac3111fd476446fbe1b616778dbe35251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a06c0314f08f199e09ae813179b5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba24ff52c6fa2474e86fff4534c54a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809df05558d4c03b6cc22d8dc40adea7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6ad424115897a5e875aeff0321d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542ef6ad65de9d57d3cbdafa37d9228256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9fdff7e88762f09a14baef63ce1cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce48f3bbec860c44589c51f9d7b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f33efd39e188c2725325a8e1103c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820f25ef43bbab48f7097afcf98723260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cef69ab1ade891ce7a7b42084ce917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac07870b7d969e22e6c416885f4bb85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20adac1f9028d66d3d27bff8b7999e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d195e18515d197302f627a0ca0b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce018c2d85c63184c7db8b67b09692e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6c9ac59d8183ed1d4f5be3bab8931266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9622c99779cddbf101fd2d7bdf1aae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa2f88a5e71ae7691cdc88f763142b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec50496708728f201db8707a960589269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2836a63d2afd70ddbe05ef4833ba3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b9130101886b2cc99a09e297df11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30623f7f2ff2c57432a9f298d6d7690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089140ba478b0be38141d282eeea8b5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75da3f88a20db613fc00c201c58e37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f7137614f2c1c6a1f58822c9a9445275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af377e855d0cee358618b076f381695d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b08bc1d444d5d40c6782041d23f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b200579117d6f4bdb28b888f7834278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0622b33fcc89582d9faed4926b9cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d1f0a113f00e5dcadcf1129e496f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba681399391740f4c021eea8e75d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50383469f7f2dad89eb553da498e26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070d7e7819eefd0b2104ca1d8b722e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c1205599fe182fe66dac8732d520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d249bea565718258f2ad3587111c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976bfd56f33d0c7c97ea3fc5525edbd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbb3299281fa88c72497002a19e4f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a88971d6b21e6d480785fdec1dde5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75695b718655429d94c095dbc262c7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e46ad5a8c66ec1de212d5391381d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67da283f0af1b358cff27108b6c723d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9264f418d6773f384dad6ea278d26d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a750f18380f42e6ed8a4cc5e2975d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343149264c1f8a4342fa5170c7a82fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218fd3152966d5cd0014196b0688689295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed41a1759f7313a57d28a4eb1fe948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88f82f4967f8082e3ba836a5d0859f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f61abfcce3ab53844528ef11d195298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ae2acccf57d6c22e7d42a6b2a236299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731615dba33988c4638b051f20514cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d37410449a2864135ad7d687a07b3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16fa540a11a6708ef2b547d44d880d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e55a771ddd28cc5fe5d22bcc8b0d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37512e5b1df1154315c0e787384a5bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e7ec8424f9d2b16a8f622de1feb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38af5ad1c4ded4db465e3c409b972af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d57def85a2c16e36dced6f1c7e4f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfe1830d8461cf2b7f4f7be9ebf3f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd1bdebf5f6aafa7c40cdc4692973e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e10e0f12026db188cecccb2a53988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be6a830632ed059cfab94f629b065b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553669d2f901e0fc3081fbe8b19868a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97b7052ab5629a8cdf9e1a554cded313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ff342fb56991798887a390a15b8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b31054172577437845f3879b8a71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a3c5ef43dbdeb33f368b0ffcb508316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41c592d5126c43a408e42a4dd6f35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7a528483c0bd322f8c8795f940f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948521500457c0659f587c4ba0d3e94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff37b83157ed86abd73b7d77ee184ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c02988c84a66ef7992fb6c4a7769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3409e2a86a05efee0f8ce75a68bc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486a1d56d8ecf7a93d47008670c071b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfea591bb3d3325ca4c65558241122324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd024e64abd9e94c92c2189f17035c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a31e31d68e96b5c01719afe75bc35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b488d7d22533dc6fcda96496974ff4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e70cb842858803c9f37b09443de4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ea0588f49c86cab4d82d54600937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9630d03e325cd8350bd80c3e7ca75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd21399647f214fa199fe46ad6d2263331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cb51dd3623a3c284c1abc40d78ac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df80a1d196b69ab1d5f995992b614f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe3bf956ab5b939bb0287e4cdb9eac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca4d7dd9a9fecd78afbd974d25f6a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5b1d327f40e33b4c88e68e8a59a80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57674ac2bcda41438dc77df588a55a60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef21ae883ed19cb1829c4f4478d6db8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c88235afe633b98e3b9d6815f7138339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816debd0b968b9f3846c25b6d850b019340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a32ddca491d1e09345fa3b7ba1e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aee10a193c71b0e3e6ef79e7de3735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724678c080257e62ad205aba1c955c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9e79aec4c1dfb2c84072fa072ab88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20108e9877b58e92daa66b4c29e69a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed84396d53e4d77d5d2c5705cd3c64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d055d6db5a09ccf3d642ae31720f93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cad62fe894d1a5b9397645eacd9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e3e3c1c92370f165534e41ea29c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1e0ab11142224a3ee1d42eee02dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800834db45c3c2829f7908768dcd594351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b32ef6793b194f8c5410664db57b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594d9dc42795016b84f655ec05ce678353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888cfddfdfdd8a8cda058d51c505a64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d558861d83d08cfa075ab2e6c1f237355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5eaad90fe786855b15a31cbd42184356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f00d77fda99840faea7310406d8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a5ffb6629bad0d0479ef7bcd2e327358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ba0ea6621a855909b6918e5d37de7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879cbb67edf08a00c266d9d575f015b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a4e01cd2ac71fcbc7b5db14e5cda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a2cdf88ec5784d0413f156ef3627c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a81128e65fd79171ae3910986a6581363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90fc626bf7ad31e9f6245375474710364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845bb62077aa598a42379c9a05217e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6639cb156cfa4dd43abd63a37188b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa536d40ca8c137e98d9e5d07b6c9338367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca80b7754c4b92cb582427e23eb2669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef99e916a52628cb22c643df6ac327369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3a0bd0b1008ac9a1aba8c947ae4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157be9d149a66f8bc88002142c03ac34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce49f8bc253fbd86a6b24ef8c3609372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1136cc7c91ddda955e7c0eb240e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe776fda38c2787fb180f69715a19be1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a3c50b7b0b1ef22cc8ac2766c5cdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6d5683e691d5db471e107559056e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba089b6517e2919a85414002c74ee0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a28f6c52f02b78c17a4213f602c4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1400086e9ceb7573d57f697bfb94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eecbd1cf3b508981d131c6f3eb80d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7a8d1db4828b9e802ae7e1bd33aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c593f03a5633c601bd53b9d18f1a3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cb3fe2a36631fb476b109152dcf4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf313b28d5608bd5fa6b21d07dded6bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bbb7d91a15d557da0e1a60f051ad1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52d3b4d00d292cf55de704140fc95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135857087f7b3e1e45f6efd3ed790fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021f692f9f27485caaddfc3d9f6c9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7cf15fb89b45d68695a536cd0b70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d650163e79f3cb2514de06e446a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e663167ab212b1599b634a62e271b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fdcfd61bbbbf7235990849c893539392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f2deff077b83bae7cd61dabb6a8f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a1d4d89c9f3f0e209719ab2e71b20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38d1f162f8d57912c502c02eab614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa8193c5b18df5a422fffb82039e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aca40000ddb7fdfc4b6bb5bee8d2c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a59abf250f3a19e4b3812fb89c008b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb33655e1b81dc48c0d65a9364e12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d553745796b5063f165a6dea92a42f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81d0f1b472c103f83654b7e415624401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a61b5468ab232a38dcdccff1f2fb7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3386a0a89076892dd03aa9c471413d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f7df5a51aa9f6dc8e73531d430a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acf6d946b4ef3dbd67a901a4803a0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1ee4453cef189ff35d21843072335406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847077bc499099f7018bd8c3687a4090407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299f0fce7e2228c6e4c9d82b899675408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461227d95eb709ee72b291142dfb6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92e78cb02994ae2868004340f44b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09afc6ccbe8c99a7db6c6d8cc43c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413d85c407d86fa1667d4b63608ac1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4943cbf02b130c7d0390a97d05ca0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992002ca57f88f2a9dbcb9f4f503308a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8626fc7e812dae56d7fbfab4883e71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774ea8a7bac2a2ddd52cb6b6180a2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704dffcced72bf57b2927ce7bcdc044417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d15ab3b4c423e70f4c576077e2f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0f02f2555862519c2f230dbf6872419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2751d4dcfea582789377f31922ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b45a82e92edaa529c6d4226d0aff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc7e8b34450e016b91d76f0358073422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27afa9200c8a997908c7eb10d6884423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d960db0bd599e9feb3fdaf65c2921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d321888092ce994c2776ba20215d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d331c1b4a1936478cbe2263f15af3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf859d3fd2a2de0256aee8f32f070c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183568865f17c2e4859a6e42f41cb03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72dff44c90c908c7408adde9415c76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66da67b81212fa2931be0fa27dae1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bfc73b30170fa37f467662e1b8fe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea8696163645a3c1ba83fb0049347432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5e229af0b855adccf400c66457d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868d578acf70b3935e5d2064af134d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602d2985bb8ce902c3f5eca274acf2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec8b1461c2ba59edae9d07503e2585436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad46dd9a465892e7d7aad8e849d41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075017ca575a22c10a91268bf763dc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c5ef578dcbb6a661cbd9aa08db63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbd872d12e9cc8d2711f179dfd9730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f36c4fbb89c3c11dbe431e98c3c00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7eaee14950af4c7cbacfdfe6fd2df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2b67fd04e53926ef8746389d6a2d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f24a9598089f78acff4feca67fa9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4212731da0e833e5a6444131233381445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31293112eb99ead919a178991224945446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241af96bf2cf66ee1f09416097e4545447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841dd9ebf20c017f60e06f373e3a8aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0482400daf1c7c433cd1d729659454449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c431dd2d2dacbf47aa8592ffd15a45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674965a3f8b9cc3487e2531631429d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c464753f151e1634e3f2c7fb96d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86fadad4808b132ea09ab92890a69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a375979fe51d39c768f4c59e0037454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe35147b0575f2bd465faddf486db4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3a9566a0c82655a8148abb765c310456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5515233bc502e95bc3acbeb6536ca3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411a7522fa26161dfd3f64b6e3504df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128566a12694c57421916fdc7349673459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546ccb19365ee27a98d920467ad862460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c71f545840b4243161ae9263a6bc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48a55e84b48087afb555aa864f8596462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4e957392c2b357e15710464ce4958463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af817eac1c5a8960666fc8051d934de9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28d6ae4a453c90f00a9b2758aec6b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602176fc289ead0118c93ca2cecd300466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0489ce43b589263f93ccb552f2e6cbd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c712fa1224450b919bc8b7f22e698b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc029af51272e6f052a8c196844187d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a949529cde610e6db636908bc279d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf5fdf99c1763ffd50f50c0bb1638471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb60f510d254b37821e00765e991c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7801b3a58b10ecad1eecd3a5f543473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053780f9b10680571d60fb2decec7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251c8e3ccc72999be75c42b18bc557475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3746b31985d488c729cb1e464f0642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e13210c7cb49b6415c4816ab9bad6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab3bf6032a78050bbc458d0ed5356478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636304a52400798c665893bb5a432c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ee0a1a1c186b494e12131570190b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8845765af2795bc81a3f6020abbac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbe142b6f8dd4d8a84e4852cdb95cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfdac00846e48b96f6b187a7f56957483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75539434f23468e45e68caf615e85cc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823c6cfc044fa5114621325e5206f52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fbbb99f3d5cc17991c508ccafe77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3c8e12cbf10888b78839c398a133e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104764bbf2b8dc5116c5c4607b26cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527eb40f666140fed50b71cab8e4488489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed991ff8389d63286be90dc6912027490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980cbf2c625557fb82f65dcf2e20762491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c69b56a62951204740294945efc0fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92afda38a2f581d7882e06849365dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8615bcd1ef85ff8c05fecdbba1d07c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066889db3ad6aac7efce4c29fe7f22aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbc50b02d7ce364cec13fcff706f7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42175d3dd2b9a164cfc85174b4d77d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5c65d47a2d4ff4b6a9cfd1f96faf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107d21cdeffdc11959a328a61f4248499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7609eafbb436e865def9c663b637a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56a3c4215849c6657e6ae4c99deef5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4901a681656e51f71255c28d9ea24e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a43a38c9d8665376ce346eee82a998503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54cd33281493d1346ef51e5060e33c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b4504870d426725c900e3fd01ca44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933a2b799d895cffb324bb88eef517c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d69f18bb715c0b88860542aed8603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b5277673ba20d32c54b0bc3fbed7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4079279a032a3cec6215f2f86a7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1eed6847fed3a7c943d5deeea7a43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b21b2cfe425b064f9393f64fe03f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97713431cf1dde63c28d2e7455a9c620512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6ed3befccb545f17795142d955f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7961348e199f3ec16c031768302ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb86e03e0d57bd33c61d478cc93f19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02067e903b9ccce05f1d3eebd463ae99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff143f866fc859df65d623ddca9bbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b5f1b82235cc8df822401ad25f643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c234b9ffc489afc48e4595bdbda7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ed13db444fbc60770b3996b852b45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe138af1e81062bcc01a0f1473f75a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ce070fd567d00f5cb085c53c0795522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d74bd136b8f71d26f26232ff4fc00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d35a0ece6d208eae3b8f3885cefa42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c221101d0daad4e827af88b9c082c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928eecce8f1ead997f10d85afae123526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e495fa934e288893b053addc9cfb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba2cab46c3661c96e0f88f94d5a3cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901b272464bb6784f578bcb8705fb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbf6a727fff6bb64db70c568fdcfca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbf1be0e3fad082aef4a4e0e246d42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a994d71be61f83a52a29dead50a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092fc4fae2bf66bf1e36dcb6c6e6383533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35511b40f9b9750fac9dc43150e1127534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807d4b7817d0047f2efa5dedb8908d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ac6f0ad2fc71a1460ebd0e798e0e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a3122836a20fbc3ea3967df793db3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80ce8493fae6866543cecc032eba57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315bf7d069bd9329f96f8d2c4f61bf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a05a50c38a7b0e58fcaa646cd6db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33d2c17e7c69fb1a16defe0afbce0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd9e0befc50511cfcc85c0e01448a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824738152859ac1afb94102aca39e135543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dff68c8956dac1c47b2f2e625efa9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e33b8f53a5f09bda0982a777244efc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe8bbe0ff45d3d5be13bcca8860624546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912505a5eee0fc59e7a209d8f4e4c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409197b32c242627649ec0ca89a5e5dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b240e9e10fa4c9a0708ca1c6522d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a27bf785bbcc746fd3b9d6cf5c139550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc42d5f77791e6e74f52191bd63003d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3ae3a9f889aa4d115a23f56e4523552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757d6b30573d613bfaab88611190438553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c70ff7d9e7f80b6806e5c0c26a8c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ad46b04c7dfa935dc9ac8ac2c3a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b237cf70b8a82efbd6e1816d008ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e596906b2571bfc2460e1164ec1df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605ce6c5f2ebd77316f31cb8d4341e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526760f6ef7292043821a3eb406c899c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155131f9c23043789365e891f728ce0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee1d62735c07b8a42a94fddd2a53b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db5523582c12e905ae0fe703b9d5e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c7202871f3890ac83ecfc8694cba8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac28c283eedf7ce8ff7478093a8839564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c5e4b78c0213438782c5379273ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491df69c4ca2b23e9b060577a3a79a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71bdb856d74b9e4ced7f08254e079567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d77117175508ced99b3a538c02fcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09839d6ccedefff6332d8a9b0ec319d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e914b720d6c91fd8a610c3976a91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76651dd15ede560e5c287cab0f1fe66c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792428832390d05f6cd64ed3d4172f10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3740b185fd0a488680fb81d485ae145573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2654a52fe98f7bf7c3bca9e511abe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f97958c4277ce6cb95cf890354e8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b21d36e0ba5fa7deefb7a8f8ed954576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a39c543f1670e54e348eb823042b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ccb4c0bb4c8a6e6d30bfab200db8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541d15dd782b3c81b045e7d892e9c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be801d49494eec930c8855ecfbb3420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca16734acf8f1d6fdceb0bcf31c000581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a1ab4956e3197ef8751bdcee222b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05a2fd3bb7e2317f69890462a9246583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba55000cb2b99d83c3f0847010070f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adffc5fde43144ad8889d0ea344ed3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a0f5617b760e4d8f35a3658f258c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99586c0c136af4d68637b13bdcf4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a423344511b7fe4a11804cd12ae319a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d98e0896f37fd435c0faebaebcf32f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825f1d5d18df5b554080287237ec63d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c543bde17058ce1ad57ded53c172cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c7a75584916524dbb631a36fdb271592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feafa554459454b7c07898af082cf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf62b6f07355b9bd10a6000ea98f16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e05e6fc078b15fefb9aae1ad50ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677000281b53b85c6b8d25a66fce36596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467bab75f2b45a8ddfdd044b51e121597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34e009674a27144f43205a655cc40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82960f757b0bde8ff433247c27055a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a42fe121cbbd1e96423c4e90ec2de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cc8d5d5162e003890069345b88d60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271825137a114effe46e7070848ff71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179923511ecdde7a8f28dcf5388d4ef8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14bd86cc5b7d43b707d0a3e8e6f4d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e26a4034a28501a8cce31e2cb8f772605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065aa17644626d33c93e9bdd423fdf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc284d4e29cd672a6719a622b74072c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0036c56479ff7325251a9beb84a05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e8b78bc7451000b9e217d596a7bb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3754f2313b04a3d055c490bcee70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e47edf9a97bdbd5681117ceecd1637611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41390c47a53d86884bb2748c7d24d55d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f27aec9fa72be0c9fcc925227abd5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aff4eb5fb7e8fcbc0ca6d7539ba66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a95e5703836cc9ac20b7091b04106c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f881db87a3a42ef75ce3dc50a8529616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d8d0eb020c0a1ca28b81c5b905a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3411196a90e7ffffe3f479d323e14f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0927ad466ecdb6af9f5644538cdcdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b532d8f454a47b764c3bae620b5df8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c65c9ed8f88b02f60997359965e6e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487297d3aea10c338e4343877b9a962622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347efff682e9d5a93927c5ff83c656b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2ac56f822c2a70405dea30678e6c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407899f06878f7c2123481e114ae31f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21066fb9880ff49c7418f113175e64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c098f41aa0b3817ef46a2bc0f906c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7973e77a32cbfa132c9a36c1bfed0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15841549ba2d84b4b9386e25711cfcf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9338df0a84cf28f45e66809ca23b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c4f536f967fb2b6d58f6941ca994c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291037a80476a7edce605383de29fd3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d162553113d95b262247a6f66810708633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f44ab8a7766cfc982734ca4a806d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34be0e3cec5ad80cec21881b38bbef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943db78df0de3c18108dbf2940df100636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af1a7030277cadbbeb79440cb82885637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d707bb200722cd881034048afd23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763db91af09ff7b1a817c21cb671da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ca41e2169d590e6e9367073eaa9e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62cf574e52ee5a3902425c91383576641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfa3f5ed81527592f3601a22e84c7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104817ed326735d61deea4c3b6430280643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72f4c170f1936b138742d60ada49e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830162e1309a4e5d647db18fff6a85a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea87d295ed7eaa724f471dfdede403d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5ccdda7140747eca68139d3dae61a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787160be8de84d2ea26eeed14497871648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b8e849a987948dac78a29279db287649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55116ac51e194727536f38e033d49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06af4888c1fbd2c4c2b178dc4673d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2afa5f3f167a3b1b14b356075382c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72a553005793cbc768ae087638a16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba5108cecb2b75e90d504311c4a21f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fc1d06676e7bd39ba811faf9e0da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5691eb3473bf7a794feeb6d9b25b352656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b10c5339f06baab36fab45a12b59c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d37e3e7ba4f5e0d6303b5d4442a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0369b6d605eaa659b5a56b3a8ff452659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249c546eda5f67919a14564750343df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b8214daf876ede781c828e2a547a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e24339306d9f4045199d706b88db29662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cc68c1f33515388c7e9d3fa453a33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586aa629df76d2506575a558bb8b2b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b5586d5fa843f9eb6a4af1c4c6d61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08a848455787fa11b81cf4e83dded666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d1fd59715e52f23b9f0492a88ab0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f8bfa29c472e79b2c41187411e96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720afb5efe7049b702c9076c005bb044669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a84b8830d57e266cadb0460b38d7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b714d2667a1d814b1a0f691ee086671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c28dadf23a868de7db4ee3cbd9af7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff56aad18f4e7a563240ce2cf202cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe6d0b9d5cad6725e9d32813ce8404674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee827f1fd6133c5851e5cc2425fd0a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22af081f513479f0d93692c010dcbf0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a23817e40bd7f6e147a12a7b2d654677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab5937ac319e5781b7418a92e00828678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88253cee8acbed5672678dc71e868e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe408844f0184150402b160b181fd680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>