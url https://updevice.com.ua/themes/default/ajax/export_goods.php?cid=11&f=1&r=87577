--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea62521a818e4fbe98034147f1e081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635ee657d3526b3baa02c8655c7fc962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c2762b44ab66e20659e90c6ea7e473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6349139f93c290b1a157ebb08270744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960662c92fc9fa37e3b67dfa6281e7b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6a8a5057838ac80bd1aa755ebe7be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f67981b3181ad304f612d0871ab257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efa484b835b57b0f8a5334b82e2fc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb31c70110efea1144af20d2ff2449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604763186894c990100329dd2d81d72210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13524d9f8dd2786fd1890d8418b3cf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189c6aedeb73e2b9ea6aa276f5a4c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b0a3a4b58e27509ab7758fd9430013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f312dc76875bfd1bd6a9e2b7daf8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b148cbcca9ee14d3c506fd12cc8f8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce864fa332a8c990c002c1d6973a54716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e7dbbc2abfd3b7212a6e1b6382d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa3fe50ba5b98d3470e0b4b5d1861b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63620e8bcd1b0353730ad5fb52bf9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27251ea40cbf8227e09133bdefaab85120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8b70b7e41dfbb6f673f2a561ef99421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24258b933771932d61eae8e849075122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9dfb3d60bf20b9728bc10e65c834323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df12b4a1a85e9e92b42463736c7baf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f49975f7627bb6a38772994b5e2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c38ecf43d00e64f641e461a555a3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b155e2558bc3f0d767a75c4d9d86cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464c5de093a086e17262a288f7d30d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6e7754942616d7f63b610fca634e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc99b6fae0c0611f7dc1d55e0653e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a203d861b187bca66915a40b85010731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b91d0ea23d567277e4e3f244c8ce9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8edcc2ab60bd2733b4d706904db933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549e6f6a456b82a716d31b16e9b051534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7c98d5ddba6c1914aa2d54018a70735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c25e03550bdedf6d5d1bd374526ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600797621371d92b5e8cbb58759780c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630b6b30bcd90f971e69651d01046038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d484a068a553b3f0b5f6defbac535539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f577ade887c946b2a864a07008535040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e765f97d2043b530f01e0ac7f2af8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568ac3c2db19f284c3cfee07e81d3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1926b1fbc7dd0a1262609c5b9c108843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0600cd35c3af27a8a17c3be924f0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65289ec5af71b001107fd1f130a4943d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8900301e0066d48fed053a21b8abea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bdc063a5fd048033b713eb742eef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72addf3c2ac562c59d98bbf19369224d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cf1355ef267b836022c19347c7c8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f4160d2cf825ce5cc414ffdbd8d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff406fe28402c5391a296a45f79d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa0a4907b923d20a52fd39944e31552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5ece59ae5b9f15347462d554b1a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f941d21e3ecdb9062d97c7a14b22e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73a4fe58c65121d3a5ab84807f89d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6dcbefd8c3542b06efcfa017a49556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825b052b6ffd66365dee9d8ca1731657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9117796b65ca1c6a4fdbc2ba5a556b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746661911e26ba6259137b772b6420f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7220124a1951d77292f1655575fb4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f965fbc458683a1fafd8c03d067f0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be623c6d45eefa269102790eb9855fcf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ab3451bf3160bdf66176fd058be463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff732f97d95f476689c72c5c4aecb9f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e84ed2464bb215fb2fd65e6b3beb3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afa6ee59d8e8299cd3809b1fc1f6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61541504f8b846d0cf08e0650d15d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d88851791ffc29c4b552f1c919ba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95cc5ba47557edd39ec0403bc3b4ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9c4e984ca915f25412f53598baba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8be38d813ff7a99d36ae7158443071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b53244c1ef87f0ae83686c0230b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174ca8fc43a89dac3c44dfe1dc9eef673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61919daedadb2a8d59967ca37f4b2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae62de4529b7cc558a4546b4aad8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4ae50b6f66b96ddfb0497bf97495676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08365ad596fa14e438f2b5b26bb7311f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b54c71a720c35918005f58748ad0ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a30dbf056a0a7088a9f36023d918879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcaed5b25fcaee8193e0c1f6daf09680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed30db1c711ce26921a27ed16384dd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee13717ed809221c83cef932f9bf5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd290f09732f7e676da4dea9c68ccd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87ed96bf74f82b665b8620be2cf8f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d7d754160c5f6a57df56a504560785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b91266bc73058ad60ebb941f8b137b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79068e84ae8fa74ac201755077448cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b1f2345ed4560bcad8b6d00a1a6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd9264f3e0f8f819fbb7b497a86e7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba1eaa79f594755ff1e25df443aa590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc4baca972b68dd475cd96d60c187a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568221fdd28509b08462dd14cdeb1de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c609601a6ab583f1be0641128226a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7519363f77d03f98f66a28219ee2fcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7381987bef23c491c2651e52ee7959295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2ac73f0b411f60d8c8d5d8cd5dce896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5db51cc1a442b85eeafe9b6068a1f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf26dee111611e5b1fe02147bc47d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9a668c571015cab946f929703021e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a09e8cd2bc8ed32ae320d5152c37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e07097e413925dc691bbc406fd87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c75c569aedc47d87c66d7cc2ed3c14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b302e45466bc849583cb0dff2fb966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e9cd01238e9509c6074d491f257d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85ba7b66865c9d5bfe585563a013d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356f6f4960ed21c1c9cc501316ee668106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184973a8edd9bce2a99d97f381e4fdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ccfc528dba384696aa0c2a9e6c5c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02061f93195040fa7bb918d95584f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717290a48309cc969e28479f032e09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182acd28ba9cee343bd66f210cfc9e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49836d4bb13f89db78187110d1e523112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40dc5119f189eaca1b6aec7ac4cf6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64430b974828579a3842a62116c3022114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da41d08ff23232f38d8f2c9c45e6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1abc7291dac06f8d6a5e2b562fd12e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db873d8a72edbcfbed846220460ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723fdab693550496d14dea9c23f6e17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21a7458ab7705f91fe78a81190118119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40beef6eb7b3b76a82bddebeb6a9d84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163041ba98174ac217e165427c17f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528a597f04e01163400c18ff4409a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f41d55f9e238671cf2951ffc795f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e0901573b02dbdc970f5230f092d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d12b7c6a1b42343f3a01eb89a782125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd62f10eefe9aac3fd3e29e0a6720126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ff83150cec728bed22494f723d0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d866eb0fa2d23b7813d0f622ea281128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bacd1790c22324b985c8b3c7ec053129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc734cc9d9c248ef6f6daa4012c4d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f98908817024bab44e581d10968aaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f83662223ed44a13057736de15624132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad05ef1cc5d94e96047d35048b626133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a2b46a5ff5e761eeace8f3b59c455134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f8d72cbcb645f886f96f0c21fc02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53526e968992bba9adc44c3d3c36d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d2cdebdddb09811c603619740431c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfbb9fef25d61d62cd6a841f976564138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6911ebb8366b0cee0ba2c7943e21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfdf6156cb3f2c210a69d5e2a9ba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b420032d37e81649d5b5cad4b929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a779e123ab4399f36bf3fea0b2c1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a83b3404b082dfa3c052b0d0cc00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a7a0986e8831f2c31145a172c17f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23017e7569ba6ca071daabd96e201bc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37387b7de522662d8e71e2e8036de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afb56739643f2d1a017c023f5902af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e95b030340b79a88a8236c3782c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b719988ffb083926b913fa50a15904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebc25db607319ca1ee22398e05af99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba0fdd3adc6a3ddd1cc08d1b139628151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf58b2281f69f023f2e20cea850049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df299ba090650dbe05c7b88ec27a7af0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1978cd88b529610a9db6cb3471ef4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b2074102d6b2949fd337aaecaf4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f0970e5d7be54607173a406b27cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9498a40808831d123ab583fbe898b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721de774fd6f35eed87a5248109175e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201c58a395fe09b14cd6c014ecb449f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892857cab5ee68d7912e4ac4f22e80d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b96d9f7dee16b30d0218135f9409d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c93889ee007fabfdd6a24718836512162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab2b1f66d3eaa60dc287db5e58050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aba00a53bcf6f0bc9de8089b2728b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e5571ea761443f96f62e811a36b3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537580f1bde9a859835037ea7d5a55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b202c7ebc25f13891c6a4578ac89d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d786241b3bddf2d3e65496968bed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f364e9f3fbe2303065d2ff7119ae82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccdadfd689b92949d9f3cd34bb8340170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593432b45f1470e635b6cdeea38c60a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee31d22329a58ba48fc06a1547f11c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131458b5547d3a9c2cdbe17d8795a72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88e85205f20572303a6f8b7c8ad8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e2304265912c64d1fa8413eda638b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b96ca43f742a73fbf50be701b901b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f43e798684ad8216e42ed00cf6b20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34f430fd4d681548e7a049aac2b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e492a993082b35c57ef43ea7ed31d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2031c2906cead13ba133fd97b97565180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fe2dc9e1f93b5e9dbdd76f69da82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3c3e7472567b99f59c2f8186458db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d35a56c316991f744f26ad92a2ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158743936c2f84ac7414b50001ae5b66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0245efd35f85021482f122ffd611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fa1e7e5f1aedefa7270cac2eb9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c8806583e09ce613b6695bfa349d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d51f997d1699094e82539aa5cf45c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322e016dc360f05d7b0eb599c895f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3dcd656fd0cf56a38d523cb21eb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebe41a284786b7963d34ad0906c95d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190dd6e5c77f521f5ac96e60ec2ebd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971888d38de75d95593f9b0ec0cd6536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805835c3e9e4ad008fe058680d2e86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73084496645c29872da88dcaf2162d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb743b88c3d6f00bc79ada08c894c9ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9ddbb2063d4c98dcf0a2fe1f84e95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8012692189ff7c7688242ed790f48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf47be55c131c424baea06245f7f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3369f1212c955bae5cedd5f0388b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f3c7d201f0f29ede0a82d146fd54201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75e3574866c89c1fc2007a5feb2f12202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a9673c4650d830424170f820b22c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85133447e7609d7a3737a2ae16582204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d647f714399a089fb3ea67df2896e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15c0224a2144afd05a9c4787ee328c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fb6ada0de18ee1604624e8729a4d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2456cbeb85cb4247a633fe976fc58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d154ea1a3bac7956aa8153b1ae40d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0adc9f7d2bb167bdce2894dc650a05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4f70c4102665bcd97a9c72042b5e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971dc00583bca5373f048d0d71025d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2ba30575ee29cf2602ea7ce6baab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf686eb8c4dec5d0acec4e7bb56f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff85101a3a5e8608377041117fde4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d271bc945fc6d73b80d4bf2852ac67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b47a5f48f88fe6aec14a1c25f581217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5525136daeac7f7eb3f0d729cd1fad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d6448f8ec96ba45f55957f5b26f52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8658c18183185cee522f57f32a26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7c89af50a6241ba5bb539988d9353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b1c6fe53324f137b2a6fc5c03210d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092ce53b95b8dd5a383bae4732ccb4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385b17526bc208799a8bec8fca88f44224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989733bc4f26ec9ec8d90cae97207b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9536f17a3520686678bda36befef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b62684cd4227d2337da57b0632294227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f14c9a877b1135c9e4a54cf4fe98c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b035cb714ac3c8222af37870a9ef196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803664c2408a9851a75f90e8d78340230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349ffd5a6520abd4d96995732f3ddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7479cc2bc87e18dc4cf231d3b834e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1908af4d696362f14915fed484e0eda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393e77c84bc0e1edda68988b28e819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dc8f5f0b13e724e4733574f145ddf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde30fe78f0c1b59c58d5dad5476f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93987cc847a87788ec1d3b05c9d0e7d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9654020e47ed2cf1955bd7f0ffd2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e1858002bb319539fb06b9a5c91e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcd2854de53298111a74c161349b10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630d5299cd643441d4a8dbe545b030241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15979749a1d71b80cf6e170862c46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8079f59c6fe20e45f79b5306cca43e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22dc61e0146e4e028ef6d98cf79255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748ea25dad2740cc36cc94158542213245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf638c752527d13ef73cd921175e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf06a2433711dc49278023404b20b4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9e3dcd34c917acc6c64420c0f36c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78235f130791b32f1b3d0e07203bb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0706f690d04aa4658f2ef3f75c522250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd78475fec7d05f021132cd5f7bee4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238832f2e90ef579ade63145e79530252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b0ec08d3818570190d92a6e0303f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa803db21cb0c960c5a6f741f85e88e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47538f1f832b985b8fd6da3897139d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741918bca9bf29a849d2670115d148d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f685c25e2007d5bdd81d9476b795ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a5a39eb662f72bd7dd5aa5b7a248258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be830db489c5c702a8cc3511dce89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5966432936c41f1db98a478003de475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df6462608e94617c29341be262744261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3051d836c4a69d84394ec63ad4e59da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312e9c957a9a57b69f041be880950b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f28662d1fbd583cdbeba1dbac10501264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39463fce021dae41a3404aedcbe3fcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979330bd9f037499413c1b5fd3391bea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f74eb5f329bc945f72a03bdbc1635d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ddc387ac03b021c879202687bbbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1b2a9adc507bea9e7100ab69161a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523c58a0c89bb320ef2f8075fd93563270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b4418aa3482597deeeb14552f21f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ac8357ba56c0e9ec7a6d9f1011aa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745ef08ece722f64e507e5c85d65ca7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6310aaeb75fdacca301ac69045ca01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970029f2a87bb2e0be45b93adae911275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf709226cda84847db318401b8a2494276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e184fd14f201651d299d6119d262be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7a3106c053080db5a8f4133502dea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96598d95e539c00f8e7d51578fd584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd32d9422c829d66cf4ce6981e3c0fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac770130bc43ae450429b3f69ea1cbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e80afb62b2985aea1af550be5d9c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f0925c8eaea19a8351873bf9c0bfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20d145ec581b1735ec3b65fb08d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2fdd96e709014a2f5f497eeb610f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0588d803bf17e70d80c6a738198f29a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92398b5bd8977f319c3659d5eb18ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd00eb4565b201a8775b5e1b7d6eda3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6314b4817647fef414ed97668281e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49059022463af7f39e5cbe31facc44d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf823fedc415ec3866e70eac1f0d2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e2abbf693fd67d71d779e8741303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042219990559fa8840865f5864a47236293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910f2e5c53ef38509ad7e42000a62f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde45265dfba515424bec536f1f3267295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bba14028778ffdafdc018eee2d19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87770cd96c6312400c72957e9fedbbe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b51a4804cfe7beeb42efd491d402e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab572a28edf09bcf43fc00e07dd8526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209004f2271b764e218f92f1d650d49e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29423159fd488f86e6760c340862a8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307be79e1383209cba9a6a0f86c33d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9484965063e68ab2d4e0e5385c7af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ca98cb6684d98e050450fe4fbe82e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a254007b80b6c95839ad55fa9237305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0672dd572ca9e7bd94d31a102709306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86346350a54a98f0705c481cdfdabf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793195e22ac04737d4d0b8d6a839919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32b9e757fb685d347b72041b252f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00618b15be5468bd80484faec1244310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29731e53af96c2e161a0af2417a77b25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a91021ce39f29216fb4ed90a8a14de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c29bb54ee6e29e35bb408ea370f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231fef45f806483dc61ab24d3a213d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b4261caa151cd84daa041b9294cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a906a0edece20a1525ec772b858e8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67d0a7cb0d887a43967eb3ece8605317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a381b5ea3cec16a686bbc7a097cefb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de0404a5fd4b6b0b53b7c874ae8a43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8fc9ae08988509dba1c1c713e87e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e4c98e78f1eef44cb9351c57f58d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4e54220368ae810db79254661be6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906895d141451a84311fdd4c7946eb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdef8c604cc6da9266a3667af0eb53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1b89180bf2a5628993967628f473325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007572120c891e3bd05ea838672489a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b1781d9008826e89b786e89ba1f0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202968385e5ba934948a9bed83a67247328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700d6eea71c470341a887a7e0a017ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394a82ca2dc00a4162662cd0a659964330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44560c51b3282d261d7a3744d20cb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbefc4a56b15a62fe294e68aa679c29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22e309ea3ef98c371367d9649e092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d173564e07d85125a2c3e2feea6790334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec1e52b0600073b97113fb87c3343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2e3c6f3871559cc8fdfd93ecc4ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb33c7411a1698db235202cc3d434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa51fd185a8c74d4db8466bd7566e4e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c31e88c5bf1c068b6d1140b0047ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d85b3baea3c9e25fd4fb23cde66a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae67100138941d98934597c9e4da8a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca368524b8c4bd6ac2b6eaa1da190f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00c1a75081df2a9edee8d69fe930a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac40fc886affdf89a0431c34af54d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a565234b0559205ca6ed096d026ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba778b74da85bfaf33cf61bd846323346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a02c3d88c746ad8071e0729d11c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fcb96caf75447d50b854c1fa8aee0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbbb9b25a8151add67bdc2714f7c82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce4bd9ab65d01585e6eaa822fb6bf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f451d315143586eeefc3112abc1eda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe541e633045c2328e5a0b2e3624e75352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654a2d1010218a9f6b439de810dd682353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f471a3580993024a4f96180c9de955354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c365ecb8d1ec2891177df50972d0dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0242336b48ef0e88ea77d0aa8d61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c90eefd0b4d68cc1e58c9443db1b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3debd0eb1bbfb5621813d39833e3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd236f5ec6911f6918dd7e22fd24b74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c173cb1cc55555dd6410ab6fb673360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38e12911a76350f2985e3a17e97862361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5d63136e4c3f3371fc188e285da02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd9da0b3d0b45011f52429aae2950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c952868c7201ce32e50240d73b2ac2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5841f6a15f8860712dd3b878d2803365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c92dd5007e0a491dd7cbc398567d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b7feb48eb095f6cc046a873da3dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcea24bdf63e12bd929b140472828a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117b7c816f2fbfa26f300214c57e47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f1bc1bd41fd9886cf7d58af853f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6691eb3254e876d1621205341922ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc5fb46f5c851d4ddff47c7ad67a9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277edc2ab1a2c8bfda375e0c737017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42ed653244ffd8720969cfdf2e8ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69674c90fcd2d29d92e242586574f53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76044c2911bc773e1d849da7b9f328376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7968135f3421fc8c4f1da6f57519db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51935fdb9d45c09bf5fd7f4eeddbf5d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd595b6098c3e7629eb38d9142c31d36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304267d3ec34120348aa190551a23ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1a96e95ddd63b75cb69351c232f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f244dbe86fdd400ee9ffb2d75401382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2dd90014ee640a6532a746422924e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297ed6785ad5cf8ced9e598e1913e21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723907f254bccbdaf04b8fc91f357e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcf0fe8478001554d95b58b2b7764386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450e525a4e75235adb396180eaace9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7f7c1629183f451cdaa644ca8642388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7214b6a29eb69f13e19b690fbc0bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e2960529de6ce7d60e0fb4b4abd8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8dc319cacf2d0c416caced1723d90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b660e925b65462189e68395dec58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9389b53fc09ba760f5fc362fc4246393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835ee2de43ad29951fab7a1b1f2f27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9983e5e9077d161ad52260991fd9e3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686b80ac2c1f62e42df2c75b2a7eda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d36feca06df7391ff002730e7b41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4915b79e31c9da1df8eae03ee7de13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ce131372d19ef725f873ab8c34cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d784be17f7f61946cc7f2f0322d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500ad06a948b5d61956ce758c69d649401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd02ef53d2294f859bab15a5452b0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9a42c65dcad4934466af888b9335403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4d7b014db0dde8baaa9069d18d664404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296d0a95243d3cde8f99bc8d374484e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc53c4bddc8955add61b2bba73549b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cda97f4b10bd50310fc81c48881cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70939187204872166e873fcea1fb50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f89324c6c47c76e723afb328d8a7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93382e97655070821a3c03cdb9507ec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7806ca2de9cc54baa291b53e5a81664411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca2006308e604cad5cf0cfdce12585412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593e3888aa4fb943688af55acde2aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62438282519d88a2ed8b596beeeaf59d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e46cf02a60dd6f9f8a7e31a52cbce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72e3073284459b09870c328d09720416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4578c343e8607ba69bd89547bb39b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ed5b39beeaff51a4c9589d91572c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cce60b86c5ca2e8fd88bd5120bea7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c7bfdda79d744300885cdda3fff8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a30b34bb5515168da670891a3cf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d49c6c600c73c58da5023700a3ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96668802c1d4ccccbd476b633213a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ae0a2d7647b7c937d7a67a188bec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a473ae4d743bf037d919d8b845f1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244b74725d7506623bf706b0a4262f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510542c897ea584265d7a97635c506427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1b402e8fb533575bd169c5c9c642a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ffe539723a30882dc315f94768d6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c1a004ae6308fbf29f18fa4602d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a0cb03b228519a33b687d7008433431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f318dd5f4a5d47a01ca46cab23d42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7cd5d86d4ed34f14fd5e47b2e49fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef4b389c56fc2a08530f6c12f57c99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fbddff2e123455bdc340b226b2904435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46825df81b700a1daf1c06d489086fe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab7399154771c846672e7b22c8e30e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16464ad20798024d13adf8fe3f94b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183d08d3c33b357b4122a33a1a89b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d46dc3e775598f57022855c20a632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e598264323e22bac99bc75994aa94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca6a07f78a48930c3fcf3a3cede61c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25216a8209a40487c98972bda54c1c6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbcbd73adf8fe866e70ca36666c70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443f03a6802d26e7dcdbce582458973445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2329ed0367f62ee1bbd3db9ce2ea45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70046739abe8dd46adf9c1d168c45b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c08b0c9783fe8fd045d918007096f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce879ecec6148b31dd7f67678371606449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da491b836a2f0068fa2ba701bf44bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e34a21ce4efe309c1050fde188be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ffd24f7d42eb1397aea0d69aedf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7424213d90eac551168cc0e92468f36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac9f4ddda3e87c7270480c7c8d038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff23e03510698cf80a4ac4b90f115455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8394e2cb99408c29db9e6159cfaa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721dd65c70904122d1256445f572d88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3902ac5d3aeacaba768b0ca1eefae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959be9f54bf4779e14751b7764acfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadfe45d8e2781f38d6bf341ebe0fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57eb3ea9dc822bd031ef624403150b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1bf03201da1b040a54968b85d9310462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865fa844bdfe9a3b7bc2a9429c7a99a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d214072e702c8ba1e0ab5b2ab3eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18bc786291821d6152f2a12ac7df6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8a84af891123ccf25d3277505abc7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486da3082ab9425bdb09aa78f59afc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5bc90ab7ded2f5eeb429e60d8413468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f8fc57e0a7b3787f6f364324e70f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f676486cc60dbe45765990be1140915470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95cfcc967babaeff634afd1e8c57c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ab2d4c0c6216555dcf19afcc2961472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f40997ae0452a679ea368c56e3299473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d3b070ca71f0e2f6111d9ae85026474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645adde9539d5c98cb8500e5a26a7ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f1335a35060cb179e8c602581b0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560da03461798dbd4ad442f307c3b1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26dc2a566344ba20c87bd618f1425c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8588f38e370f3a8183ae8ef4eebc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa1f3aeb89ee355e43f7c98bb5150480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c1b719a926a7b4d7b7cb1860b002481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364adca26c58e0751f71545ac38e12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c05591007f6c9b865c4f73c439ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4156887fa473d487f7caa35ba3818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a99d2d4f87063c32a3cff7d20dc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38aea72eb997f8131744b9aaf544ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aad5a09266853ae4219f4937c7583b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a6276d23c43eb02b052c04088698488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d44155938c4ec35c826cda3a01a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e5e3a8ea29a4e6ab18c146fe8610a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246d3babf5e69e5c7a66bb7f96d546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53743983574fad505a81ff7e7f5e885492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68cd32f2a5464292b99c43420f2f97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f97ddc26e2d3b79cddfe388c0c6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6840de68c129320cd144b985196a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d254eb36820070c15cdb078b0c738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c79142cac31a706d3f2d9fc989263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8d86836962d0275edc483dac7536498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f926d9746d0dca26d489961fed9cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5581f14432162d9aa4ccdf5278a31e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e258aa0990233802aef94d52299f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5386dec8c7762363e45ee8ff4069d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ce1f3d0f88fa6ba8ab1a1fab816e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4202ab002bd459529f6c50eff745f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0256faf40ad7a733bdb4db0f32d66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a125d198d8d779c0dc80c06180ac90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee494fc2470db1a06415df08fb1784507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bdb2d81c80a2f2434ec1ff51ba76e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c60907abd8599cd0809d300276e29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be480ebd3fdb0485e31cab5bc20188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6865dff5621db892e41db1cd4f14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d050755ad00f55981daa5ade4041a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1d9849acaad6259cf1a569f62270513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becadd7629f317fab22465fe221fdc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402ff3754ab7661b0aaaf630692caf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f0cfb7d3e31e0c4b99fd44686b00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da718b2f3e33abaebb0fb1466a727792517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853076e48c81beecf3e5ff72a76a7e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa76f9823704d4433a8c2cd75ab05dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d6c71fb498b2f78c48a19a34cd36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d4812ea20e83fd01745f9db3c702521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02044f881b8da33b19ae61c2d712275522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191797964a3ec54683c25bf9c6b183b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10450410f5bd95a7f460ba2bc2ee4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3fa649052e82ed3036d752df4b2ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a05c2876f43c4b9d8e78647f0cd66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22bdef2def3164e3b15163c90a7ad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c36e8f04449f480a94359cc1bf513528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157115526fe6fd07044f11f2db9323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468b0453420736424a4096660e7bb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395c54bc0cca44524ce2b12e59891e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd960abcefcd7c3f145cc5ff09429e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca885a8d1544958207af4a67466e5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1339e10cd4c942f600b201c0d00326534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3268e766757ef052db93b814e905f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddfad16a0f3dfcc5e1e60ff6ea56d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe0a65311f4f24811b0cd92fc5070e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc14dae77180d7f60e97aa1060603c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e5efa54b945bc4c6db1bb8f4eac2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387bf6084ee3eb149bbca85154460c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c4f5866cd396eebf47adc32492af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9575ee714c14285bcdfc4d7dc6dff0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19a90b1e4650c6b3622a460c99dc22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae5c859f1e04f41a18caab7b99929544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554f6b6c45e30433340fe5c4a7c03f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927749f0a520aacfc6e94cfe5248d8b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77936701a3ca3ffb9c75bf27886ffa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a37559da32f602678f2eaa7419f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bdf2730be4d77c07d393b2e037e9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366ca143d8e58cf1fe0137c3d9690e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f082f1e8953a72073c9d37bc8b536551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35f65e51e8fdfcb6aaa3b87f5de29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186638740ecfb3a91a580ada6d7ecf55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e7512818eb8307409049a703b71ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158020be8be35187578fa9541b47ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289df36076b6f16255f2c2b08eaab8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046d3a584c3cf13787dfa2fdc11350e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a40319292fc82dea16e4b534a7fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242bcda88f3bfb18abceb62ea8c544b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ad84e2716a2ef685ea3ae5c2c880560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70cc183048d7ac4285c57fd504701561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a5be5872f50d46c3e9d41530994fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2c7e5b0733b3d68a229c4b835e2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a5b42285e00f7def605ccbedf66b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b8e2785478854fb87da3e07635dd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3258bd9c910d3bf969e1e9e20fd3612566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bfa6dd89cddd7acd717e2147199c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d131c7562a9da502b37d3949225f5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0746765ec751b0c6e2f501e4fb57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a93258170090761caa3212ac91f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846c642654d2a7dd52fdaae15f2a1a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bde90583547f43a0276110fdbee29f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69c293be4b21777d40dd99816eff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79aef408b325a227e6979bd232b33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60eb055678d1f37efe1162a956741d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e55b1e05bccc10ef860490a9b94197576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9aace445a66df2f358aa976758af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cddda72ebb957fd5506a694e92f8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13cb1a711d128cc45c7027df5299ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58441e7fd511f25b03c562c6b6786525580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb91880d852be3e9bd684f81ba00c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbf264608e240f8ed4d796fd2d04e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787548a7dfc8a427d8e3e068bcf89a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9264aa12a502e84e9bdffb3c0cd98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba0801b97857ac41372dc409c3f50a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe54e6fe26927b9abc5a5405afb248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff74941606aac5275dccb3f6caa1764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b74b59cbe991531015ab0eb0e4bcd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82edf157b33f6bf95aba29aebb98c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f58b14d19f15d0d7278713604b196590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61fe94085bcb0eb90d6a20ae906b2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bfb8821f29670d65ea0f4929ad7f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c25be18a90d887f99cb2fdc03934d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffac8d2a7e78639d4a1180cec9bbc42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4ca477098bf57ef008e0b9fdf355595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db62043dcf5d4c8a42aa5f2248514e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a4f912901bbc2d1d684a3b07882f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b7f3a9bf83ef9aa83db42136c79af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753010fd552d727bc068f4c093e0bc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf0ef75d2f02503a4be7153aa6765600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513dfa3a7b1651d3b2fd12e61f4669b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b268c2a95b4def822e8b27ff19780602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c2a0191ab80c7636faf514570b8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880425aceeebaf40d394031ff1eec2ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327356c219397b5694d9fa7beaa81362605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922aec50ef225f7aadf48d08a00d81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cbe2c51ecc056119e3dfea1f0a40e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534b5ab9edce3ca6ab38375c41d0c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1b41b232bb868b0840dbb1365116a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76465ad87c8c8325db36492baab04b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18766af0bb0b8d19a883faa5e6ca21f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374efbb61c94f1bbc8c465a66fb6bd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b559e7b051924fac4152c503bbc9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106174805b3a8e1d1a5b25f9816968614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87471e8c660ad4e68f4fb64b8cfd3248615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a8a379067ec38f870129cc63a004a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d60a2a62322748f3e1f914af296b92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aee6a5bf20adc0b9a540c067ad2c52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddceae7c52cb260c7aa5c2fdd8fb1c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec4a19255abbaf467c875e54d0f33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd4180c415679f59ab357c782084b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e06bc33cfe1e860b6d9adf7bb14c81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b651efb9e1bec6afe32f64014a2f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5672b3ed052a9d8dfc8169221f5641624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2bd0000a3d179b456d75028c98c29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e050149d19151dd1fe03c861e50e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa469d51e3191c36fb3186aa52c20c4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c31ab134f1f5cb3ff67f11703f83a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42fe01e7b336af07150f30a1f9ee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c2a83f7b2c14dd904821f23a00db2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e00ad246648b938c9a167eef3a2c66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f1c1f540a5eb95c808ad00c7df6fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12bdfe7f9cabb0bf43a2e96f1e33f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30549505a78762ccfcad6f01aeb67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c19fc5f99cba49722090f9b9ced4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9041398748a46f1e77c90cde2402e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde9c97892f49d1bb48c48e7f31457637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944ffd561cb0b99f5e8533ef4692a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ceb6af1161fdce85d52431d99f60f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7641425056f17ccd5c886e57ef4e393640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aacd14a483322931cf1feb0e0e1620641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17998b87254c4522226a9f53a46e47bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a90cd1c2220157f6855ccd717191e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e1900c56dcb4031fc6f39b4434266644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da17a8d6bfacaeba9b3cbdc3705c9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b8cb4ccc8b460009691d991f4268646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84569b986854bda550be03c7386a61f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299144a994ee7eaf4a1319452161852648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83cd41beeffc40345d2a5076f1b3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a4e2ad73e854959139e682eed1c66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f69d69a1840f594f6803189abc4b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a090e4a50b7a89d73c90faa189f3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5934b8ada3cafd1636f41bc3ac03857653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da97ffc3f396333ea53e8280cee3d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae410675dbaa5521a678d97f280e11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74381a9f7981ecd6d2f01a4ea96839656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685da4b8551dd0c5de5ad9efd18d56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8295d30937b9643aaa0b3912b07dc47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df1edb7e01c9bb86ec8def0167e507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad28b0f8b55a3d8d86f6062f6f3c7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f141d083f0c8fbdbdb594ef5c41711661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc8d855d78f4c53f00d695704342a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e393d431dbbba397a6a8fbfeefe02b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da586d19d8d635b13d7c13ecdcd64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ae7b6ce4df5f9db6946d494171838665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6000935024bfc3f05d92705805b52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc0102822b578cbd9b156ba6b3228667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc26394d59a9dc84c92a4a0ebd2149668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159324f1508fdc965ef60521b6be591669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceddfca2d43d80805386f3a7227f71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419acff435be8c789256fc5a1ae2a814671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42a6dbe17482cc464403714d7b5180672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65977f75c4d642fc92bd0ea6d2d3bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b1f31f9d49e7d5cfc61bf5348cb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc22e5a5be24865809ed56798e30a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5425331f614ded1362213c5119bdca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f7bb5bc872ffe03d6c4c69a45a60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065169d81811aa414b87cafb48f7dc95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636025873fc2191947d22b11ae8d764679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63819388b9041d4bba60c428a1e356cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b3cf01bc9bf381039567052a4eea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a7074280a9190781c18eccf11035682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95fedbc7a9881b3617c3928bdc9fe5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93109e179746e568ec6f598e3e7989684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198351e44ac9817dbedc943c9e69d325685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc19580c0b751734565b1fb17dd92c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63281128e44b9c4b69e3ca13c2161cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e877c1add71d17d92945c155acf6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca08935acc198ec04a3242b25f0e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65995141fbd7f02ac3b3ae766f8fb8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d902335adb2e89be22ff10abb0283bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da9bad025291be25c9ebdddcee670e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f840fb6326731968c8f2ddeed0346d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549184d775a6c1e9b05a9c152983ce04694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66b7f10717941cb4baa543089d53d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291b20684b5e424e0e63c8dc0ab4926696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1150a42d23ecc4fc81febbff5fecb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023bda2775820584ee3495f89da043c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d670ce2cae2ceafaf0a7c09cfbf4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035469eba2fa66ccc2e66e399e227b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b26f8faf31718199846ea7c168df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6615ba9574a74d9d8c80c52db4bb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa34889d9a9ef9b8308d36d882cff6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025549f3c1e089af29af56a96829bfa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3279a425b54dff8bef9aec14e7846f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacab10dab6a089378a75cfb7d59e5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ef8a215edae5ac5f46a25e665747707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cdbad6578548ed4a226e5cf904b6c708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84feb8071277660b15bf646dceca49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47df5d8fdc9174017cd855ab1855d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8329aad1e9f779b36b19dc006e14a893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf761635df072c76ebbcf2ec35d1b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ec76aecb3a69013d1c864f8993f485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2b7d99c66a2c94cc86ea3eb30d3cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bae673c2b210055a5aa702e4e1487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b06394da051d68d62bd2bc29da37a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e324524310e11c3aa1a685fd5e2ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34785db52ca8524629cdc8d14a1c027710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7651225696687e23dd17d51d3d6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985acbbb207762ea84a06b4bc1c9541412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905f3cef2d5a09b3fab0b928548c8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5e8acd310a10d88993c057ff3414614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bcc3043261cbaca363851c8943bcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415df8b9500df85a8da53b5589252cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc3f279bfd4017f17a09a15cfe02117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e72ec025cc4fbdf04de76a84138c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ffdcc51f1f19b1ace04dea9233e4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754d58010286cdcf24d2fd3512d103f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbac7e285bc083ba8bfd474d8847baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7a6255a8acd4b0ed6f2f78a662e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb25dd06e603bd41e0efbe5db4171323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17138f8834b31ab9ba843f9337b19f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54c1b214ed4314b4b5806fefd4fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c26b468361b7728f9fdddc9607bc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd107b737cd620f37e448c217ce8e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abbdea41de1462259acbf61f0ec90328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c50b6e05759a478fe319bb0a5c2ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a1fde96adf3a38d22fcd7764eda1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ae033203652880bdeaea85129b29231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38b47e1bb696c0a54d59500794586232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f242ca2aa08c4ccf095edf9dffba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c68276172dada4af0bd5518e55cc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a0fac8c1bba5143366cb148b0fcf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedc7bccca0960537402b8f97cf71df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1440084f25ac820a373e2ccf2a167b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c093570d127f295338b55249927e9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222b6a8c6de495d42133cdd95fbb1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986cdb652b5aa6180afb06d7ff60e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef61f2563f13125e3f7eec6417e897341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a700cfd8a798a8abfd9049879b42b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acba433d24a537d472d411d462112543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d00e88558a61a973cf13aaad9bd66444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee5b20908118bfa9c0c6772701832545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfd55255a8347e6eebb2c512ada1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572176829600ba43754542a6e758974a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d67120a5f531bdb54458de4b22ec748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a653d7e6ab48d2c64f89db59d2cc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dc739cfe5b4edcdabf13f482ef04e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be31db7c5bef29722e4566703796a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d756d099b53c5d2fa9781bccf4787e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfccc83bcc0ebd9910583f923e3fc9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a5b36fd466452631f5d5af542a32654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96cec2a00548f6d54bfe984524ae2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93f83e3846d07da63be162054f466356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9893fd548102d3d582c27e0ca5626557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0419e5be002b18890cd65c145942b9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af165925f8bc53dad7b8d9318583cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03b7c7c35f3a19e0c80588b7ac39660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8142ec34a7e8511ff884c7dde3daa161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec944820c6afb35eaa5a34562f2021a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1f863668a7f526ed1b8d38c9c38863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463b9cc5113ec843e26f5e7d314a27664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d860980161aebe7f3624c3d5d426d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a39619491ff2b16acb8afc61fb51166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b13b55565a124deab9d721979ec9d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bd96fdc0c5da61bb413944d560b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c0201f106ef132fb75f503867d4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603abfc50cf230f21d564e75813626370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d89cb2c09272e40a045cfaaa8a5cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762456f81cb8e52b1a6c947b1d4bb4c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32efc7e751cc410b8f8ff6df42f71873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73008a12ac91d5090d0fe4a0435fb08974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb1dfed486fec257993a8a8ce7d2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82724809b73589f54a0f951476c9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d713c61b4e99a338184726e4ef5ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c10f21c6c1b26a8e48e2745ee104b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd8bd7a5b497b999e9711d09357c4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e07992ef15c95a066d95b7e74c0a8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47cb9b4c28b32ce6d5b85d2569f2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bded9fdc23502f9966890592b57bef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293209a691508715ca1364c7d18391f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cacba3e095e30ba08b251c08dedc6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db6d3c8ce5211c717adab600e6796685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec6ded2c1b41a3622af66c5fe514ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652adf5948288759f0291b86e335e69c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82362c21345b8d9ad68ee2f7ad4ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b89d2f97e8cd38983f8992f1acbc1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdcbaa05aa7e98f03b5f2a9d62a20290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb103470086f465db71c8bdd594098a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b48188b73d4bda09d243244a898092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297b6cbc5d599c12e77f3986294524693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e438020544669143329aed8c311f23194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695ae1ab41e6328deba7bb43bae42a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e899e5f0d6d359c6986407e4a63a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2331933ae2f919daa56456909ca615a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9fda93a1ed0d37be4706998d9c69498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86d6b2b9168ae220fd38ba16a4a46599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b52ba5360d3b6fac75c2632feca6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcadf3b045c3a2441c7a0e1f83099fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a2b11503b59e0ce0d7d1b574eff7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de1d564cec321a5f599d96c560555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e050d82fc66ae685812002b4d6bf1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848830347ab8baf99ad363c34f7100e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747a1ec0603b486a5afb80f469b7f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f98c9a695a57d74405a9b8c5652885107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3934591939ef4dd39033aed44e9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4ff430991cf6a0e2c3e7f98d1714109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855178496940ff5b7998f622d007f8cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de5d1473c73429ae7e21ff1425684111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14568c10e0669014b1b5acbc9375ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3ebf641e078d0d144e8370538953b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b9a89e0ab981fc578cda2406c57f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80750680a10dc66cc5f053ed225daf95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08084fdf8c03158a7914fa3c03ddd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c16b31d31986edaeca67a2864ff02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8124a5a48c1e3ef5480da802e80b1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89cae0a59d06badee27d21f8c3212e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fca1980e432b2d4504852d666ff186120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe092552ba6fc19c1d215ecdbc8a21a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702837f64b82ed22c42be1937ad2fe6d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9fe1a82628f9de01b082f8d4c371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72c90864325f63c1ce97967e7637c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a61efce4dc54cfbaa485ccde110bc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c929f8943e9d08c6e92aad68f69402c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d269a36681355f25c7d5537f7fdc6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f289322bcec59b7afd7ede53dff3b67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca740f31f78ee7224ab2703e3be7ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671b4935a0975406f3aa8a8e00189b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320111fecd60eba980062d94149fe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5d0159a1cd547dd9210a1435b2187132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5e638848f42025072f725872d076133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b96d7795df5a5cea6a400bd55750134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522a2c4d449c0fe7d69c3ae15a4901f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dfa51e224ef2c1c099791cd1d9d2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b6f3dae52d097fdb1290f3524fc72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9f741264a5f854a9a04eb54607ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fee0a6051a37a58eafdeb63b94827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa1f08183ba9ce73663a9480e680a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81efc83246edc63850fac7eeafda8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f8ca399f0d89adcd3cb42c29fe2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f48ca03c87593038c8b70790c382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce818bf865e7fc85f65ebedaca54f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64901a1ba8bf167ea6a55678653a22ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abd61c6f4c2ece5e1acd1614f8296b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913c5049d196dc4467132d6c56736f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559e18ca9162dd34c9a98bb7fc9ad1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df604a4575b4cfe6dd67eaeb770cee15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72719e306bb0fbdcd140bb1477f7d3e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f53731337e5dfd26da96e1883007e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100159dfeaeffc37e6c3b93e42e6243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd70551470ef10f0f1674a07a6f2eb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f52a548fdbc7f2ce8e0a6e578e71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780407fc82c0220d8101e250e756637155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b041ae79b032bb71dcce3c23eb41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6233fefebbbfe5d1078f65ef8b30819157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ec98310f6ca975fe7ac8c496332b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf756794e6c555b9732d8b67e66c380159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40d0c229002200d7e2417f6ccfb890160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d4e39256ea11381c81525892ae67e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582473d841759d95461f8243184515b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87264d41100e4f339d983b8b2bd8871163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e5ca5992fbd763d3e3c6e2e348e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798280c0808096673e867fa97b26128165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c415a1a1954851813f6214a896c6ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a9bfeb777dfde888e1aeec7acd5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e519f5b81d9cee5a1c749be0289d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6294e56e3508054ced968d08e376a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773740cdec92b184856593cc7f5fade170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b456d718cf4bd33ce19ac5c10fd987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde7a39c7024ddf77edea206f10f2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d7a736b02a78b2826a9c932f6d3d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a060c87e3c86af88ba219bd15fa18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f736b8197c6e8043b319c2509f10b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b75789155ee7d28366022d834b89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3fbb2561b8a2269c4e1a076b4e9a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8208126545b1fcbbd2ffc581c698178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620e60e6a7bad43a098eaa9a45dd32d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb56d11157366b56417df03f68097d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8710d01cfbbc85f6cac36d8d14590e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405681e54eecf66410a3998f3ec27a52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0934f2c2401ce00c3ec2085762c374183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62713a915a46a03872f7fe03b89e26f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef2c8672873e6dbd8428449fc3499d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71172518ac357b511f827403fc87841186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e35005c669fff486bf839fed6a99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5892016322f9d9245817b17c4d03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588aaa5d2aa2423f9c0d93d59d7269189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b94bc81849b243996b5c83fd94b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c527e43d059d4c66b31fe94ffccc5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a1ae0231887ab1e073ebd67767f0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344ffcce59063bbcb31c481addb90aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68851fb9d5a33c8f764a55e38823e445194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2f15db8c67aad1e18bac476701650195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e928cb2ba61456f1979194cbe6221196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf5228fd1725702a9b73625b778aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d239396cce499dfb3b4c6247c34622198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6f05a5a3077b5b80a8b3cfede3633199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34cbd8ec5c1fcb1b09e0dfd84d5ad9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928576e94e19f2f30adaf8041a2766c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c572c0fa97938d1268375ce04ed0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465985bb0a4279095cfe8d108346b591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c53fd0038a154c52b0b650b65b7db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c51f0b2e48c283cc8335c8549d21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984fc64421827dc8bd5599a93f680cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd454ca64eca36b5b548fafe9279d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe78d10700783040d7e6c0f896a68ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5a436473aa82c7bcfabcf4b078cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95459e8d92a1764fd9202968335458210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f4de92c3733c30f11cea33239dabf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5f93e65f70c75e5ff54691202a3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dcf2636d7c3330fc214e30608f5cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247a39d8c50364f931f1b335b6cfcaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e52566bd892dbe82017860bb840a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950c2b31f04b66c7e5e33a85f7e0179216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230b3411b48b0e5ec1e52078d7fe9ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f698388658c294dc46da3a44dec06c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40105fab5350d793119499d8f0c9d5cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45412fca574f6d0243de0f4943c684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860559baf1aa5fdf244315649ca3771221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695f882f2128ac785e9445a07c70837222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcabf19d7e127b699c5341cb06f7579223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2839a422a840424c86d92d9cf9c85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4397c714aba64f2d51553c41764e5d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ac9147ced46c6485c37dc8575d3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c3af39de3ca42972e75783d23bef9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d39e676cd2ac04c337d8aafca654e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124968e61e6f2e2303cbef8573b34864229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77099330f340c1a205c4bcde658bd475230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed6f2c3d6ee2c1314afd02b2749e71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e83d66337def9909234e09db3238232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9024fc3420e56ebf667f22a29af756233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379dceaa57c4f55f07f12101351d68f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda221f0024763aeb8cffa212b8f07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13f4af07eaa655a13020724401a306236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd188c2409111b1bcc25ffa054ed0a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31685b9a015d1d9fa58f92f1aedf039c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcfb304bed196ca944b2ee3d4d61c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288042d6484989aa94f61a6d24f468240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7edefc5c019e8524d5629a36cbc6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824b41d97de4252ba8aeee910f424dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2f5a09d6cf613211202946639891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2277037ef0d8cabaa92a81feae711244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377dcf4c3e419bde520fe72ad586ff1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8170c9af73fb4b17f922667c0d2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a549ad05e8844d63e1731de9f786247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b819f240695062e5aab2e5be4dddb7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b45f4ee0365c883bf37baaae82bf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876535d78d93d8c399c9abb1fc6777f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e141cb5b9ff75f8ff9edd2dfc95b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ad8ce63f2ce7843de71b4d3502a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5536ec76c558682e7b8079878be989253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da5a047e4dd2256860f5b885b703a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323b70b46b6896335228d33a526a88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955809971b793c430eafd681463ee039256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e1b4e6c9ec2f23bbf5edb49653ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023916c92fede565dab9d9547e74266f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7dcdcfaf4fdd7d9a2367b23ed7d16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371988e288271a9a7fb3fc1f8843742f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777776f2c39ffcfd38832041fab2cab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c94da2438d5461812f34a304406ec9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f26a712e993a5ef7d7194e3f7907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f76b58f86f9755e275fcf165e445c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9016333d0b3057c7fa4d2629df1964265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f626004e5b49151713932dad04037266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c2bc4d655b34139d00e315b774c8f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4229800dbf660f877caa98155a4d30c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611862d9c1e122bc7e72cb458e84fde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa8a2927e66260d3c280ad9b67cb0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f8e718025489b530704e2ad20b697271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003401c0873d3c272c0fa68c218b8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bec602c252cda1586ad23680f2406273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3ed336eeadbb40ba347b64cb7d66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3370236c142437831c5dfe557bfc38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586542d3282ed6e013f83462a6b8e9e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9257e7d24ec68e4d37f78630873f243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ae4ec4c979d5675ec23056c034e07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f403dded9715ed2c5d0c76573d6146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac631f2c05db4f5f8d6646d66a85e3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7a4812ff68b1b79a68683728e28ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7500b74e25f0fb35d30dd84fe008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ffd72f58f405296dec3110a2778da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd8b331ab9e4a4fa3467fc581fb14a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43570ba7369ac98f238a3f9aba8a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf375d254a9732ac7a0bca74f50a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a42f4502cb758b27d9cd6850e447a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f16dce6049c8428013087c09d792ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476322aaf0b318cc160f9ea9b3f785a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828acdf695734d20a19dbeaff22d1a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac113ae22d3dbdbc8bb76bd8edc4f897291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d91c3c0e5bf74ec4d80a7fae9c954292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360950080480fea7fbe2ef6f705d8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d724413bc1a9551a17dcc05d29c19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc0d326b84635a89635dbaeb0b46b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd4738f47d45b2c75330a668b66f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff1237f5b6e3cf9d27e41fedfd04a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f53a4af224e43d43e5b35c6e3148f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0911a907e8df6464bf71abca47ff5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445f764e2df180fa4826df75578690300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbec9c8b4e0bd790bb3f9211fd673301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eafc0486a86f3362d0bdbb333c065302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efdb5e1bde821186a6cb3c62321d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708443e99d14e04c50d3eed1f964c995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f255f76abad57e0c0fb163dc117e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c3b0b1be5b9223b4b1247df6f4512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12546ca8ed338743cd4012b18e3929307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110c7409c278ea1faa8961eaffe63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115b919ee9191c2a69fb0718598a9cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1b833735f1fc8559b8b5b4b27e98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ab478dbb33b212fca418f9958b98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c467f2abc9d331a7015ba40e0bd859312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197cb35edf021ddd2407ebe0de5b68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e1454e46e1b082a1916ad3042b66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccd575fb0edffcbaccc1d1fa303902315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f31cf500f1eb4b19f5a4e400e7f751316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130584f95369d4b0d362a18b93c9b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199cac9276b92c0c174beff1a6cdd66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce6d6e5b5215d04fa2f15207a0f7b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f824234851287e263b74e557d7fe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7670639322baae133ef0d1aedae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec8c1d5c95f3ae22b586c4cfee91ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace3f8b4609620794734ea3ac3dd7ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd1ed63af32055bbb094b7d1c9534e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68c1838287533f8808cbc2aa9a62d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d934a1b27747a87b120fd511286563326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65a3e4edf38725448803833149f0c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8cbe49eb701602e068c25aa087b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b13f568f48f38f1773d58cd8dd93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad8733e6f15c2b85eafe4de85dce5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e36ef40b1e473b1167d844d973c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b100ce8db824c002e26cdb0b7c904332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec75769c807b3c3cec34d1fccc180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83366f8c2838bc4123efd15010f8ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4c906ecc4b73fe891ba189f3f30e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d0d0c53ee87efa5888dfcea5ab85336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60242a2c43487e3d3cbe1f29e72fe4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711bad8a7de13cbae14654b12002c8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8b235bb2ae61590dd53e053eb2bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff40dcc9116bfc14c5e56ea0f68c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91999c3fcc8bad13a25ee0de4905fc3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a24a9ea70c5dd8e7983098f3947b08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47fafa775fb44dd30660bfc072c46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6cacf9370d3e15a9f0e250832a67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0025cc90e2b184cc6ecf8fd814cf9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6886aca8e037ed4cd80022c6b5fdd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba071345f2ae817c7e7f1dfe3ba5d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80954bf04bf75502412bb2a83f5a9e47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4af93f52c821dba81e3f6c7a4e48b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eeab447330f520b7874463783358c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc7091b3726e38b92c1ceedb6c950351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374733b18b21de8d5c644077c67d1652352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078c4cbedf0003e1f6ca87618e0205e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6eb83067d673eac2bd60e7aba0fe69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd38a2130e91135ca95e33eeb606b2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0b63a726edff8751f164c8ea04df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430f6330496cd7fcc7aaaa24e377437357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66210f745def5b51b298cbcfb99a7ecb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fef387f55fce13575602db9d78c36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d937b26dbce6f0b671219f34a79494360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e7da4d470759f94d91c54f4f30397361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28055c88a79775b217d333f85abfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2ea3686588c0195e52aab9081a673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b37679f2729dea7ddb5875e1ec60e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f062ac47891d2d3cb58917c053c5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2bedf82740db6b482146465108160366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39ba21108708371fb1cea71b26f4fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d18e1c4d198e22887dd04dd292f93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09a9545226ccd4c82883c3aeb2761369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9744d42eb50013c577c93fbffeaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227210a9b9c2abf0cde4079f108806b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b3d129b48b4df795144f5f7bd2ac7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c7d57f44cc7fb0b68836a7a0f2dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85ca45d20753ad416f1dc15a5d7ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8b3fdcc48157246a13dcd82b9cf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec24455359bdb1cf4c42acd0cafcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591e1ad488feed13baa6c7d7cb55ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7b2ccde0b575704b5fdb456c6ae6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e09a5677a0190a4d83d8869a395d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17abc3774df5cc454da504af092cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b950c270d3e0a15b0af05db4ac9381381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3529caec2d2f30400f7b0a60c734a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e7c1cc8d85de409e5ad8894ef533c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dee1f283b66ff07ac579e012c354db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec53a7512db76a2d6fff62e65f2ea74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607c9679ea3cd7566b7c0126cb9d20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4e2e63118c56c6fba9ffb2370a79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb11033001e53c78780d95e4ed4692388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b6c0d0a9bb120b0153800c1dda9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8078da935a937742422cb49186a0208390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc6c52d40ecd227fc8c14b44efc17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a8760c6a61ec38de9fabf31015b54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b1eec76f5bb36004e64c44dec922d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b035a9840ce7df2bc8ca8c8bb5c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9331d90bd06ef9b6741177170dc34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043dc21643658707bbd97974587332d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb325ebeb03c0e1dde72a46addd74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7001deedc7f013cd0e982fc6117c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e5fa02d6380ede6ed1789186a6e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fae03500fafe632faed004e8d0992400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890a4aab459d80525303e1504a345e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25215eae8bd839325fd4ba7542a8d78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3af3e5940f562ae18d812499d56b36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a3a3152285c969d36d48fe0ed3859404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214e5ede5abc6edd359fc3c23fb56e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e2af0b35ae93f1238d5b57d4c063406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa4dbe09186d2f8f8988221a6a41a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed855be62a227aaf3bb67e97b1ef8e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6dbf49a6d13c7d6d528496b8b71cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26974413f3b2cf28a433c9fb76f2baef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba5ae47901a3ea760a4640c3e1883c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79c64d115a2a252f347da9b3586a86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b029783948f86f62d3464d684e957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea402d33c8111cda8b465d7dbf2468414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287f88bd2030d82373af180fcfb045d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556f6f325c4cf30c6c535d5984d5b9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806700c23d96c5af1418a2f62bffd980417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b41d26f102dc69ee8fb09e4b20972418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c3c344118bc3b0b1194edbfce2a13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ecc7baa3e03a84c07da2f6c34f54e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91197920903509a44b92335b6a341b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ae3e1e2caa6c138fe6f159647fbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c650e09d7fafd5820a3f5bf897f05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeef4795d1d735c715b8192fb82d07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81fb4ec236db2db1329feeb50fd4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caf1424c698902242199b0b0bc1abe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5fafc26839651c759b377acc9c8ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c02b8008c91db1f8b8392bfec82c8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c55bddb9ae0cc1be89cefd8d321af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539ab9ee748dc1c43546c79c7f160c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd890a0f7d0929b58f088cd60fd8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f1946a2c51238e9d122d862d14d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688a2488cb5bd6cac771987e2e36c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c1f11b143a4aacd3f496a8572b561434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee348109cc99dfa2967d91ad8a284435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c4d93118d5599618d1b1f30c715d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b527ca49913bbbf5ac1b4a9c66a10f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c142eaa7027a0c70f22e0372c3a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3836766ac829298fba490d169b2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524a1bd859ded23ca803c6618a6e29b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48525b47c5a3f7df7bde6efa2485f20a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b25f5c06e5e2ad20a20eb7525e91a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc416c4efca34c6b88697a49118b442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0515ba3b3e6c7cdc333317f2fdf7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130840a350b4fafa77bc2820da421c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10871653e9e95024ce72a6b1cf8fc22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710de023ed7b8437d75e67911a3b689447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc3927053d63af7184f2e364cfd33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a400d4d10b868aad00e475b4b6a00c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f77902c36073fb1c1cd787f9ffd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b429e3bbfe781fa2ec953c482af8fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975957d951b09a782cc049bd8c57d0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d74865a113388b2a1df141393e483453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8e510f85821fc4aa6e49d2992055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95826477ae9b65b5e592f7111f5e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1425bb7c9b70b2b56cc7f75891d56e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8683018c7d339bb766f13e69e10b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015bca5c735675ea9530b1b6e6acbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219e205468a4d98e5fd0a7c7d2863d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f33c8bba7273b6ec9dd50932b441b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b299c681b47c7d84d6d74cbf1f6cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0dc244edb8eb3e53e88b3a8c2832b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b851f00006e9052e3d2ee0bc5826d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94d19b25ca4bf81ee14048d1c387db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1bf3f33f6994ba9d71946c4f45d36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f06bf52ef7ddf739de17d83286a8d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58449603c15231c35bb4777f1cc7046f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f40022e5d25ff7775409345a5612468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7981883f76ae52a3d46b6b70a2d9b57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218fb78d35908a9aebeadae5ad37461470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bf701732ca022603ac26d0b43c21e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbf3c7eee87a301c82344e26f65a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b84e304bc3180d5ca0dc747508c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeabfcdf64edfa9cd5cd80909929b68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cfc44bf961446b194454c8410fa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750e00dd21ab017936c6f3ad75e0045476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bcd9a1836f0b8101383bd199ab63a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f0ef4163ae70110a150317620ee34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21aab7eac5a56692412dc39d9ec84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a7000ab872bd1e82732a35f5a3832480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568d8ee30e0d371393697a10a4c0d40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca076e43aade4b5905e20a9c1c7ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbf4e97e17d693e7ca308ff197a13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c8005b9f481f20cbb6c3647a33b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0892706a27812e02a86d0be6d3e9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdabd465f2881a327c8bf9000dcfc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce71f45b5ed6775562369e35ff7e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb029ae3bb1c4232305f1f17a366f43f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef6beaee7a35f7e9d5fb6f5f72ac6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc897ead89e797ee65ff645d19bac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c429a0752083d5e69c24d9db110f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5854d160bd16ddc8420f5855126cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded64c9ec5c41e9758df5fc6eb3fce9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dee05e002d6249500d119febef122494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bd9ba4b5ba6719a0afcf0096b4137495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237aafc378b5df8f9f7601e249772ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af53f874e27edc9747bb295f248206497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be6ff8fb93d59967b287bc7412020498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5af7e820af423e160417a53ee1942499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977a8a7775c6ddc2e4071cc82d408f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52628f2fa3866b9167b26a0de0c63242501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a597a05d2241b537d8639804286c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b2a5200f7d41604da1e4bfd03afe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9c760c28d6850c6dc8bfcb48fb126504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b569749424d4def42d02b32529f06c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f25e982ef789a1c80244b37a0bf8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d7da52a2cb904594d087502b6487507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59e81ccaadbb38f276904965321426508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3eee2bd4d5dee3d5af5f580504bc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5763c70a7398b7e6fffad9d53fcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd07d8be3b3bc4feecef02264d93c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a36363d9e3eb057a55136a0f2f3d18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5986155bd56fb7cb59a269f47c0b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af066ca00d7706f8710f7ba09a6726514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce80121d11dbb24b37b0ab19742d6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858bcb4dc538c1c50cf7da5cc31c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffdca585d61f74dc43d7c25fd10e96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4f823a8ca3ad117716fcecffe820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dba81e4eee944d5926cce323fc3a5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e16b9d57e90ca5cc8eb1dbb3f0d9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e49f0a6f171e9a019ea4853ff25b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d43639e6f5569bc144c4582ee8ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5ec269f5bb5f0d8b997a495696de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6d7b95a2b82a6c47e74207ad64af6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1035f32b9218328c76a67befc896796525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba132334efe6a243528c4e4567d6236e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3632934309c73863265e22730e56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757fbc3bc88dbc86088e097d1f8a42a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0d3238b1c328938d8af80cf1c276b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05640172b5a7a2196a26720ab22259d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c44fa19625ea0e085507782547537531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26639bad5122ed04890c79dcca3d5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ca384c7b4c7de6fc0f1a379880a7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ec439c2b072bd1fd7c019c1d522ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551ecd9ded0e5f910cb0f66790cb49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2d5368bd7f6fafacd9f09da9b5938536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9cf570d88f09d6dd3400779e068c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269cacecfe2c0e10e40de89af17c2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c898c0ede5934e1712965373a88e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea04f98d3a28a430089376365e491540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eab6d334aaf0cc30a11d39627021df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a17241244d683c5cf3337617b9d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f317fc3e229791cb53d4652a4660d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23e0631d6c772e0aeb35726f5ad5d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c522154ddb1266f12e84030e8580c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0a1d5290aa473121d4178e0fe112546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62e36982fcfe5ef4d3dafb2029eb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70935df45d3ddc0cbbe7c062af0d117e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948e453d932ebe88617fc15d4a4e0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2492a9e4eb0a756eee4b3d07c0483550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd065799506754d855f4c0e69dfd8be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5336c699a069c0f26af8671df0fc900552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b71f697b9a8543d734350bc418db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802cd85735d9e0f75aaa3731aa321e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820aed4196881bda924b5399fe66dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392822595f026bedb53b418e44c0f10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a1af8f440d3485a6fc5791a472d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff148d2ddd110a7d62eb1c1cf51ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80441020407da73c9759f7036ea3303d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d099a25e020c5a9327e8c73a4e681c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108e18766a4f015f8d0d8c9f0e6b87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a4ae998548bf9e45ce6f00409b5e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594430b9e75ac6e376fe4519d9e4bc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1de4ba7a5644cae832808f6b052f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3338e44041860384590fb0f40d6f2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c070ea1befce4eb13e62276cfd2b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8027c609a06a62283998935d41ba8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81e884473393828af32cfc38a96ab4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef673d7dc1e6e1802356f30ccbfb7ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98527605085f6d81f84c7d53c8b5d053570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed55f80827aa613aecd68d7862d8ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e11bd912699b1ab05871ea8d5e9e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fde569bae33c8149dbab6d7afc52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be3a4baa6cdcea1872e6c85aa508f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f20c9e2cc5abe74f667ecc999994d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd19ffebdbf950c4c01c90cf04f9d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb09400b6a31d73927dca5a6a813497577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe082f0d791c17a7fc8aa95ae7d1d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f1baf4e60efe4df1bb062262fc69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b4c524c16f637181226071dadfb72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb679266d0fa1045e4e8f2b7672ef8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5e1a8f6b99e4b9d7089600f2c578582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110437fefe60aa00a2b29eee80360123583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c20ab35ad5a6431cc55a6d892ffe0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceac33f48bcd46ec7a00feb6bf3557585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b969117377fe1ae434161830f0f2abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2bb8b034dc9daa4e126d4e312f62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daa00e8c9a53ce9724691d956cc32d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87952e68b0b8d1934536b610f803289f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d692eed32b16c9409f7b98f27487590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24870fed1ad2f303c526c62d9a108de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1f8445d640fb5e5d9ef1dec08203592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508af532e40513072f9f013315c5a09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba4cdbd919bd67f1793ea4bdd6c2cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12061be7f1950813a38859e71b682aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b290ff0e50f5483269631621261402596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6bbbd4f3f9779732b9a8627e18857597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b84ee84a425aae4ced0f36fcdb3a97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb63a3a8ae5d169b701d971d2190404599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8af4f4eaa2056b0eca43dc69976c3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0d2348179a86776c7cee4b74dd248601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65132d564cfb8f76d79fc147d769f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb2ad467c5dd9d124a74ce77293340603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4c2fa7139139bb38b9df81b9edc9d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc4fd3b918979f5beed4fb4fac9260605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2b9e12e3523b056650d37866a5b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cedef97edfd0c921233cc1553ecb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e58bab20e451bce888a9f020ea254608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45433b559fa5db969e554bbefa38c6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587eb7bbefcdcf136f4714c32124258610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef27340ac6d8fcfd2185dec926a4379611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce5ba54bb836b86621838d3936361612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118010f7cb3ef83d132477b88dec692a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae92859f969c55981def699bed2e7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61eb210ac1feaec1bb632001c78e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f513ebcf999b4d08e9c3d718c4d402616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a60bc6fd61b7be17ed891467f58b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5125aaa6219bddcdca25e6452a8d43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e33e30479485f6cf638feaaf17aa15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b379ba579e82e4f42e50e96990c1e55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7e443f16bf59122f989cc2a94ff9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16c49e5b5b02169510a1e70422e090622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec864878e3c683e17a5da83726ae3fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e52f2bb9e8b70206740a80c4f0de75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824edf53b96a0db4a80806b053c6720625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d63cf42a0da0854db6bfdf39b3d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cd543785cbb3e91025ae7538ae42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb53c7f1d6ab549bdc69e3ae4c24e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32d8ba477822c9dc8b40059563adae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf3d7e9fcc49322fe42079344d44cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949f2b2b7bab91b90601afc36314f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969290b11f186db0f30f6b6d26b4b621632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4b04a43f5b75a5ce7123df69c320633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b8785142169b3e4a1cf9a5db75489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ff8e95a5cf738405e7959ed41ff25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea44021dde8d06aa24013da8d200a64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ccf5f406d0478acd1718eaf7a492637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca12d3e64a4fedbb057121c3ab3e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985161c9bcf10a311dd97417475d13d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096fec8ac8679d1be315fecf9380b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad83a40c68d1fe72f0a723cae0119641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bee3a560ae786fb0b008d9e97def5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359d488ee3d823eee565b131b214d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38c787d365aaec95fe03a3601dc6fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a7768fe49e41998d727ee3444af1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429992551744b0c0dc61cfe6f98bc91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5725b0fb7de8284d3e14af5d62c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cab20bcbf5863acf1bf91cd7e64d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaccf6ce87346717fb8937ba01caed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136277b547ad1d0f17f29dc7cdd08b53650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a47748e0eea638c73dbd71716a8ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b695bf4ad9002a767aee950e18ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5dd5d05fae6b6ad2094ebfdf5da8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a3efa797e198306961e9e98badfc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45d6bb249abb880a9a42f561ffd4f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b4ccb4c2e17a7e110817fb1e8232656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62dbbec6dcee28e5263449473ebb0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355d1afd837ee802672efe56b6f9dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85953b3e5ed6ff232403846fc5748f62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d1ce5c1aa76fdac3100732f31c303660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14017ceffa8a6670abce59f729649988661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9624b091987fd43df813f83063175662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c93a009c675d8ed16172d723c0ba4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d24e5e89952612b61e15ca8414b82e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c49d0ed71096fe509aa282297c3db7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430ae3785a5e899689c9f1b2b75b0c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572027f95708ae6e2bcc37d6ef22d8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549cd50c3af90c5c80d3baabf62eb4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263626254ce68b80aa617c555fdf4288669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9afe4e77915b4a19d6069d2a7cce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fdc958e429e4040e9a05fadb949ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbff12dd01592a4ba49d6676887d9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e502e6deacab3e178692fe20666a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d32b0e2e31a00f99b194d33d5d9b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d1a3402c87d1916528e109b4c98a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68fab9f528e0b6e1734283f28c4b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eec9220a1612b7dbd904b205100448677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c766df48462d45e2bad505b476253b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fda5d484d40cabfa57c60889166e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d73a42795e5c9c8f64d36e6861737b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>