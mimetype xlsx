--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddbc8e80f4a270264e55fc0dff0e851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe51287b66d5b864f7573899c4b63b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469448ed1ab2de8f02882cad3c33603d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ed64ecd22a8312f91b7e03d73da14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b5883b1546011c797fcd2a41f0db75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5140a49b48bad6c368dd21004c8666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b31f7568def35b9378755e7615a0a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb1fe0ccd12268b41ade141b608398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100d2970cfabffb613ab343cd37c979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbb51403e08350126572f0f7a0769210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf47eff2b087275efd47619bddca9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122ac001752d23251a252d023396fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af7e9033c702d18aa9cfa0478a57313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac417b04cfcc21f9685e489d4e75a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92144f17fc8d81c60d9c29c28c01517215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169259d752c790effbd140ad0488bb2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612312b5d4402feb06075165a29c6b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688edc5b351d6cdf4cd1468834a0b2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de19e06bdfcafb5963110914859f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b89be2c5a1ac8f1936eeb6a2bf6a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ebe110175db26055dea665da2016221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2beba37aae12a1042a140e8e73bef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9152cd173bcca93220a46698c69bd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b89472ac357fc2b0540a38a720b22224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9714478fde85a3d48a387b08c4902025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c818c0c8265a384600b1f491c196a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f458b4d9766b5e22c1d20fd73f3fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b263108da1669c848106a62ce973028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236b2c2e170d4a8a7502d375c91438529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92c323cfdfa0f3601ae1332bc3cf0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779095f6568194bd1152f599eca5f70631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a695c0301156d90b37abf02b3756e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ec2605a37ef953e1ff20ceaa7b0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3cb53fa8dda223cd57e6e97691ea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1d356fbcf30135427bfe7c2a9819235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976fc4f83dd0aca7c4fcf4283fa26636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a6a7670d4af130f969791d7be73437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568e57d1eece8f9c708f91b81a217c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b40922cae179f74929891acebbf0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419dae555f153b06ebee48751a072740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6102c32a4b2c94874eca55b71b08941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8c1f5495ac51e2617abc122795fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831dcfee4511d4aea1b3f26e9cd1c0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb22dde17bd343b65f9db91800e3a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b570fb91e39840cbbed86a35097645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d74596d841e1a865cf6cff8ca15846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970208e308c94cc8483bd894fdfd42e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df0b05584123721225c11aa26b251448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa432614f6f7701f50978a69135ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55d62db7692d11ddab66cb859072ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b14b465587834982f0625f42d2cc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b0deb2e46ce730b5724ab1ea113152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30748ac95f1a6a069bb15e0e433d2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa9db3afa6e038c692389d4fe5b1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b58671e3c9c5b114b517725a4aed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244c3f90c915a050ce46e8df7f768556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3945ce675156278c46eb0b6323f72557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c330250176b549af4dc6b3f0f8027258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da84eddb3e285f939b322dea99c8fbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4861d1729d0a5db13a05f1c2eaf0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627974bfd93827eda35094e5b5cb4c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae187a724d320ad4534a66cbdffd1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568dbc5b4ffc6fd539719a3a2fa8e8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818524fc73987a5e1ae2b0ad5fbc189b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a2298caab658cbe294b23527c392f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21600652945a08bef6b187112cb0eba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f7c91fde0878ed89536ada1add55567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83f63015d62823ca05e715175645668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20f117ba16508d528aac8c16ad88aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e66c3eff260ae058e036749ff0c01f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f2229f1e85b79de68d2f24055562971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa203eeb2508f79d340d3b250c4c87272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185a655f366dd0f9227e13d28e9a84273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825140ea5d6f13bf42a581f287e054e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63912895c7f3f4087f3a0b0ae1743d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1718b862cb798925925eee826f76fb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0fd03633936c411e094f5bf87ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e04309fae9aca673145fb4b88216d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53def04078ed9b6547eb9a7f74f2c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c344a24d7a18901bef2a2f6fb07680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c35ef2d52c1db4ac18b1043a1190281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5224b3476a9f35c1a71b5a970d2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d896e46386cbcf7b241ada5bf1c41283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734eb354f20a9b704f62df758530f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f885eab7c927c04a7bbdc4ecf8a2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64d4ac82a8f4d5521f0235b3fbe2cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f03c051e00afb18b2afc97e8ee9fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ed8ec00223047962532413e202f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e725eb80d79159aa0b09ea624a0dbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f029fe3c274ef9f9ebecc1887aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5feccc3cbd788dac751607cacb9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2369ccf0648f2888ca616dfb0b76d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a163d21509c64b1cfc53e722a81d9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad6aa3379ce92331b00711409f80594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff5f080fcb8c750d348b8aba133be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d832918d7c5805065a43fc6e109d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf01452d4c8730d590f2bac9da9c96497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d971771d15edefc53114bd21c817a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3415ff159e0fa95ff6ed44665cc8a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d185725508f6bc20e6b6b7a5955e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cfa46f414fafe6e8e0e64ae8b6410101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1c9b99f3c4406dcfae4a28c950be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956013fc13dbab6a9d51f0faf44fac8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8382bdf9222292ce60a7d5e112df5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c872f43c4fdad5d26ac9b4853cb30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e349ced7074e906cf953d4748770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada9b7acd850a5bdb2bd94dfe721616107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c1ecf742a02348ce1417487b9022108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d2555593ca20e044335cc8511f10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b58036741523bc14d5e8720f94b3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776fbf80e46d66d0d9ad7b39a823262111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528135e2e90a217b740ef956a1f76d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43450e041976933af968def43b61530113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a014a77f7617d7fd6c71d2342a91d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed360401c44c8346e75c45f2510a8ac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2bb1689ce16e6351bfca82640a6b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae6816da56058e2fbb64c0860dc79d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5212aafb325c5e950b72b8a20e8e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d962cf2db0af7f727e22b331b62bfa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642de832f50daae7ef4f2d3c86f020d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189c0764766c906fd428df0171f9d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd15c6bf01ad92485587b66bacdcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229ed37a70dc3c1dab18359692fee2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714345b9abdc2a99bfefffeef13d5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ddd65154b7a905f534ad818d188d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d4f23c80e2660709ef067d60bc1b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812a846965b7bf635d6a814be5e6ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1537808db922be3e6784c86d6ebfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c734ff3f1fb07e8c085fea525385129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396bf61c6d8d2ea5341e7910e7facf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248fad1b97db76f500231f8ab2e0d34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec560b6878aab2cefbfbebd307358bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cca0efec25f9e8e94863fd4b547c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab612bc32862afd96b7ab44437c1e397134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9aa979568fe7d86908226c12bf499135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4e0be52686d5ba5e13e4db5b52069136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f764c44330bb9a189abacbf798529137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e9f465a25c19b992a9d342ec5459138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788ad5db89d6985b228a8fdbeb791b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d25cb74d3111127b56f68cb491ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664714b58f6c1985615080ed637a94e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39066cd90d5c1bac41891de57a5b76142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f4d3a990bbbce2f65a8c5f05675ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e01be14ee66f60c0b39488ae7df78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1168b0c50c12e3a6335acaf70646ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6fb3c6b5409bea8dcdfcb04762066146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad748183a5e7ab7774ca118aab7f89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454906e69b5df5624047c5b3ef10a02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345af9c5fa32e035b669af4b9b09ebb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efae5c8970cce6c532bde238e522c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88af19cfa8a3f2810bad91fe6aee2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c7abf172f95c9d009bdebf70c2d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd651456364636615e4e24a9faf78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5ab5a215fc2b298218449f21d7fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead2b6e7091527ae69ba93c22452d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bee19842a71d51b23852f72e8a708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e331034f8b29b410d77ee6c1009ee0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54179bb7e24dd0b54cfea8766239a9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ce9ffc45c7afb9f409f7405a5302159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855024f8980445df34a4368c55e4ff45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666052b0a788b04d92315c7f695211a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf507678fbcbebc0996f6aa29f939162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337227f0382c33add55bed5e90c270c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b1daf5c6ce62a4ecbb5936599aff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2074cddcfdf7b66ddc3f371385ade4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81664b5c8e7c3cff44ae26926b1432166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471f66d3011c3e9949e27eb418e6395167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c58c04324be43eb41b935a4bc2b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdac87859387bd87fd24599415893f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f701493fc912b79fbdf0eeb790598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac9519e60c23b7e736d9f70f34db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8ee364ca37781fa3b6411d6cfa29c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aaa518e7755660a2831a1a5de37da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a394c578b5255e62342577e3b5c2c70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58eb1b11b18c952412ff6acf75c61e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b865488fd94cd750d7a111e386623176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdddb23dcc1e98b3fe72e884f56777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a802d7f83d2a3675b788d4a2cc9604178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02519cb28ee2f0e23334f4fcc0a3e0a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c625d04a0b3ed97bddb4053b2bac60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd562c19939e42b69374b27193f77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e667d8e4279a9366a9f8e3328f18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255536bf07b0b37fd8f3a9cdc447e679183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9863a81ca2677bfaaa7f28e9ed66dcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd993e9d0c299f28dda7504a59ebee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764a58f56b50b04e66065b46e691fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd3aebea18b3a2e86e8853f125cfb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a45689e1fbfcae15c02ec648b108fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10ad6530f069e38637eea6b86f26b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fdf4399c6176abb78461309d02c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03989a09183d556206d076dfcefeec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c3e89d32fbddb2e426ab9357df817192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e3be2a83d56eb5663eb0e70f5756193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af763eeaa131a95aa81ec6fc1c6d50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322147c078d4508ac38ff5c6e65f0cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7014711f978505530a7b50afb7132196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfcb5bd4ed2716361169017bfb6e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fca9783426109a1f244fd99bfd161f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a82e972df9b3a5570263d65ebef97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d23a3e785e10a3b771e1e2a26010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a902146d5acb7ccfe2d2d88bb5ec666201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de536171b1312f38af19b70a7ab1629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daed0d3959b7fea34a66feebdd934a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fe6982d7c1063e0e3828406209846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909618acf2e938998e9e729bc31561f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2b591465a414a7d13c75b93e81be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2e6f7ff107b3a0d352ad90d670aa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6350641b8a05b9fed8b6756c7b3ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c901f2897352cf08d8a8c8d2ec850f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc381826d063230fdd412b55269eea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e2af7dee5ae1f2609c0874715b06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65086590b0940917d35c358f5a0b7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfcc55323a7cc62d5c822d96a00873213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e22e1e6c1af920283b4ebb9fb8c67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34d11baeaf2d52bb9dbd8f864af0e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8afcccbec79f589ea401205f7d59b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf25c8868f0557392328c6a1d8928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b47643eeabcf716794de11e3cc345218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92a9605e27c803050366ee9b1c428219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de494bdcaab92d9d6c7f293ddafc10c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5053c1109ecd925a243ed1d6da6f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c86cd4c7a7bd70cf5e6b01ad4cd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf96f56870d89989fad00e245fd04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9752e6fbeb4ac27dfd4bfecd5618100224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6761e198f7cdcfbd9d956038ae886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241f845455c9bbb601f8f0de611bdd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7336c228cde33c41cd7f010e3751b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16745c2fed70e97215abb570b5834235228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88aa90413c4cc273d2b41bc0ea49a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341faf723442de6ed52c2cfbaef2606230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde1610de8ba441c20786b1357fe78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33189f838ef2c8cc2fb38299533e52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64863324b14f62d79c5f1274968b61fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fee70bdb04212d88dfaee032d37576234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da91ea9abb992e17acc669932959bea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2b725f9cad5e70c02b5f7116a6c02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c1ad0fd8f6bfa22c19697b066af19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9fd88471785329eac5437ecb1178e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c72402099b3ad7d0d28b951222502239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8d1e97e8d1c85bbaf7890631c01f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967d8b3ea9a41dfc459ba3fa39813b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128decf8e470692e98e7024c7092f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b410b78bc53e28c9af9d0b5d83001243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c25ce084187435a974e824191bdf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ef8b8741801bbde71aec405323cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebc126af7f1095fed9c0380b069c27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec45b6c0a891e11a4c2253632e05cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95a7e1a3e32b8c65c2ef91034701ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6f20b1d9920ef7bc30f60a126e79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161736f0f0ede0e42753f6392f96c037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb955a18446fd926d86077b0f09c72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfba7a83fafc294fbcb15d05f798a67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed9871d4ec365e22aacd86856fd15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca433dd66ee935cbb3fec4dab8f009e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b45741a77e622054fb971efcc060255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6fd331b2e217578521aa03a07cd0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56067bcfcc5a653709a93e386dcb682257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe09bb1c55f29084efe372b6a945f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee260f503fd64964fdf54373a98f96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e7ceab56fd3bd028857e5a1a9898260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2076eee534001b98659cf75e007d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf28c7f289a37102f503657a19334a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01cadffbebbdf9fe1b8f99b8a5003c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070abc945d6bdcc7e82109404b3aa5d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6ae13b6e89d8ae2cc2336263108ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8a6b0a8418ee68b8ca46923e472e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8337064237ed37e99e38f9c3e91e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278bf32dd5e71ffa0c2f3a363627b18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb39be27da814c21dd254575d3093269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef595a4f5cbe73b6f74ced0db86ad0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c669d655f6e2b92697ac20b2a97ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e308a57b458be78050b2cc09be0d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab090b9591108bfe640dc2c18ec9de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527080764cda325f1b8e89e6e1b813ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f6a8ac2cc53eca8d9298df1d4e1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf29691d5899222ce74005d2cc020276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504107a01b8e4ea947f51a0001822a79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908be7f62eb4d527fe009e0e65012e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579a970e252019f9798f9f80e687d00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b60c214781cf73d5d988b239d258280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aeb948edc08c1e03c604254a76fc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b04a257697e277b194fc72c01871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcbbc805c3bab7caf5f847af26e9a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342a60c8204c0b03943e1138fc6efe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f98f6fb4a9d80bbf66a1a0f8d30e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d933f94f98e8266113449e321dad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577113196be29b176f1168f1aa8a156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5420a42e31ac510f8a7ffe7f3a8e08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c018d46b8a2e7ec8956c8ff4aa83b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22de4c92e43e8d48ebeee7bd60371c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253938f7020a0e6708cb07a53349b5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827157922c4cd094c2bb4dc3f19597a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d3a4a9880cfcc6aa253325892d41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e8456cc0d24f49f579467ebc3392294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807872e12b653b96d8d7c6ca96a8d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b1923671cf32b28903bfc429d159296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368587d7acd0d5dd84d37f3e72541ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579827a48de3a45ba5f95c06f4590ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd738a6b3ee84d9712d0fd0a9f6764299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0e9342b6a9b32212c1049a70a0e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64bf082d7ccc32a151f252e4189b85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dddb0f640a60adc4d8e34fdca9c821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee6cbca9fdc621dd05c892aedd449303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba7726ebdb7a84fbabf820b25d3239304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0db736d01a39e5aeeda0c4213721305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895c8ad028b1433fb0d8b702c9bb85b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e787dc2974d289e7aad0402fc0ade3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaad65b90102ebd469f494e1286b0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c50e2bfa36a64c844db0995ab15d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62e938911df303e455bbef5bf7f1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208e583d85ba9d24a3151ebdc5584a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7682a5286d1af4dcaf20d0d14e8c375312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27dcb9f82a7c8d2f99694e43f27480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17412c9b180c02b6719fc6030baefd67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b932165df4dbf10485ae96d2f633315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745f5984196dce8c60ea2e169d7211d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b22bea74510f7c10cd9af973174a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5833d5748cc11be9478158bccabde4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fadaa2f6044a707306683203daa49f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ecd1a6813b66ec152adc3235c26d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf275a35253dd3c34937b98b635fe5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf0e563a379a2b8bf9173eda303a6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3b3523678292b73292ed0c86f5bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e64e30f0dcba874e4b7fa839ff34a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d43f00303890e4c081340052a594325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c01375a736e65faa01aba54087ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00535190364e04f8fd1dcd7b4ca976327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aab8660c5bf527cfc6ef6a72065db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c39c37508102ce4eaa82c230639d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7940222a155083573bc55b251d365e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd31412c5f91412278612fcd8d8db9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed39bd09b85f63e038efa796ac007332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63114933a3b0748132a3949682a9f66d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34355731951936d77c8e2b0d7564f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc324d1d85b39b67d96fc336793a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7da6e7dd6e3ca9a9c771b45902db2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f65355b21ff7747693eea2e2b77c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16d49c1f1f61351a561841e6b2812338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc4ab2e3f27761f1e1d074f361da4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6dd51060b8561b6e786ec335a12b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46295901d2a0aaf58d8973b338f75bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668d2119eb837f84886b1c5ba14ebf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43813b5ec156cf46fb37348fa78a279d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dd4f34380f267c6fb1b7d14bc05c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2febbc946efdf2c5495c5060e98daa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343135d2fb14fedda94f02f88b2c526346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1927d62b36cbdf2a3f35ba3a8d2d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425005ca2e433cc8b4bab9ab0c6df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012c082c4c9b9c7135ea0be7a0c904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab4df0742d87c84c6bdecaebcf3797350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18af771728f050aa5fb116ef1ece53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce580e6dd8f61415f52ba7a0ba3ed9ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a90ed91d5233e0fbd468e5e9bbdb68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a7b00173880828116bb9636484bf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8d46cdc2462f17e149fc9f5e64c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58faa6cdf11c5fb3251bd01514ac98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e20feb385e79f0110164eb2ff65db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ddadd45cd5a015a4e8c12df3d6564358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c12284c05a2f3e944c8ed6cd8498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e91e6890d3145e1e91d98b0a4fd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9e323670eba1ca37be36e124d9c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e423484b38e0719d050e1c62dfca34f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe11d7ac82b3214dd73bbd2766d02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789393efd24a1806c07ff8da405131b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76b5ab45906c0c68d46b9a7b71444365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c94381fb820cf30e889a1a1ec9e6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbce7a13a62cc8c7aff105d09cc92a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072cc7f5ffbfcf96ee2fa0d3ba0cbc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c0a5c8b437695fb483308d742376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e55b7e125d0217bf1930c5bc8513370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069a30c65956559ff44ebd91b41be55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb8636e030da62bde62c67ed3fe363372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9ae2b19a44ab73c290800b1f44c03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad1490ad7fa4b64024f1490f872fac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d82f2fd67e6c579cd8e2cab7f97ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f46ba50d263d59ee70ec13f1f25a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795951bf11395bcfbeb762144206cb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65100d2f24e04570edaebdc1fe3348d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecb1b73bd0d9528e7f5cc48dc8f5d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99766385597c09c9bdc691ab5d6dc155380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f1935443bac7b7d536e12bed4d6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176f526ce358df90c7be1e68a9facb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348abb900e88d4cf0f3ce577cd80ce5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2719fa1ee26115420b74229618765384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963dddad7361103dc4e9fc51d94345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72ede6093e32b27be2e02ba97fcde3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e3e2f2f654b0aa892e207a8345c60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230f80abe86846bfadac8c8851061b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97b43903d9f6713ae15dca4f09235389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12070c65469a039b21a386467d539b3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11eecf0b945537277f73b6d6364df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf083b86292ce3650eb48a08b242010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f988220924975682ca9c282d8d9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f07a1b66cd495039b2ef3ba78cc0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d64f3b265a85c7fb5f54a5cf078a85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ac2ee8c48fb290a28420c5d2cae76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2272c85caa5d036a2799e39bb6341e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c68eae66914561534227ba784a973f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5b84d0becdf5e91788c243117934399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741e650e8a3971a1046cb3eff3934da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128958cd57a413dd2a1c6d663d5ca2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847f4ff5194d215daddc28660393e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfba785c846661863a4f25b3486b32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11fe673a70278ffb56754d6b2d283c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3f5275474abe1a6ad6b067eaa438405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358207d0deaedb35c67bd2f6856b776a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb27dba1c08395c906dd5ad456af3d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddae1b07f14b5398829962b2f84c93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc480ff73bad8c3fb83481cbb797a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0b3c73faae8ab977b2b64eab9cbf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a150acd0a3daba2fb54b4d2dcbf01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189efce6878439028086459baa69c97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178f13af9c57ebe17e9bcf395154c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492dc7c6e57641c5bcf69e4e12b547414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05589552bdd02943e4781aa54bb6dcb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d9926e7c529dfb6f1f6c47c42eb4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee5b91b030d83a95e7ab23506c5f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54d3042544a7ca2008274fa8f84f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d6e01ea8d8d1f200b89e3bb8e71de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42eaf19e5d9d7b0bbcf52eb7675ec8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0bfc4f813d23aaafa7f29cf2c4f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7a24e13cc51df578244428360fbc2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be23b288f6dbd88eb7d7ec56d6e7fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ea95ba39c680f6f10c92ae0efc9ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07fc74bbb9f09ae3170fde441ae90c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6190cc922891ac628497ee08682b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e94afec8bc3b3cf538bb95d893cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58987a3631cd8b5e9f05cd41dc30bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa975a2e522970f7efea1113c7185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b98687154be841597ecc4d8bda2c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02328083f4d661a289512a7916fcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcee757e75f405f43c702c0825e0b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c7015f93df0e4cfcb20d468ea7d79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc6f25deada74a469276468668f4fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f66263617d2fd3469801e6b06fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b90f6ccd08d16f5fb7c772471fb047436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb342f4cd1a8b9324592fbbf4bd01ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10408f27043239c7c046378fbedfbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d339c5f89ed480f19224e541484750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879e337d2818200a06139031f9f5a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070a15cf413d7945332b4cca86d8dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0fee0f2f27f2ed616404c12c9abd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14117b3a1631dfd18076ed1593577c93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319685d18f5fe80e02cf4b237e62bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bdc8ef4b49e8bc8618eff1ed2db97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6adbf36e0ce6029a700054d15e5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e008e47406d7a81f917d299361d876447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dd6238f6c7917cc7aff37e20fab7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296b104ef915eb5b011a97f63ff0e95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e563ee839f3389dd60189bd4eeafe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553816f639807ce5d9fc9ebbde4500b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9c47a35edc28ac07e97f1394dc205452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ea1433903c35fbb3cc7784ed0a1ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cac08cd9473c2499863d62a48199d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60752537e1645d12189588fcc971f2ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef68e4fd7c466d62d6b4cfdf527c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d27bcc2505059d060a182262a7bf54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724776c712d6d46b39a2f7b42c27a7f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77245260306252843d7d021991abae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f8c4a56d2d71615d2af48976e296e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d58dcd154fa14716d9a8d4f485d2cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8820796c3cb5c46a34807686d30a8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac85c65a95f983b2a75af7a1380d8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234299debdc480e19dd945877d864a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b511ffadacbbe624a490cea7546d77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f876c469eb47bb30933cfbba8557bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d933d220632e301580d34b0aae39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf1d8ec3416806b68ffaa0e91537d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ce6ab6423a4cf54f9a5289d949b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a807ea9abc2110dcbf4db711cc787c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ad844a0cc45a469b998f18b2d7a16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d6a78b45e9ec445dafd8be99546ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc9208b2e644beaf8dd0e9cc7b7c8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df87912dbb25b866f19e28357d311474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f39d520d4dbe50de19fd454e845f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d807c98e2106d647065ea60085040f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93583d0f6edbd161c83e259919f36445477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd7d303bea37968bdf48913060513478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1970cadd2e93bef06a59a2825dba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93faac14b834af9b7806f6295e5240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43a255a65911f6e8a0ab961dc77dfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99173d553c196959dd836abe0b1ecac3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa13017bb02b6520f20d2c7919510f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314bce0929ec9ac5a1b8b7540f738cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1de239706f0867d9098194dd03443485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee547b52b70f4a67ce475080f35990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383071c79e1d82c047affc0fdc9fbf26487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e52e03b3ffaaf2d4dba96c05c671d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad534fee6b24fc1a847dab33f700fe9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316abf0eb51f16ebb8489838f1f6ac8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f722666a3acd9db499158d9c64aa80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94a72879e79a1614d32ca67ac8aca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c159d3273febb0277c874ff4c9d74a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff42ae487236eb9b03f055124295784494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ede9381195eba45aafcf7d29856d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0cc6404dcfe8d4714b7e75ed8d3d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757e084264459f458ec2d88d91644e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2087d8d43c634e27470763694c8558498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27884f64d94a1b68a4a0c9d6d7ac169e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd3537e65ef37b107777553ca5897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c9e33364e590be2d68177f071bb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f79f720cff6772cf6ec0c34e09d3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca5642bebf83c1749681bb0a71401c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96598d94882f403563cb27707a1267d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a14ab8ae6239b1ef1822aa27585b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482e83d22ec090136a0534d1aa03b01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531cbfceb90555cfd70d17f7c2c6b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53ebd4e5fb9eb7f08f9a196e590196508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e91966791bc9ee09a5c02d962c77d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec03b108c4c11ea583e0eca4400b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03a260de361211108dad929c719571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c158a922c0cca81d2802fe28ac7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f500f93ceae5fcad7183bceef8aaf1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257850cab658bdba432c38e31ca69b7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1da9efbfc0ed4eac4ad7a3108b711515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f177ff130e6a5488bd7a04c031737516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292da925beeb9bfc9d1e56eb0a75d75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4980b656eb9a2950ea10522aafef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529c732d5ab148039f667bd9d70c77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0907fe16ac725d64b3fe43b06c82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8335660d3d4d4c1baa868bfa74474521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078fbe2ec0e69c50ced4144d82e96e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ab6db0f83173d98048cb32bc549b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e24c9b1fd7cf7b44b92c71dc0c7ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def3ce28aee13e8e5ce5cbcce4c447d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2624a81a877d2963525a4f3759689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163420b6d4b238b67d4d5b7ba9018ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253790defc56e16cbfd9a70396663d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1bb289a5954209b84f6d7d0bfc3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efea9de1d058328d72c2e97640142530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5311fab5e19c8e0c541f812d36551531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4210952370ad92ad39441b8c3283bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a2a2fa0085ccf867743e76aaddd5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85325344dd5849a00524c396687d561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84760747b483b8ad927ca99eeebd219535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b267714beedccc76300d05f31f73e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7623f2741ff9bcdabe777172a5021537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa953294035f51bf6cf343e16acf53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913cc177cdec3b254f7ff0be05f4d45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed035f21f07b9be7a93f9a24f726b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be18bf6034053f780c42c1c7d0b0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39254bde1105e6e3befd52e15f32d2d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf260055811e4abe906135798e861ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b5123e7fb66a08c858af83098a8cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55536f07452e1d899fc2edb513c800545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2f548f34f9ede80a3489f7521344c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97d8a333336d9bd0ac6bfe582bd0bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76087ff23db3959dbf1d128fc05f2c3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300792ad8a87c80f88bec5a88804dcad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef7812153b644fc7f7e87e89a8fdce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db201c982bb881ed4945c071f4f93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39881a2e163a598a8c2411e1f0a8df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0f7052b51151c2c6b68b50e8956f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0121fdfcdcc3e3b0a652487a556bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3078bd7bda33699465caf98457ecc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046a45feb6f233379ae37be55a92cd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dace4186537811202eceb072c945c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be70d086b2aecf5677207cd809806558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976f51eac8ed962bc30cd96ccc60e5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9f71fa2c8967a5a96bd7a94ae83c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295da77c6fd4a0cb72e5dc17ba4b7c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee2e65b2ef86f1dbb930b4d57e9931562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac949a8cb1d3f50d47e4227e7f15cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e71aa55a1ba35961a5ac69383c3c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e29bc1f67a901dbf248ace4c016b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f972717bdb5340e52dcdc8541513f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a7ab07c89acad20429b4ba5665ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca18cf14f84cb58d176bddad9e75f39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dd71d5c318beeb03d31462472d872569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb3642f6dc2403c3a58715249278c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931aac98f61e141b27ad237c5b01b13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a12521e2a7e255840c6a0b77b945572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf02d9b153bd8e69eff30affb7210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394749cdd06476d4bf9172ea07ef65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc8146594d8fe5eaab3d88009ac66575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5566591db45df46feffe289ecd177d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05296428177da7fed0fb64d185afa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630f49cbf4b973dc91960c998a1ad5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92ad5fb3b6c794a24b64ac98963ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7835122bc8d5e1dfd6101e99593c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3c8deb2ee289453b6ea9d3299fff1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c955cc341a1e0cbc372eb6ad7e0bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0e67e3d3be386f5b08d58e24fae1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa515ad773e0b737dffa985cbcf414c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8498623825f276bd359f1bd84ff7654585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51f5e68e347d55bde041c6b9670e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110a1b866e20e0c64646f0b4e1376ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85c8dacf6761d329ead41d2d11b320588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d8f441b2a46fa9815979821e314df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf92c473ed96925c30d7df1c615773590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c7a1e8d1b1acf58b095143036871b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a77037d7d585b7a0dda9b2c62f934592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735aab3b50de5359a37428616cb7923593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314c7de131340d2d264dae879deea7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549756054f50de35db35e93972abf0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a9f68d25f975e52c4ec63c90cf4d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4db9f9b2b91a3a2a46a7e3d72dd45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a32c1a882bcd742ab3fef78e65def598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0fb9a022c5aa540cffb75dbdcc274599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580d7d8370fe7d3ab0ccc41f09e2db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1bb6b3c2d44903bb7686d08bf68a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de089bcd37e3e4e0e00ee2943bdebf00602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbb54a7411506f70e5e6ca64e950fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c066baa366ac7033dc74b243bb0c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc4e2b0a44fffbf7055c484abc2108605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef19c802b197a3f1f44f590129ccd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f219a3c8e15ce58902e7e00983909607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc62fe76861cf970edf3dabb13eedf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1beb64d88019a931a0c198957c6f32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9613b7050f8d7a680db7af65892b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2fff4ee3669b804b9eb71efdb793611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6c70a93f5e6d405ea2dcf4261b30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28dbc2192d520e5063544785680e35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12dbe47b2e159c21568d5753a2539b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f689006b1fd43a3ed8abf605ff0df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210214a2c8c50a912af2d12048d4f0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041806210fd3b952d45072fd63990a68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1cee36ce0bd5d935714242e7a531618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c5cc51fdf20271f03b5ab0e3502c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5668b3c3d2ec4dd5731ed4a33c39b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b07f9de269d12ab40f0d255ceb24b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3eca4e6e87596c533925655681dde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745a720b1c065ec65414b27b3f7c67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127a46fccb6cfd0189a7293e5dd3d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cc5a386b1f7b61a380f4189ae1fa2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41073cd075b83dad36c422fce903be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb486ecf346a3c65b17077bf1c2d34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa938905a473be7533880601930c870628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17afbbe6b355d4c13ee146881c0e70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f267c87db3aa275ee7a1b440bc5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac32216459271f61c031b3647aaa189631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf8d5a0f75a742210b88b98bbd45c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e8a2e2f369b7270a19f23ffe4c2b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb1b579fe73946568dc38694896b7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e94b09126257ee91f7df6db3241a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ba7936793bde3c341500b6b55374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f4fa7161e99c312cad59140785f60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888249879f44925b9126b4846267d31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c8a5f2ca6a52667acb0f1392770a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f94a409ca31320fd085045e7ccc0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2518d32c42dc76f5f5c7e64712e87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3626652e5191a2cdcc3d3ce12db1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e86e10d95388ef47293f515043ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a43be204c5b043209c8ad15af34d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a21b5b5340c5a8bcd05532a59c82a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc1d2bef27b4e58ba2d343ad0ff6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0437eabc70565efe17b7c642dc502647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb848b800a63d89dac076f97ca9bbb6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cbb61638f690a7ce1b8726b988ec2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38872cf07985b187608488db7c5343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca256a308c25b7efe6bc742dae46e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787275bf4a8795c5705c6aa8509508c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea49d00caab933c504f34a56f2c44f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f93c659aa22de0406a912790304e7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2e69411e4ff08798e4f85c08198fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17026d63090aa5ac19b0839c0b82cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948d8d6b2aa3fa68adb85a9615da452657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca30c5133a97c7edb6aa43608da05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519647aebd0613f5ef9902bb3352c9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e58f042ff494712393cbd25ff6429660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91847c8963c449b1ff872a446ba410661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400ddf2f4c791b985bf17ab98fc958662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36344854c2a7f68a50061b3c8fc7b7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd891a67f57c039ebf45cc1aab17e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504b2e7d3486d68b9060cb3cd2315ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19c414e046fc71c65cfbd799b2158666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3f614cc733b606150942388fe5bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec3d31fcb717186add412b2f529b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d2e4ed94884568e9a04d90b5b896b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94586d90a5d1748af2568800ff5de435670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31dae38e6c4aca290ab54341539d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff96f22a119163b7986962a75adb3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060758d81d5a76aee1bea9593924279b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38ff23aa1bec99490ff5d8753306c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155c2f5f900f7e42617650e142f51a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e30c45ab2fc24be115017dfa893f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb7a2af459b735c49da361d5d99c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbdb3c4b76568e5fdb46666159b834678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b4b572eec8c1bd80be2e649cfde62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc372f3d2b37f582ade15520203d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a010d40183bff18d4fe52dedb6b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd272f604fc0ffeb79198100c110f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875bed03a61d7a1f7ab399fafc25085683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba886f3da802ff77dfa8c72f35657ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b27974fd003da7de4a87f63f9d95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c12b9bca2ada018dddfcd79aeea9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d65c8975c82d6d3ac9473b87dcee64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d2abea455032fd487d66ab76b1db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaabd2f4d41c0c8737db311095b923689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547375eac22f2a6ab76d7d9b222a0fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d429e994b985b5783e2f1a2c1d97ef1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b54e81b9ea7c2a9812045f6340fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d665a8b1751217e6b2f0ac58a9001b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a006de1238617ad50c0220bbd69f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9762811d057b9a7c972f1341fa825695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afd9fe8a574a2164e925587495069a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967346d36a0e330d0a00517237f44015697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389f07ae21d219437ca7a3164641e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37d9317c12eb24691948d15201ee13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab909d9ae66feb0f11b7b12a20f634700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de864c241ddb2c79fe234470c6fbd35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdfde700bcfbde4179879bd8fb0768702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063448c324d5e6f1f09993de9c530acc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46804ca12dc7c40c7a7e844402d0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319679cb227c40a18b7ce63ff15d1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8357da96cf8f51300554eb9f31e3a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed34f92bb149134180550c2aa053d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b2a4c56dcbc45f252f2e0c9539715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a1f5e1c2ca3a6950b72611498e2e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4266ab751847cf354c90dc9951cb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e6acd75b8654cc26d69a68a6ad1fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645a1ff912205423b7142c323b1424712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fdea80e37a4c3afe4737bb405f8b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc789cefcca0803d1112bfe68e52b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d0f233515968522622ed1483a7e343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df63f510c8ba1b220f2e38709ac54b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b01648fc54ed21b2d7df712282085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423155739942cb689fc960ac09b0296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c06e68126ed0221e9181cac839ca67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b397c86f4c97c5aa45e7b5c777e6f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc937c736058fcc41a94c7c3ed9d759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed1aa9cece7a0968e6c015411f2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667217bc7abde744f523c9df4a66332a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d8b432ad8ce86721fcf2e6f8878a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cb7f02e5686410ce0090116d2258c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf15d4c8cbe655b549d265ce77d42e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033205c7ebbaaf9fdf1d45a9644e763b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8aa90853e19b665158760610c19616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20102a65229d1d63cba24003d75152017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93802f2e088daf34bfc17e71817b992118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1deedb4abd04b2e16a9e4ca12f32f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36952770f1da4d338149aa22b0f51b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573a58e69c8ad6bd684b33409f40c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc37e655f8d76f6c1017093fff908b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c70febbb946e989072dd5c25e166323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6056958df3d66fedcac541d2a742824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905da5f6af3bf7b9db5eba914ab118825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57897a6bce78f1e8b5685a00eb1c772326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e6e901c17aa219b535f38ae52094427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91663303084f5836957c3f2c50ee2fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72eedb12ee8d176b4dd3aa6eddde2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6d152ae4c8b9f275ea2195b0f266f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc65a001a208b5f5621e30234cb3c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3592fa60a0da2c6e3e8282848c6ec932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a01cfa3db528528687cbec0f51c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a648ff2416385768f3e40ce49882434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d05db182462c1f9c3ef6ae82950c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7400269dbb7ad4b93561df931c291736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397388f731d1969fcabfacd2fad232b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eefb0d0b48d432ef28db53962ea6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ffe7b92a49ec0225c6cabd7753e8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a572d8f5eef720958b0b880f920a3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2dd7d9ce4fad769adbbb4491b6f2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b95407f46babfeed9297fdd3bdf91b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0414420ee1e2e74e2e499cbcca01c6f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd212fa2c5209c8066fcdcddae35ee6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357fa3b92bc73aa58e4915111639f3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7796622e29fb9f648789ad2d3b714746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64fa99fa6b19e31355cbb75deb67e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfabbfee4d8098761331c53310836748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595eca2ee962ac1ef626b2715334e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06fe5e32e12584336f466ff0ad392950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8982173899088061123d4d0d349d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f564315290fd4cc9cb63ad45b93011a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de09bd7179b5194679b9dc69025c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9559b829f41e4a97fde562ce762e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751352b11a41c10253b7d4fdf7a3d11255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117354f5980dee9ea3caae2c65760c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897fd9c2561074a20abc9412770e8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1364cf2ec045bcf99926cacf357a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc62f86c31ffa0e65a326d49e9cf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24655cd1fb9ac24cb127d00ca1e79d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c8cab4e8a514ca7a813e0088e43661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fb39ec8ccd815540e85d6fecb84b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7001906ea5161fdc1f9a008f946d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67b84daf90cdc161c7c02f93c3c4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ed787b0b0262cab59e104eee053265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6f6f7cf50efc8eadbfc55e235602166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29595ae3d38512537a8c3bd73cd95767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb83150e8fc09f923383d1a6de4e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca92799a508d9eaacb9e931dc48d7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab0cfe09becc187d2f83350b22a69570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fda086cca6e6a8319b60baa7b8ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30a3af415228d9d7c79908caed27072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c9cd07d99d507e37f02994833d10673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19131234c50546589daf3b081e5e3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220d95257e2e136022c3d1a65f7ce375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd12f1b9fd6d51cc599e4106588bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723f2685e72a9cefdf0acfe411babe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7897f9a92048f2035b00afe42f08c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021eee1413759490244723ab25f9fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bd02cae07c58930cbd41f802d5e4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58783f6c953b20baf9533f458f6757781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d093a320ae4f47d8264a98026a6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbfc98ef1b56db62b9bde9f3190ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14f51dcdeacf5ba20be3b4a70e38084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14314297acec71ef53ed095d192ff0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ac96beff34964e4e5eacf9043e7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730f56a0161c239f4b3da218199283387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73ab1135b1c9a0bbf7dd21e986bd1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc304f8ae329e733f3db62647d51089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9092c7212582b5b8803294697185a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3fd70e2cd81c12fd4c7c56b008b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898c197c4ed2e4f2ca0ed5cb57207e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa5bbacbadabf24553e37f1e51686393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19fb3e2ecb1869ce3393a4fcde8b6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bac1abf4a1e3be58f28f8c014260895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32b01aa7625881e1458e18834cb7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce2a09d8569f1255e5a80c1bf73e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7985e0c2f4e0f83db1a520c89339ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440db58533b083d1c89552f8cfc3a04099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079fed0b62d4bb88cc7ee8546fc3c74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8192baae8c610051f0740f0ce59d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e324bf6c694944cbd6829429ada16d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eba5875ed123f599cd194c1095337103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284947edd687db33da7074821b39112104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e1fd23014580e68dfc012d0e8127105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257e1d5bc8a546fc85d50124c33fd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38372125f3033d89f3cbbe5447f1448e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f344b2e0e9dc90d8cebdb4f288a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eb761d15aa65159f7d2d127717f09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b278f17569a8a0fb2cd02711f9bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827de61cbf30d5347934639f544f4b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a34bdb606af61768cc858d913ee7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa122a9701ad9ceff824739bb0fd4536113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3a6070ce90a2506fda3d80783cde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003da5f3d77fa30c2fab5c5b5fad5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d27639a4c2a927add7b55af6c0549116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16c36995f718a2663ae93ebaac5973117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89d30754969dedde2e0603a64e7cfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7a808a70dc8f0be62e7adb095361e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2994543dbd5bd40e3f42f345b66c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2900bd327f1cb247d91f82b034f6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf00e547b27b766a195b90fc248511122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b969bd91fc85903f497cb64af0086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8807958eb3ecca0b3b73fd22d9ae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e3b04991405c8198af7b99576aa32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd66ad5056344f64195cf9755782a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306016cf08f61e4e6848c451e7d5f5cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533be5d0ba445d501380fe291667aa16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa13e71e0dd66f4ab872464326ef6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74717a4fd59cb49ccb362ceab3673b16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756fbccd3c52cde38c2e69df6b8246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf3260278644bd6acf71eac0d5cae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e78f68e4304ee8aaac8690f236b823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18c25a62c38e237207f54387c8f614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b838f6ee9dee64a5cfcb9a56c8d32c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490409c7d01a472fe268c620f47d00b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b786adc4bbf0a464c6c65b8a60c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761718072b2c25ce64e1ee90bb6bd3f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cffe97fb445d62b7bdd2fdf99cfce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c624e52592359e70ea81ea3d6c6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059f44742c572d377ec08a19a4966c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99ac9974dd093c9578b2c949f5ec6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272711751b8bf38914da13881e42ab3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8c6d83af16ca1b7997dbbbcdf338144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b3dcaf231423d19be197273edfe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865d3e352591e61e19c3bc8e6a10db3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc5cf02b18cf8a63b5371a1fed08ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6daa7428d3e6adb391a34e6669cb7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e02264031e3ec350a191147095377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca83533786d855680d9ac8655fb16c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc349be1b34ed653a88a5c0773085be4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01fed9e01442ba85bb7dfec74241eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b109dd0cb39524c1e96033a3c930ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a5148aa1316d0e4f935a493a2dbfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d6e9811d8288734e14fbb472543f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116c434672e03bc9d5a5839ea4b3603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269633790f7d2fabbba5bff999c91a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb1a72b681288c3074b012ccc2302158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ccd8ba0e1de10a3432228ce9c780159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337c9c083198e0b4a89f6401e8e8bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908af16e85e6bad27bc33ee4b1af8aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6142376eb226c9c27381abe32435a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ba8ee9e1078c447e24171a5d0e32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce18b80e35927a130ba27e888bc209164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5e71d3b8d33e5787ee993a59f99f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9322c42f9259bf224bc003fdd4bd6b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7fee9cedce8b8cd8f968da38d8800167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a008d499bed443e8a973f714fcac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b5b04912db29ec176c66f234f2abe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbdbbf0cdb8a7cd566292293ea2036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82642970dbd6d05fd6e9a4b18513d6c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602d0df63ac277cd932e5763838904172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ed4ebcb2a98383e6a1373edbe3eeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfab50f66826fbc9e2af4f43c8dbdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcae77048f9ce81509d9dd7abd9589175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c00ea56f69fe720fee6d0e8c223340176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bcd6845ec1ac54b6bba79f897e39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d63813b1ccddf5cac829263a2aba2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708201c281186ca5bc2a2d3afd4da0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e4d62a41e9a38a453cb39665c5516180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adabc4f3dcf273a2f1a51adab02b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef0d612f4754d762d83ae57bcba77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56bb64073a641dd69a80fc5c2195c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9d5f0e827f67d1e44a0014da826e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a8ba17e1b6ddb78b7c4af796e8056185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2380ff190c2e31788ad07122f0469186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365eaa31a7e8aca13dcf7177ad21e9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a06a42323fff9da6227ef31d49fd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922ce7523885448bfd5714aba28bd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ce58d138e351549a5758e20fa63ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316cd7949d565ca4245cf42786f795a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940ba5625627fd53feb45e535b1eaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5752027eed5a400c3ca558d13662d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba7d24ff068c823589c7464fcb6d01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838099ae371617f7fee2234d3ce47d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422ac99209c228452276dc6542a0b2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d46cc898592aa14c4801a679b869d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3484eb2a8c985662e3528861f89ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895098f354b418724614894e39655dee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998cc1ecb5816d37168687323c0f9b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960374538a057d7b8fc25880dae689201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c904bd472477766f7eb2f49a86cba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037251c0c7d9a444339efff39f9ff266203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c032e396a8c2499300b6ab4e865b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9004636eb8cf3c529d80012eab0151205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5687dad27f3711b2dfad420732f37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9297650a04365245a174be6e2fd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cd2542b1b7a274c7153f03ac8056208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2376833e183876be40938e4c3fead8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc596e3f9b2c98edb5f4331bee44f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597541878ecfb59432644f3836a201c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20979be219d2cf2747c031ad0514e497212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37c8c2e8bd9ec5abfc02c120c4058f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090f1c3bfbe208737fcaf305344f86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8a42dfcda5b109dc5260b085c7651215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e21e7f4d52c5f2e33fac13dc9e8fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa57eb659cdb020e67b4b0dd79d932217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1459c08a34192607d801dc887d38a72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1ff0b3735fa4466b4ee3e3da3ab7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f067d5a216d774e265904e6e4fd811f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27482d25b972467972f55db180e8a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7387cc722d8b955cc4bc8799f1c1c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b079c20ee699e26834ab4c97c6f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98b820705da5a7e3a3f1c16383251e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eac86885735c6deab6270c42fce1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dcf70bd23b840350b309f335b225b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f3a3ec74078dfd15157f7fade60a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85317530153e64f82f8acecafd9a2756228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65694fcc3e52fa783ec5fc821004fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932300c22638c7f4ff9cdf18abc7dedd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5cbe5e9d24acdb0ea0c6ec6026777231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fca405c38aadbdf2ef9464622bdd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b928e3370faf0111181f947503ed70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38707efeffe994c7cd893d363c2f9e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c3eb969855b942d16c52919d1095f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1914de29c5e107e03f334fddb14d95a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce0123508428de06212bbd8d0551d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417492dc0e245aa555847c3ff0e3e56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c166d503cfb7ee153e1500da849bcbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d32c89e05c26e91484b3da2b41a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b7d0dbc513e27f72dc65b72f5e5bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a3e87262e0558581b18ad4219929242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a389b2d6b819b57fd14b3d3f58b788243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbd13172703de5ff5a5b987907de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230390c191def80f415685a12c059c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c4672b2ba33c83c7d0cfe99388494246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682853db1bb193574a42d07a872aa1af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b6ee8eee45181bdc3b05ecb1a06c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2638b3d130e88b4d545fad2e0c2ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ba657101a79ef11a60eaa954a436250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bfa7a1e47c55ce5cc4526f610424c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc14ce7b3577b1a25f06efeaec05b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccfb1e1c553ffc9b515904deab740253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd679001710da908b2f28c365ad375254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22656c99258e33e4690593d8930cea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4ab344992d46e8f931dd707bc2ce6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86305a343fe1c2c7d09679a6eb602e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9281849bec79b0423e2d06d43a4a36b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723e9d9c0ff64957dd9a9c37a79644259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335a79a7c4f3b78a7049a2c0270f67a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b882f24d9f661367ef650b2b169f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a741a9b532892a8b1a377ac40534b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143f8905b856eb9bd6846960cc8d271263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78fe8f7d973355a8d998ab69447dd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841741a43f7011756937b1eb957c53eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801827101af39de5cd2e6a4deb2bc40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aecf73e67f22ecae75e8f03cc54536267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c85221e90c7c01a0bb855a6ce5c1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249e224d63d33735fd818634bb41e03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8233724f1059e8bc1c02034c6dba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a28ee2ac3a5beacf897112cd1b460271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e925751695a2655229887638fe00f80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752941d3949ec021217c292241fd85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38aa1ea9a5a9c022e77e6c42528de9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8922cb8919a519fc346bc1f4720472275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949fd5f636dbb492c0beaeb6b67e9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e543b96bd5bb9eb3201a298b352a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b5a6d141a0e23564c7348acd612f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c735425e53a806d13f938fc83c6cdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e194c58b403f607aca869e900a9a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0903dac9fe239c1aa27c6496b278f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86451e05fe6d194395ed3041d93e77a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b24ec579ae0c9640595e34ea0188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b2116cab26c62030c726c8bd23fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5492b823f7c3cb891355c04010e6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9fdd3322edd31672ecdfe9d8db977286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8141e80fb21707ce56bbf21ccff3e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9cd8552e375910c2254c445d39899288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26239c09aa0c095f736c5a1ae1cfa0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977b0da4ae7187ff5cf516a4f8c72a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c91c550bb41e74a8a60a3e15d7e56291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476efee99fca15c28467b47de72d94a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d723c3c8ee00af7c167389786fe4503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a19a2f2c0058b24a93361c5afcb2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39ec224436b759919e9de9073d55a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48147c57545f9ee8fde251e99860d76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468e80f5f6a5b910eb6282d1efec72b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79199beb4537ac742353dfa61a7189ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113ff8274abf739db863bf14f94883299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec634082d3aa973952ff89c0b5ee17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff7a745af3a4b1534a650bd4447356301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc88ea941eac853332bd8070af284e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f87d71b33d0f396e084ff3e8d9290303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406df87eecae4e926a2ca4a4930d218304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44f5d169d497e38dcdefd9b1e59e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8507bfde04a4b038202fb03e3c362306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cec61f4d2c61f6dc948786edc8f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5fda51ccd51d6bdd376088dc9822308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48d947855b1a1232fa1f6e35cedb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9cfa4d211726772ab80c6095347d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5a1da80b72037550210e69fc7b62311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee96eec489794263f5e3164d39288312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a60325f9d6ba796c3c71ecdcc95637313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b7d5aab245667b57f64270323605b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9192bffc02873de2ce666b53d4de022315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe36b34d9c8fdab3c478412f45de4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89deaf0579c1fc76706c3e2f8f28852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e8ffd75638cc1e37a8c585d14e76a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ddf2437906c3f4f1f92f927bfb94e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac99a054e68a7fc6e7962b724c438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4c7985a999fb3889cc2a19dce9756321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f4472226170732b0ac717a993ed7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815403a4b412fd7014976a11029cd1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b5bbc620f541b380cf295e0bcc8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5e2ea46c3f7a5a05dddfac7e6f140325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bc1c200ec9fb229132375f682fd86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e9dd555daaa60b2e92675361f5fb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9064d6231f36ce95fcd049e5bc8582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891d89d54623987f6e613053f8d3a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc10c9b2dfad3466ed199836f6eafe7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f762c3a73b3634d33b5ababadec1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde185040feeb9fc303f7d1ecb136190332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22dcec4f075238c4828dafe714ef75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f02572485dd4d9f82a6cca1c98fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af844ae601a6c3941a5c83761ef33fb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded404d327355b773525dddfec7e6fa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d532f067e5c4bccdc2d6b6ab4acfc63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f10b4a6fd29c874cd90e17cc382508338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a65fab97ecb21db6b0fe90b4b03e0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755585e7ed77954d961e8139184aaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e4844d0a01f6cc29a8dba1707b0b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb83cf824c2ea2a2205e01b14987b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad38bbadde614b6245a856405abb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848efbde0a65ae0083466d21f9ffd84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afebf4c9016570d2d2b8e059fe2caa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d632337a4b3858b7beee031d12d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4e61ccc439b892b9c0297b065f8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593e9b4e57cb68c3f86fc1075a43997348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc9736f4944b08ffeb7338dc7d52f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c25458fc04ff3e05cebfb467edf672350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe436edf6c6634529ec75617b5992351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e5ed331e03b23d5822c0ef48110cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80cf8b5d2307024c9aea118d2eddd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a294c30ed12d179f7270e57ae8df12a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ffba7316a9285802921f3be27d2a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd790bbdf70b92ae9039e957403c63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0af726e4b7d1d2fa58246523277a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252ee1249b057c0ea0bc243112105e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6afe35cdef043f30926eff0985b7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f01481c738e9b4205bac79a3b8e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79002c727d724ae2c5ad7c7ac99075361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c4647de7478c8b8dd75718a30957362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993445c9d1eef444331cb7662a839ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7779ae04c7f6171f89ac9303c213340364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e49b0c1b2ba8a3f2d04fa6511619365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a9b78d9a16db1210183dc64ce5508366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd95b237a4394ff79c5032d0d0724be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583b4ee1ab5c5553a6c93c0d61acc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce8428df3165479e3f001029bb274e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1e9c48b608c9c97f6df7f2352e07f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a0b0cd27c3fcc96e783b3c0abc16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a220d041a02b50936e01488b77d086372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2923ed2ddaa51185541224c4899a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6a27bfb2c85ed93e964cbd122520374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dabf06f17605fb3d3f224f4494fdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9980db4540a0265e59e4a3d62490f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daafcfdef39d24867a8939195db1a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fcf0a8315ae9733ced0f5ddf5fe90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db023353aeaa58f4f209d8d27025bfe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d35d1916c307a6fb9e10e0823c79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c51a93ff46f8c39124b968fc83a5a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e29d0281b35e7bf86a6e648066ac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3849f01ed88e82ebbf1b3753c6fde81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ab5fc1c0c2d779f719a04bfc3609384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e42c63066c060da7001540653e345385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57748dc77548249b355bd8d4ac62e80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5107af9876cb201cdd8f28ddf3081387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cd672a283b0bc07ef9fed78dd6baf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677fa6e56c8bc6e5dccbe2fc33e6230389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92a3c148bd0287b8a4e3cd8f6efe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334141afc5b1b3f957f8894a62bd519391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2907f75ef2e5b9783db4d542b2f18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fd6bafd1637816555576982075834393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7203f147eab0fd3878e4c618e28d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defcead790ed8d6fc7863121db9674d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5108d698fe176c5aa0fe8a938cf6b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873bf0a0c12d0ab65ed717ac234884e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9056b63087788ee382ec250efe2ef03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95e1593d095132546f623ef44507f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c98e056c50f1bd246f95213b79a134400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f80991c69b1cab48ce62775aa10a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4222c946e668b5daff94af72664a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a5fc3daf8fa2d5d800f2f01313309403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdf5af51994ed198c94557aff9fc23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b8f3ede9288c7462a69af9f281f9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44481720e6a13c9fc795d1d1ee3c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c44653ecaa2aaf9ab82a77c8ac21b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197f67c7ddb884861fb46aab8a1c24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e400d89badbca82a63ee2b0da33b023409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a574360fbfb0baa7f64a1a7181bae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b578ca8af94a3f751f34363f108a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea752ce717596a858b4bc32a7cb2f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42746af499693ef7e48a4e38a1dd125413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d796120ed81126e91f2fc132a82aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1195523c2e6c5e42a227aba050f849415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6fc092b964acc5d84b62396acfd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b46184bb64dbfc83b914fe33b169417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8449060e603962f2db141c15a25bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f97bbe7701cbebd1b6a53c7d538a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a7bc5253ba9116490c7483992544420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f132f6cc5fdab2e98d74b9458fc81c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274f5227ea3a16e2f5a76d581f2077422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5da5ea18506fffcf7910892511e55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cdc7a8c5d85df52e1653081477acd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2257cd299f0eb73dc01576470915f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1803f33de5efd326a9f566c4e1a83f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8fff818ee9940043677a3f02894f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775cd38d7b554e9a0ea9205c7491a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5a4e59df5e15b7a4d5476f9014aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88ca94b22a29aa4a3d5fe2c3e69de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a541ddaa31902fc6b204697933fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ec3a2430270859c04eab4733e768432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157273169f4792990ed3a8b51290740433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d4924f820bbb4df3668f6449f459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28dcdb61c34910254667e40673c94d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a623bc368b6c9b0a43a5ebc274c73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31c67898639b5bd1878785e032a77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06859c42a934614b667d8600d4b3ba6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a7ac39466ebe354be8ceac7e19554439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febc43aa5c8afcf10ccb009fa2d4868440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c785015b3b0f68bc84ef8f27e649cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe969f288b1f121b9c9ad15f811c45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075a556af61e7d0690e39df35b8506443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec358f1db18b579e70de45357cf3b496444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310302c0fe7bebea2bda8be82f7e3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2bfcbf6218d77b9613fdebfcdaab3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875773cd9bc2e4086dba27df0977a5b1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b8ab41beb45d25e3c87e9330215e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a188800925325708f29ac0f38ce32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2da0d729ff53afe4e0cb1ae8cff78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba976cbca85cb6365c12028ac35471a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab785132d815c64b7b0231aec6b00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee10624afd260c7fa6811d377f7c30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00075eb55fbd76619e6ab9c123deeb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc03acbb002283ebc25b1ccc92691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbafadeb1dae2893154cbb48583996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91085fae20d26d78f956ce7ea90949a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaefc3d718e43535a3a1b7890230ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ff5b91bfecaaef78834c52375dfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb39356cf933bea1d050739786316460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb07fed5a44bebb7a041f042bbb11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c245a91e0b3f1c5ad7ff8e1204392d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794c8e6c76b50db05181fc6651ed4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229462b1b57cf14a34f308b3adca81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065c64804e3248739c45318c30c01c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142aa7ddae632e94e7898da6348d364466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad362279f34c7ea600d7f7e9575d265467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63864aebcc34e4d01e13614c742ed1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c80f1d57a55148b0e11df72b46599d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2714c891bfd219a7db275a33e9b7fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f29d82e59a4c4f5977e487f6d024471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de905182307158af2ce07c613fb7e48d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543b16993dff3dd7870ef2e1899751473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676fcedd7ec45df5e73b99c517a3a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eef9284bdac9aa65aaf2ea034afa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89bb8e6f2a1daac96ab87a5b0d1f81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b92a623398a88520b67ff4c22412d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4322d4d9ca5cfbff33c86ec2feb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e72448a9dc1a6936f9912922802cec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c569a21dd8eaa05c49b652e2bca72a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679247368ff3c50a8522451143214cb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a844421dd68609f90667d0478418d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b0067cc3fd48fa2ac3824f027de98483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e6e72f0c630018bd77acdb5c2bb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4375356b48d8752701cd56fd25983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee2ade67bea87415bd309744f49410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab154e19155d43eb538a14b31de0ab2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98dfe41aee7575c1317d34b8aba44b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dd4280347bdf6580d21ba4495543c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e73c2ad599cbd33c236a6a13148d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9470e0c3059f5141167a84d51213f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c165301b46fa61d7905827a753e3e1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c9d728f38b28ba710be7306962f7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8197f01d6bad0a94f1ac532b9038d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df65039ced443a561843d26a8dfb8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4b52727ad3d2c9ec7b8e2a78a510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e604ad7f2c28b0495325e33ead878497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd5fb423c49616f96c25f604aa137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ca15af656856b51c58c501fa59cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c2a08e0b7a5e9d4690ed1103a0b03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e89e191a461d17154df8d74288147501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52328ae671288af2375001bfe6e1ae0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9f34541b3b4e22dc3b6a1565248e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695f4479b92099af5b946f2ebbdaf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5d11a8a3bb8cf40c95573e02b4acd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e58c4c49e6fe805441f63040c666506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8605e8e2085f261a754df1494d9184b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f15c37fe3feb223fc6841af358838508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee5489d36a2187c2c95e87a2f7a2a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a5f496e281377d5d22d3c864b18b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f05502bcf8eabae2cb5259e3f137b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09003f43c09afd4965767facf05907fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da63f92fa555d1a682a0e96c01c77dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ce6f57d27b3d7ac67482f6e12617514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf7e45f5782850e8730f750e2254a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adb369a10dcc7643f8661141c922b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260961b4454478f39171eac5e1295a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d00419200386e58038c60bd5396e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500506b836d23798c6dab3b911804929519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942cf95e9113f958b1aa591d56cab62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165a1e7b5b8afe479bd3f71c3b7014521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bafd3c6f7952bb9552e05cf45e931f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a84f8147e684b27fbd9068877317f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4720591eb9ff64642e5fb00325c856524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9100fa80a2f308393e0bf5d94a983525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d59e7263c6be9c871f1e92a6a6b3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fdca73b14b89a38aabb10bbf6d02f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca33fcedd6e105b9dfcf6842672992528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7925aa78b3a05615abc97a335ea4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133118b083ec9f89c18bf2a35e3980a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3224cf94661289bd3e28906d2d17a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eebf14f9640455c05083defb1874ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c929d5bdab28efa17816abe402905a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ddd9ffeecaf6d0a44a2712481a3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f43d4f624e447786baac0acf4e055535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7d94fecfcb8256a6a9d66a9d6e96e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ea4f67aee61752b398fcb99088ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d49642351dfb5caf1a51092f1b577538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7d6adf5e38dfc602e46d1bac91681539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279d1bc63655d686ac9897deb6ef9f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f61d5b2f759c40dcf5d839700284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe042b636e06fb07e1a4155634e78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735007980fdb4386d2dbfcf5817b1e46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c676695c1452ac54050a57d8c09a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc34106fcad427e6a90f850900dd43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150905756927198334847e6e74e5a58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eee694104ffe9b40efceeee746d40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed83e6ba08f7b3a5acde2cdd9995ab5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb364d68238ada52b3c0251eabf6ebf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95faefbd4afcb75cbc525cd6f89632b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9f97523f5ee7c8e539410eccc411c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cf221960f63274bbdcde8fe3d0082552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fdf904f314684a7f7ce639ff231fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31dffe7665392723089c79e0ba6d0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf7a477b4858e8e5a1cadc6aea1c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3262613e23de3b711f943c551bca1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cf18edab42e889a6ebbb8789a76e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a52dcdc88bfd62d93f5f1a55c9a08a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affab7c1774b2bc210a4b16fb099548559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8139fbaae70ffa56c2c439ec7ce51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1729efcdc5110639ede6d9e8acd9c54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ee970492b48f94cd8c258a4a96d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b11503152bb414534883f4d141599c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3f6bfb44886ed823f5d67834f621b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1ed40709089775343eb135c9a4d2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770d05f6151fc7f9960b91dd0a9f42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f38e957d0cb2cf1b060eaa42a341f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1987b9ec3b71373f19fcc1d82c7a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97e41487eb4f9fa76940538cc2b729569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb830ef75a00f9ea2617f348a31a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced494fc9431592f9067d7f48f4e3dbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01979fe1829205619de17b4c61d015572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e75908b72495a919bdbcf5474eb8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafb0bfc41cdc71191a36975ac5f72b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1cf74e8824b49bf1510a56f726406575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c470d6dbadb5d86a465dd9f2a39b4f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd226b693847ad2612469703234884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec46a582c3c90b545a26166e82922b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5fcfe2f4c5a0c1535ff8ee754882579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865ffcdc1243fd58a75092166ec98b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7f0cf5075390eaeb815d9499e02f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432244a5399c4c1188db04b2ee234ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698470f6b21219cfd15062635662d568583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b2acc295c2117dca207bbfda6b1ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53d214f27d1b096caec701d3fb2d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27909fe5d4f98446c9e9adb6bbb0385b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a2d0cdd0f5e8983acbe1fd3954ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df971c8bb1f5a325afced12255ee2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db9b161da055e4915c8487f81c7071589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d6c4bfa6ab174200b2911902a018590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3a1f487602297b973832044ca20d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1dec5e853a3fc592c70d16484226592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c584c43059919878263bab477558ac3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb772d6edbcb71c09b4cf8460739e3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18e99d59111abc356f231ef7caec8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8559bcb98421a8345fbc3612de014596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fcc57f136467f339090747429126e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6912a97d13a48c48e3eba7f3b87e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df10d253afcd311d5d82d5e7870a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c3e37ec0bff799953bc2de3baf14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa3779903a45c1e175b86517b84ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4d1c1291c1a5ab3ef0422cade304e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bdab86d8755ff6194d674bec13dfd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b130d9ca8d4291cce5f1e5ac346b6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca43f51b5903b9f2966e70feb2501605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca8280bc9b386a9ef979a6e24b0810606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f658d76699b5fa261f6af15b6b245e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5f5d6ccc50ca080ef92a2d78ca40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd6b3ccf063c42cfd96e98c71fef0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe59edc3a7a4d7c61a78afe65e8ba7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ec7766a203d243771173e1f3a2d04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc448b9186eb037b719532903c3423612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa438a8e8e7c138e43f42041c5a51a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eccec5a7352515d13c184a10e3959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b7d0da77a9616af129d6944ecddd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502f05342b0544391f5c9799bc6a786616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8b476df4db364916ebdeb9a1e353617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b9191cbb7e22a1171723e83478ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d209e65da13ee7eeceeb06e2461e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007535cdc77ca73655f0f6cc9540be19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdb91ae3f92ce896895b87aa360da3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81685eb248340818d20791f68491ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a20b3a709af9a68ad99a2522ef207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9a7261640114197d052d968918c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e749b7681e9d09e403b061065e4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e630f19d3312f0c70fbe5f4347746c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f0f9f998b7c0b81cb91f9c90919fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8a160bf9ef3ddd6cd98afbef58a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5bb5df3d5f1287e5ba258d3e604f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8001d627aa0791989f2d3f707437e64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea016c20be1576f5018dcf941be93bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff36f9d945c1ac1e0c74efcd9aee4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967153a52f850340ba2b596490b8b1b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fff14d6722ba7de70dabd4144064c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f958a68213aebcdb4ad1f5b96974635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314776f1319ed66f22b16f810c51857636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689bcc2aeeaf77f25c3c094132e288e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa2844e32179cd34cb2b82421d0c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb5c7b9e8369027decc671e3790cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a49439c6130fd88ac60f56062eab6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dc95dadbff5014925d676136bf8aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe2254e9e675e1b93ac01a3926c978642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337488af7cd709b39c715b3610a64119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a73778fb95544dd2f266c442ff9d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fc15998361061b0d2fef68f0e1154645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dacffe2a7560343d64fa6f23cee96f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87581e8dcea3275f9d99697b7022460647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca92e48888f5d535e7ac36115b90cff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c85d614d41f68b6ae3cc992e5b00e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2eaacadfcfad39c9a93a728d76cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3f3008682c7b160bcd4ad66678366651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bd158b7a38ca08dbcd082f4fd680e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe6fff475745d642fbc51dc42f1c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b981427373d41188411fb67ad828b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41423e342faa283fff432ab1ad4fa7f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512f03d2fc33895ecd8b962f9e807ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915960d91bfaf02e312808de18631a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c9e2541023b81b2ab673e6036ae6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f26b59f338df75c26b82767e99ba7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e518104b75af93344bbe896cdec3fd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bb55b58ed0de7ef2168bc6c8a444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d83d9d870497aac9ebc66734d9acb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97843904d1f57b828d71752c60891b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472bdc631f7908960846dcd9db4b251664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69513a5ed24cff3946e9ee29be5001b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7d737ba8afe562773c61b21078157666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215fb943525ba7eec0f70583ac953be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc450ea89ddefd083098fe761b9d40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b825246f31bd736e0eb71134f295977669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe122bff42197ec2060f338b8eedc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c6d8ac702b84af9c2aaeb85e406c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d0172a4328fdf93f8bade65aff6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782fee951b037d731db52b83f9894ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9305ddfeb66b503005bc2052fdf0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7cea693418688b18e235b13cfc4c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a797b900111c7422f2f585361163e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81143a7965c54a574ef21d3168507e09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6de7f6702b19969c87af9318c64446678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283ee5ce25c669d292d1fb2965cab71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c28a2ccc49cda71bedf33ae8c8e61680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>