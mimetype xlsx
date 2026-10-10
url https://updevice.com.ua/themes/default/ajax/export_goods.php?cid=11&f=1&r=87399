--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14412bf48a7c1ec0700b75b61b36ba9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896f86fd2a8e9351757061b4a8c5a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9ed182643653f6d4ffe2f565bb3463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9d27654fca340619767fb688ec9434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba1f566153d4a81292866748fff695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52740cf89a06b5110686c92bd04c82f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abb51f0a79ca9f96b498ca4a3111cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1244d319968acaaf06caec5eaef2678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c227ce2982bf9dd4a69649e31f7089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209d698bdb9b3cac541224247c080f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085c41330f6762794f7c44a76ef010211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4f80afc369734c8276be44e45b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2581e3a1d591b4828ab5f2273e445213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ebc297c5b7e8d404bfc292454489814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381ddb7a3a613049b5e168bdf96be8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370570233a49d5870abf1d38283bc4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc186760aec643326e91b9d2253ae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13615f99db5e136e4990104ed022043f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b36be09a06b573dbaa4968f1bd58d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499172d19c9b15978bba1dac3efcde320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280970b9a66f5ab7572768937042f2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681fc62fe55a743d670be23e58f7c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedfabbf737111a0965e9421c9225423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e333b691d5e895d3916c525d9881524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698cd0b6a12b9d107049c330b201d8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bab979fd79978f484911844f991826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730bcb664f893cfd99d475acec5eb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4d3fa778f128953d1e5c6c285e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cdd3c803cdd0f202abbd8c2b501029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8cf6c52359789f17a886acfd4073e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d47d882d2e036a0cbbf2f4915c76931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd298f56e26c78bc062a9bb26f8be5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023d0c2e444c71ed2b703a04acacaf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c93b535720ddc7e5559259f63e49d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c890ca1f320b1b15e3cc3cd0ffd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec70472c5b699afdfacdf41eab2745336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e170ebc9a05455fefe22b0ef25b7c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304675aa0baa08b640d1559770bfb96d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012dff74412746c9c386e080e83199339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319770ad3bb90febb53497bbf4e530140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdeed85c261668f3f72254f1a9c17b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c39c414475db8a6bae711e85bf211a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc5029b530b65854d7a17910909c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64473fba02e68fd90e737400d74728ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96b26f2ec4cb299d6015983097e0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648c1948df9da4247707bd941ce24f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83037319442a17436d5d6237e8ca10647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec494699719ab47337c73211e970f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd59df24e1ea7ab39be8e55f8308ca949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbc814d3e691b6fa18cb75a3dfc8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b08bc5af0cd5e829828c2199805c0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b6230328049ff05f00a84f9924d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf5865cba1b33f6916f3387860aef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e4bb6ad0db037f65c252a18a3d8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c81270834a09d5cd6c86239e2eb6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9411c8bb9d8cd133b9af1a76ea35a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4b6767746534311e86ca257adb18557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25449be7cf42af8fd3f2a236698969fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a7d5ead44e47b450d499c8185c7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106bac3df6566abd7b7a3671ce1f05160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db2f8157b4978f1d5e6ae3e46fd9ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b152832d57efd16bb14413bdc39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f6744dd472a9ef0552763487ee6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66332da7f2474f470feaea98769fd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add55eb3086bc966f69b1bc3eae16b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe1e232a86164fe0866cc6d00e8cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6701951c2bd8276541bf3f624330ec567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5da6d1b8696616fee21f0110bde4e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3830d641e96e51c880e8ebc3dd41869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f002d33dbc86ffd6589f2240d00ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdcaccecdd2f48c315b5a93f6a36b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a709056dbe560f392460007f51fc85472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813956ab86d00709f9205cddb4f0cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c2260773ab14f37edd6853309dcab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732aff6ac433db49bf2c22f9a284a9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bfe4a5c7449ad1c7d0706e149aae876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94504053b066e71543ae70f2cf0956cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f21cbe98484d7fb4faf02b145288178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd49db103fc689bbc729dbc4d7b48f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6cfa6e9ef407bfd7c3f7ace1d500980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e75acbc869972868854858755b040281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c9909191cad10a0452a6ac09a5c5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29884312ca742b71595d46fe56314f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5982ece9a3d149b1f2a2acbaa1943d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08141583e1efb229163fb6b76581f7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cbb7c157f4dd3f22dff27077fc59e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dd18aba949939d0ffccfa157e2c6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed287c13ff336bb85a0c4e356e7d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086604c0af8fe64afe70afb1e0a7ca989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad79849ddf9b22c98a886c582100e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70bc9a2ba8263283b4b902eca59d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02639df9cfdd710b36f2adeda41c66a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2a7cd717e7c03f8e1564cc5a2e3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395b0489a10a912a1cb3fce14b18ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c8f7ec9980fb2c1a0cdcd0362b3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c07c7b61ef46ab1c2778532c91c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0ab5f5c2d04bdc82ab74e6babc4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204b0ae898a1f80c4f476df9ac55d0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9ae59d2c3caa40107ed53777e150399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f28f1480dbf522a43eeb3d0f9ab3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c256f2a68cf611aaec912e7e00bb75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514f2a59c3f9e4a0ab3627e5e54408102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146363ebb8b2fbd8be690d7110bdb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483946b5b7768c503c7b07f3c5eb2392104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181804db90b283fb68d3f73bc97dc206105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d918660ed345c5fe99e504b0e724106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5369305700ad2c49595e88c5a787f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa919aa7a3b1ee9c2087049806a97b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1fa3b698d21f5c4d55f73fc904c7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f84fdab61a34d9f3665257dbc2f7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3e4fc97aed53bd6393620192cc56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3aa2ba4578a533b2ba79f30c857bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f252ecf968c1eda250974e0a01cea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6eb948c0e280c48a381b50e1e86fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800002f1a0ef757333fc24b6fb8ccce3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c535c0d71b86f8bbb01ce9786189f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288851f3980e4086da991c403f5b5ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c8b279a39e3a62388587396318592118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d882e1862aed6118984535baba727af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afcf5002fd64aef35bc58a7f64c25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331819b4616632b5aea6aad38fe4858121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb859222e2c96293c92d04f6d2dc9752122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93a4c3616a61db0fa3af753c1449e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3300f80773030744eaf6cec933f61d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5759d81bb9a8c6b947c73e8461aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a66b7782aded9dd3d2ba4f3d5f22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6739ae8b26135b5f3327af775040be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fc39580923b60438408a2997e9580128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918ac6bffe350f2d7520c944f0c3697129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcee6c56fae28521555ffabe97995eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313da98de743a53f159eae4cc8d840131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b8e268da381c80e743462518bb71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de314826d1c30bebf9fec9ef542df83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf92ba74f6628d18644673f2749598134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3752bf896ca12ee7c1712573255bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf771211e6a6e607270fee7bece1c402136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f9c26fbe72b6fc9692abc8fd0ee8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288a07fed6df1584e7b34096de58b95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983572f09ed3cabefc7bc767c92add139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a796e6b21226ab62d2ad3482a29ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1f89464b70d68b3e8bacd69eb947e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65393906208ff7da0d21232dba4e6231142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db69eb0276243d05e1654d0d1fee392143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f16e3a97f99f1d435aa7ebc54d3821144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34881b0778330e1e29fea3e6b04ef60c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0773b6f729408195a53cea9aaed9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117725e1ccbf5177090fbb21d9ad921b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ae376a4cb126a9b557b09e55e9bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721e93c3b0f063f71e4766771131fd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82e133050fb8352357a50c0411c67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4457ec37de795b757b8526d049c7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505c25b63ceda593f1f94757ee4c11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a26c80ab2557f5a10a3eeeb0c89b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346546651511e7b7dc0f9b626116875154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2212984f0584dc0e0d51a290da586f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3869cb3b4a7d3cbab24ef67cd750c00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805cef0b3a682f8754563bd819a3a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f9d2ffaac9a3844eb22f400ebb43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66c7a20fe0862888b38dd4876dfbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c5ff957109af17bb1bc6ec973572160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e56c3e310303b3fc36d4744f623b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eddf646a505456442788ff247d319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b319b6ef3cdd0461112f91a171461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf08b005098dda441e5ca7842288a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204846258bf8c1f655ec2e15e0fc1b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed5223f849ba13ac6efc00128afa01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248440da3884392548c92460536fd81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672182266793bc270808db582038bd37168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e6a28bdc0520f76b654d33e4d6d58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776fd93f9cce69fd7cc355488a3b83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a62bcc502dd874a26c72fd4c37268171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bbdbf492ef324ca68e003d8e45e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af597c547425ccb9a2d983b41f142173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c9d7c1d18686658e9f7e50fe4961174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ea2b89a75149c363205dcab4ee6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8377883f3c3e5e4a74da2efc05b25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d5732287767001b998325d2da3a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60623fff0e1cb9e54285a84018a0207178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a8e223231d9e3add89197e231cd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c075c09e567b7cb7adaae3b19ea62f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751f5ca1f3bf8d8e816c6591321b144181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e3e157ca0fa7ec38d07440e94468e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97613b9122f6c4cb6c42446661c09a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b475419c5d438871c65da9ea3f1b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08029e181c562d71e9778b9c8f3870f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4cfe7f1934245c1f96ba098369d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a36839022ba75b053642f26db500187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170de6fb6ebff69c9c753cc04b1b0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f064c2fe2da5c2421112fd99c2e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa2266d4f68214edf8433c7235fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec9e7b729ebbb3ad3abc68019a0a86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f220bcf7f3c0de062a9d464942679a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a481df7f58d090a69ab8ec5a08c0cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1fc316f5e11a285eac92d5cc5b971194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9ad44cff02fcd030d91f775c7218195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48708092e4b37afe56290b90da436196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb3ef0e04e41e741e9f614920dc29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d134bc6d0f26062405bb59baf0d133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2e985a8876efcba26abbea878f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306e8e31ff558d7d5f9cc3d8176339200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfea75a0d9ad8a2b044ede0871c590d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea177c6839118af08d391cc2f090cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ab3b5836d5a6da59503679c66266203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033d994003f32c681a21b16ab2b12b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a8253c1b446809a75a578844660a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ecec4da468aa2d9598f9359a1d5c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f713c01ae463cdc4b15dcec45e923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7c8eca62a0536cb486f59d687e575208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20a047f2f4909dd05c27c89d1105a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97ed2c4bfff60e97a78cb5f86f0e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138cec27cc65635b8a0eff5291c51ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe412af643b117287bfc6fe7ce1d393b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2056385065e75718489dd9944912213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e96cabf8490ced75c2d7128ebf1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad7b158cf48133afffadecfbe48e06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc02e1e4499e1f6b9ae4af4346b4122216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05b2354a47093cfdfe225783fd1d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af55e921f0b45f066362f59dace4dc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f866668fc646483f0e519f2223687219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f94fb9da1a9b7b16ad8a2c81c207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb56be98ef894c76ba3f95b5c51a7a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64b8797f42e089654fc00f0018197222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddbb44be78964a4fbf60f76cee41bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222741a07cdfc24f9780024d45023d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c11e96ddf1cc8ac7f36ab442ea8e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33713aece680ed49f245bda0da2d5c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e361383993c38f2ade8f30e645e5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763fb6fc215644126ba70be9a1a50c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1353203a8158981ce6c316fa490f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e9bb869412491602bebaf14495ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d0821271069749e8243e5517959dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889730e8a1dd28e121ec0289ce33887e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0f385977dae6521b303c300401e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308320cd604e33c731f920b34cf61f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574db39c38a521fef7b38123036706235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2037284d58eb6907f26dfedc6ddfe8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9678f23fe842884684b54024eb3a72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ad881adc99048da764ce88be1b5ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369db7bfedb6d27587f7efddb8e0227b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306a520c90e3521401afe63b8eb16c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dcc35879b9247fc76a03401960786241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb46a98519a305bbe4143ae414f287e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4555e16e0661acea95c511165e7d9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c001cd2f9ce86e8244c869c9d52f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d2de4fdaf85b5f037fb882660646245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962a7ddc8aecf2b9bc46ec9e5423810246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb636ab8fe8afeadf18608b50176d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682933ba755fd445dd935baf36abd6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949f461535a7ae57ea1dca77ae45146249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e747b1d4c78c77c1d21a663db000e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a25fa869843bc85961dcf500842c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15410215f2a9e8e9f320285c99f726e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008efc8c94157b2912fa294c443274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac006f5ce03d6ca74b40e3673da92a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bad998b2fdbea55a46a21616b16204255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e12adbc4420988bff36cb70447f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beed4cf156b6f14f91b88450459f9c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ceb55465b60d22a93e819fe471cc74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815301336e65c863849f22c5f8115031259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bbfff5b01921a27e9c168e1056efd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322d9f643f2090c377d8a42f68b4e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4699a34f90cfd8b516bed3dd92a2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe16b541de72876ac72fdb546f95905263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251f4da71cab453fce5eb2eb073005264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31e59c70952bfa8d6a9d79cfe9cbf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c48dc0e4d9adbe47597c83fb20e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ed8b59f76700a31b30ab693b13203267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64951bd4211ae5c911dcb99bf0d298268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae03a1c168c28341ced1d9ca9af96f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ee37cdfb642a9b196dcfb2553319d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8e8f8790e09eea3b0b363397c63e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f98c9b0af8a19b42e53a85e9ba395272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae1cc314ff7ae98b4a029a9ab4c22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938abb2f5d5a16b23635fd569cbfc442274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6db5aeae8db494aecf23e2ee237cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f82fb02ab6ff5b20549c6ae6a79796276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12553992ded85b30d947e5d39b1ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326e938996f38dddd89081796accac2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1f52246c9a7e578db9fc35609f40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec596f25e672cccf60e051c01e4c3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31de8b697e907f1d96b55436e2cca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bbde29d42bcb12362b53899ea5437282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b134d4b8a00e9a5cc6436dc3fb3686283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd000135861cca90359adbe0ca36b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2d70a30d70a1e5aa838aa1b0e2332285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130f9fb124fa329066d025bf4056352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b891d58d070057bad3672b956cbd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d46a1e8f065437e4df47599b4f817f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2efb460a8dd99a0a0de905b25fa7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba22dc62a934eadc5275c75f55ab0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41952d71e13406a54e2049939aea388291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b85a72f92b0d4a36f93a8bbe6c5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cef7238430d57b9a2f9cec3bf1f9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196f32c503720bff2db9a379c04c987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e535cb498f8decdccc58aa3aa48761295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b1b035cd45185b4a2b86a11114a88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74304b179739657d0b8a72316780f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5f44a215ba7ad325bf5a15c5aebb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542921b7a74e996b331e7b5b0006747299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f58673ffac7a1ca89d554ba218d59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2576d3b12e01411a504d56083037eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6949740981f7235eba61e2a980a5da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f677af3b5851d00f79599bf1247c19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bca14a38646b5d097ec9be4de2c1d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0d55f3770cf2dc7100ac0d1c5f90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77ab3091a27beb69fb9d8a98bad39b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb1a3335e926096b0ff8fb8e4da97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe22f7be143ca570751497838e1438308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2a74ce956e77623c84f69d1f8899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377d674616f9715dd85863e01364990310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406febb28827657325b1fb635d87b7fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527605aca2ece002bc313519a8142572312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44923aa8c1ab179c62583542d31f7425313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238190ca6b905257465e7262cf58270314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87884b8e646951423e4467b692e7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0ad07dc1fb917dfb5e5f6e3497a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae55a240ad03c3e053b991644ad060317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ad3cf6270c6f30286764c205927f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87cb035d7de0cd502a97fdf675261d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b766ce1e663ce2bc29bd6e0faead9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c601c8ceb9f62695f60e7ea98d4fd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a25f1c323bad616b370c28fd79c3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836867d730811a4f607e04456ce9acd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc0341bfab172369e5873de9dc8bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd2be94164cefbe666bd86871819a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfd1a4ae382ef183d34c3239c4a665326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddf8cf27c9457186ad3da5d3509985327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b067cd3c7c46c2292ef13c1dfeffd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1875906e9cec647ff0cc5cfee2847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81aa0ec061cda64a75f7aff82b02a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de58251a1b2f8a706dd749e31f30416331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0bd125aedd049c8d330803dfad5c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735dbfc47675e3662695a32f9eb9e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69126ac8d5e2bdbe903b8552ac40e49d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45adf7e73e6c777658a7bb0dcddfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeab8a0369490de6c2f53e20b3cd0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b512118bcd2255caf2ec92234637389337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368797cfc2b3acf4000370830e766bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49bf3d3021e748ca3ff0c72993b6fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219dac0b9bb952e38407f6e11dc5316340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce60b2320cfe5ff585977770a5e056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6cb469e62a62a46c2e210f6de7d33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74062b9f59fa6b72dce11477ad4b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d451be079dc80c827427d57c75f937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa06bae3a6a1b1368ae41752c89f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ca97533eca1115db3b7469c8f408346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5375322f5f99a028d6c95ec3fd162347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485951b7d228b87db2fb9e9963148358348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098695122fd7c829b61860ce01083d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b10050abae211c51571f09d924a3c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1594b204f3c04c62e3eec2e33fd910351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5e403a1375ebb83602242b166859352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1249b09c37cd05745851beef150a905353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc070cb8799bee23503f06a04bfc26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07052b5cbfc343e46166d423ad2e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d8cf131a1e2dfb2a9d780f49ea8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33d8226961378d499b8e401d3470f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11feb34c9922cb8640358876d84536358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc2a479e24f0f4b67284505e058cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8388562753365bc0da78eddab02be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e3a0e099bb69a88fe323ae10d645d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316cb89da9562ff6126d743bf17300d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659a896b2f25d2ab2a32289798f4d0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16a62bcf37ccd08929a0d5f95bee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd91e3676eadf2fc1e28b5e6c283a6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8d05e434efe1c35c75e5b1d29aeff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220809280496d55099a88c4f990c9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904107e163f42d46f16f53351a88df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51668bbb6015fec8bb068cdba522188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1f6f9410541c654706a09ffe8e30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85056b8ce2a3319cea12055047c2ebf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0231eb4c5264d9644aad5c42db88b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256976723d67edb3342a1d2b0bcfaacc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ec270f1eb14792964840f4c90ece374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f7f80e14584ca99a4e868148ea8d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50fe30b0d489a951afc2b2d6cf293a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2586ca9635d295626c03277db6f62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0fbf27cd52ab1e8b62e05c0f52035378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0844309f37aa86cec589e36af0c91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8fdf0d2a6c0dea9a567a5c35dc8dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e785d270596548be6b82964881de0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814219c4641bd6ec67c774be85da85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f308c7d7ac2c9b1d07599b42b859383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c77aa8c63314f4d976ae60cdb459b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea009f4f9fd268a34c84f6a6041bce5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652317157b67fec5971373068c3eb9c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477709a73fbf5fb1c8fe733b9e4aa112387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578f9ab02d08a3673378dcbdba9188388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e587bf7ee2a630b842b6ef26127f2ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527a2a72228be6bf771f2822407d08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7534305cbecb0ce818eae1f1e14ce2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a014ef2933ac4e421733b92844cc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a11a8a5c0c1571c711fe2756ef671393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0cf66ab81dc1c20edb3fd9b9c6f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ce3440ef7f24ddbb01f933663bd29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da98d970a7309f7cc34efe6935ed9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dc71599da92001d1a2dcd5d2a16b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1072007acfdb058d1672ac84a1561398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00d17a41616a3d8e95ac74471d8229399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dedf62742460d86b45ebeb3e59f997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67012403fcd0249dddcb7a0401d704401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8885082980bdf0704773c90f77bef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8289efafe03d6b3ec2b40c3e3a728e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5ab73a46b681019d4beb8e1d3749c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899912b2e722d86ca465e62a02e60f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353696250cf9ebb07d5a2f480f4513f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c7f019d3291ca1b00ee22b6c501c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324779a9dde7427c70f32dacd61048a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54175e38adae0acd68d0b1ca6776e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4f8c3a9c8e047d3fcdacc28eb80e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ce7b1785ab3632e2271606aa6cf71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2cc2f088d0d297af05b69e7250bfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9c0ec62494690a45deeef15d0a34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f072c4253f96d5adc3451485d62fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdba1c41530ea2b14c90f81fe80c9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ca1f21b234bfb96686ec566e45b82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db75c8c61b7bf35de18e1b64ce629417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1b985fad5a3dda781bf4d9569bee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb53cf34ba763c8ab266af97b3c219419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4584f9a25372f8c2885f4dd6c5db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9b7cc69d0d0e9a9e869add0989be8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20491bed20adad52242e660be6605505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73512993a0155714cb347780456efc03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a96dc707344d75fb5341bf0273d18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0235a4fa4ba27b185643bb475417c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae389d80e8067dff93672569908cc39d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766198709b2f4bdc2a6335684d8fdddc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d59c1514bf08df378c61c36afc7b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc34c899f69150a8120a964bdddf863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a865a23ed4b6b5cf25195b1f7fe8f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e988cc5395b719deecdb044af5b2ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ec2705bf5e6590b592407865f2334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02d4bbb49d5ecbc83e2b25c8dd164a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a90ea41cdfa417e65e89532de53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a204f37f5ab5ae9fe12f20ae3f528435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e3d14ccb7babf44a62d79a62b02be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d092d600b52aaa74b99bcad22425f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa827a54209b39a65b614730225c34438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce366021381139431c5f8fa97957a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b8b716047a3a5e7a61c0441081b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80535de15bd6734c7546351e4e62100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30cc04e73d6400a57942d1b12ff543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fa46e0ff7475ab1806e8c7d4cd52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d00fd0960dabf59003830bc8d3b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70639ee780e269ccd5a6e0894fec6016445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997801bfdbf472cb188c9d187d376a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed7bb99ad025e701dc82974d6f42c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6ea7c58dd6239fc85400ddd4edc81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f44f3792446b010fb610f7ccab9dcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e26fe7a9d70cf49d378cb2539ca6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659b7d12d9b46580be53c035902df0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd6353a4255ea66c1da411651a00a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac003faa75c18a6831165ef4120e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749668905313691dea65f2cfabcf44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6816157d94aa9005da447702e37421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e1ae0afb954449fda8d86d98feaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01334a2c0eda056361859aa52886c88d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ecfc1d4373eea79b23e24c151797458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2412a7f575a113fc4a58743d54fb9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceace45ce86cf89eae72e02c465ba5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22056e5a26aa88bf2e9b6425c82d70f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebecfdba020562d607c286f49d7443462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e486d156c9db15df8a201ad6d2c689e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4198ab745e446fc40ec86b45e18c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c759fc5b5bd3cdf8f74bab917b542d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d2599cf7c8103572acafbe20f0af5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbfae6f84bbe0c6962e185dad8a69c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977f6718083c9a25b6e8414f501f412468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db98d66e6157dfa7e18802b504202e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e69a60ffa6b49988326beb6cc5001470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdda9a61c8ec26628defbb8c08b9d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79164d2912896c2af215b2b17d625472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fd9530d873bb5f03cbf69ba6cb2e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceeecedde247d29bd78d9d51d98ad9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd2cc8791c7c8bbe0cd2ee6d7e4d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc6ef34ed031f6d558b0e0c2a3e523476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1610b31ccf507bab71f597b6dfdaa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aed7026c594114142e21a64b6e228478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dae7921e3c766c71e1e5a1c0a8165479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644adb5c8173a5f1f0a0958ddc4f382e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db714510e437d59b70a8f93202b9d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31370f18db6f38b00fb536f09ac65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ed3012988e20a6785e5fd342b360483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdcd9cab06278baec2cb4db8855564484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c02b84bb16278e72d03607624e1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad151bddc42a468e804f856cb5e76f3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0be61b57c6302e4ea1a358d1193d96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a01536ca6f52e4417573fdc9c6194b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe78be142cc87be75f17430e523503489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7542e7f178915917d331b484eb8d6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a5ccb6c876c5ceaa4d1649d8d1f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1038247afe988835cdb33320eadc56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97ac5a7ca4b99a9c564fb8fcd3194c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e1a5b3a98ad514128a84d0405b67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9da92bf0d368c268fa73cd232ba4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecd34316fa8e162bd7f09f7b3527a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26142bd0864f292da36078fead3a631497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021604bf6d2237b60a06849dd8bdc5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e7d2940921e0c3718a95b0baa2b93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb651ba44c5128e6533c4154fb608cea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9235bc7e41e4d6115a03657fbbf0d35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af185c34caa4c8f83b4744598f9f724c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f2979c1fb2f814ba3cc3335917ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219cccdfd05289695a1d367d346f5bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b3c010d05b4a2294c2e39cc26a0e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa80f0f69d035fba8351d468645342506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31743746ef620e97a598c4904730ff8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77619c6887e646e36202e1fff4b6f8d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178351d43f421a06104d2381148a362d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3cfe1bdab24e0c646894db41b540510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598eab078dbc027f51e2cfb9f413e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288d8782d86c5418e2abf9c555b1ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b5f69f8b8318cc81bb016bbbf20c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc7e4d81ae888afc87dc92ad56b7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b06fc502b22600468b99b11a4e8e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d6ba085ea4872628c3462c6ec4616516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defdd5f6ce95fa6e6a4a6d4b8babb58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed9bffd0b8f73bbc2bbdf8d540f2b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d06cfc0168b3f244a605901d1f052519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b5eb5adf997c1732f1e847cadf622520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d196bf0786c9af31ddce999057fcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684611d0561f50bf7ae5204f74ad47d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c98e417065e663281d6884df52e15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f77a2acc84d0c114325144c37110d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7d3e75a15b50d86a9a5d803dacf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df77def56be71fe18faa3087db66a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f57754d5d93cf0c45448c72069949527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab09f4b4346f75dea6b8c715cad8e88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186989ce571e49b017025f4bcc76b13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bb581b174b0f2d7f95679fed87443530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0738a902291d4c04a252d5598485a52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff04359106f8d2e1b94c532be75d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdb9cbc256e23cbf0eb4810e8ee01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7770775b649fbe0da3d7dd478661af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18b987a08b556cf6aa89d29c6a973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa283625f03ef082b564c8283eff8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f578b4eb1e701b424741396fd60367f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9afacb8b0e6a712b630f1f85ff2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e8755d228a711d93517cdf6dfedc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c266c2092c6ce1ccdfeaca2d36c38c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead862c72deb3e792c75b816469ac46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26584324486c9a01d72282fba1ea599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c2f8087c19fc83e05064cd613f5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79147c289c94c914de46878d45c77f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b2e8f0a125b8fb4a5c2eb96af9a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a454367818ee789609e53acca3b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ada7a761f7bdc818ef27ac210ad91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfe59dcf057ce1537a4a782feb98a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588b0da8ad7d0dbc730597b15fd274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ba825f3907682431d178d0827b68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e9ecde1e0cd3b245d452d991339a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297e9b15b9a2b4977e3be42e8c04dc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6801e3663e26870e083a4040769f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38667feb161a0c455eee4fe03a30559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e33da3208f167b1accbb36613b7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e1449bdfd6d1fd5ad75820ecd822556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f537e86f788211681a0e7c93abbb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c79195bf643b43e3f8b13b30fc793558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8aa95b7ca5d8d07447d33683a3da1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41c65db578a4a96b1a87cae3d39fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f1bb58c5c98ec64086a8a45f7d8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4a3203f2b8dc6c84a5168c8f525d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a104ca98dae86431649dccf6a01470563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5072d778bad811f23022b7c3f72f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4808c9abe4583457e295a75d6ee71f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae4c342693de08624455be4837719566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a6e93e516180b67cbbdbfb8ebd73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bdb40e149ef9b4e1db282939e6965568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385d148ec2b09f68b269ac1657117be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b6be2c2b326ecb9a0725afc7d5ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d15d74059debed75a2febbbd2137ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e08421f3bed1047bd4de958c99777572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da8a10fcd00ab578b450b2ba5b4b93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b55b3c9777fb07fc64574511987174574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a55aaeeb487ba6e96f6169fcd5af2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c6a691dcd087db51f083449bc6d83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74793b803eff109db081c0c3b6f27fb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137b1aad970e20c9275e271765bc3ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd58169da61adf76d393ef4366e933579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22bf3a0c21993ca16c1ac09efbda66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5103052abdb39dddb6e25c7d11d35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaf39a9f44cad2750077742134171e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256428e7b9a502c3e0c7cf7aff435bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ababd8f3f2b18f8cb367189d5c0872f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26159f888f2384485dcf3a5cdfafc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fd3a8786466edc8c1d5a50999692c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af88a54a32667d5182b9d742c5c050d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d571e567ac3f8b70dbc8dc6b14f4b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8bc023fc540097db4a39c68dc74a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f54022e3934f9c5c30eef48cd6561590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f5a2857415c129198daddd254344591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaaa0c90a5e5a1f666b570882f2402592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cd354c678dd13bf2b1241fa64d5b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ebd689e0822fe8b12034c7cc0e77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3338f684c7731e30ffd387ac908f807595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ce339c655f9dc2bd34d84c93b31f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408249a9be2e8c1612b396ca4cca554e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6f70a642e8ae3da69f10d4c3bcf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aef5f2119b409a2c3e649c124fe8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88589499bc9e8a69fe0372be6706b41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfb650a6a6c8aa1077b4999c488807601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0729abc10d28b52b773c99185773076602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e4622a2053dea1d3463db391909b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffaee7ac0e9399584c9edc9c7128f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d1581966e3dc1cb7e42183b5056f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dee35d6ea546a76255df551d4fb5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453ace9eefdbc823f487aef36e3162607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc44a59e179ae1e418fa5b02115c839608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f168e7c17f55dc41718b9baa1be9aad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1d0130e9d8bf885df3126fa57034610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff86344f233601ffc0663fdbad19b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca273d0b45953d464d94f14bc3ee21b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93a7088950e8aa0d011c4181fef592613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1efbd9d419829202efccb48ccd006614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11447f845940b95a8e47d055299fe3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f2716799082364102ad7a6ee22e1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764207930da098c2dabef2945919df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1cd5aeddba3fb4fb632b85a8a786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851057cd62938859e795cb78fb9a461619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecdb00a49c1ac1071d01beec9c3f98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6ed18f4740cd23cb946501150c3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0481e835a012bdb4d45df12817f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a386f07ad1aa763b23b82708da1eacf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4ceecd43add959dd2e78d8d1f8c18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f7a3f764e5e5c0459bb1baa82c89a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a764cb101be5141aebbf15df1c44186626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b52cfa48344421a27c0f0b461f758627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3f919437918c8ee84f263b709449628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b4b5f62af50de6167e53ca51fafbd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ade083c4fd75fc6f6fb2b0126c8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8fcb8946239ac013a37202a488c37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4d420213031e39f14fe6b8b19c495632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5a18a14e20a065b53d267a2ee29db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7701735ea25fd7a4070f337751afe54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851253bf6fba29c9054d749c79871f6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0f30b9ecf94dfbf7301ea6d021704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d5e323b8b1d8d4a288061915b1170637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f285776086e2c48ed44cdfad4cdb606638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685b45f4056b1d96ffd6900cf9fcae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8023a603258168810d9a4f29812b81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce850101bdb469ee45ced5dd8a0e4ff4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f74f19875e3ed938cca9bcb76b133642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee47f233229fca248adefd1a13ce22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e115f7cd32a2957330f888c7c077d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634415f21435821b1fc94fd35fa982c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599be44ee063c6de4192a58616d8c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7936e4c0260a7565d75f2cc452839d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dde9fd17717a3b155c20866bc8ef2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85083ce8cda56342230392151bb39d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51055961a54c79c7572f34f2d980e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29fa020df9ee572b400f5a6fb5925651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d398b3b367639989f392adbe30dd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908c55fe12a0f18411b326ada92583653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22183d7e3416cc4b9a492bee711b24d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7a9f2ae67aab765b94c127ab97d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98f1a7bd7bb9e361568099e622ec0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242d23cc4704ab838ffb5b3545d9207657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9351448fc3cef8b8011d3e2a428ae2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f8cb7aaac17653b187e595bb45d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e708380f4bef1939f05cded7c4d15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5e63a158edfde5803b48768e2db58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c24b13f90de1fe9c4405db821b44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5dfde160200ca05bc9ec27a0435e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037627933aba5895db65b95d412234664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31dd7ce02215a6676db7b61a01ed88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230055a975248f527149ee079d7cdab4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632294f7a48248247e3bf8800020f9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9ee04dc74200c542034bf3f72e80d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dad2b32d3ad2feb9185931d839fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aefacffb88b170bb547b4e7b407c41670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d808553e1ab4f8b1631ebcf2f78dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703c63cd397e3a5ab9d1f67601a87b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819ab15b1823f1f05522725fe9066ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ba768e1a9d9411a141d0ca8bb12e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20478a3b244e965791056e6b74b6f194675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8167f2d94cc9dfa7ffc04a22b596d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ecffbc931d0651de035b5fce26d87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d502f2d47c8f4e1008e4ed0bbdad6a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b3335cc88f5ac4f77d011efec527679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb922418accc8fa1a43ad52702a32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4839834aa6c80b18bec9d45bd8fc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2ae9d9cf8abeb7faa16a556456a5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3ea6ac7f95c49757a5195cff43cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d23409dfaf500262f17a97e5cbde2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20a3be7eebbc36744b20b2d56ab83b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b2e3387073ec236bb927bd395096686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90400bb1b18092001a5d5ae80c489687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4697945c1f649da2d43263dc46c8f8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35900bc30e27f592dbc94d8a22b5278689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f2c58ef8186b88b86d671cb1599b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912d1a9426460f21536aaf5284662e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462c93eeccf15ac42fb16d642b57205692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42da5825a961a61db4ec2cbd7e9f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d5aa8ef305391f2cb03c0664f589e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc996d29649e49d42e8d296bd579631f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9842efa0033f2b813d9804b9e27899a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a0e2fc7b621cc96ddb6056b346249697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb5a979172d3960d0b794920de220c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47052e413f47807e62f3e0082988dc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cfd590e5b43673c7482880230b8e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19231cd2e3194c1fa57285db8f541e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35923f976f1c6231913ae61738c6849702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3fa8f07848621b3b78afe1b529839703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebd5a4d08549a66ead7c8a817a43c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219fcd357e9bc8613a4f088561f79cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63758256c3b5170392c8f4b99cdac1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e978e61832c670f5db8a4e3da28cad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc7815dea14267c8c5b1985d8499d3708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f41e9ddbeeb87d67adf26832b52d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f32d35bd99007e91ff7747138edf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfef332679d466fb78c4cd06ee861213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf4df1254ba6958e04ec006f3f38a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea399c017e12fecfd591fd373212e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc7bcca9d5ea50d7b1ce78dd7bdbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16dbc5d07f2bab0b1d7620424d8c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898ccf9cd9b410c56d2a11fb6b08d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d57ac543087135596f4dc113ebeb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772ccaf61edab577cd4c14bbe56461b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a44fe50dfa6bba1bc112f333d54211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f18367129ef85dee4b516091d52f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254b6d774431d8ae728ad5fba6fae5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ae94e9934b1c583d9df08895edcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6525e6a78a590eff6bfa1931eccb7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63fbdd28ea87ac4f99dfacb710e2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701e5d93a379250f7c2d3980da23d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1cf9e7d7d4f04ec813beb9c4d318218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ce98f08251bb9879451cd39e2842719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27273c68b4ca291a2f8e2c9906cc5fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b1d04c259a7c40103ff2bc073c8ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dc29c85d774e74740ae14fb112cd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87898e38c5721afe5f1f0e655529fbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b1292b8764fe0306b3e98b59a7c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5a855510776afff055dc597d6b8a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7f9fa0e6d677a6e942dcd4c3604826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93e3d03c5e8d55b35230ffa8b695bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfab55fce122e052b97dfe6a08d811b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61958a4055fa31965e1920a5e67c2ccc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71305fef86d3bc1dac7a59432ac52530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e491a6d0cfd06132b0758c3a05055fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b31d3f188e068c537d470f68ad36332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58f46c9bbd916b7494d2cc4df242433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2bf3d983b44405d59a6a7402f1b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307348143d0860c16c2254dff5f67935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cbd6c52832277c78b8340c422619836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c639746958f13cb392ca420a20e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0301260d2670d47edbf2ead3ac1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5324fdd3e1b272b451711b521e57a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd035d5e6c0826644086fab63024b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3681d88bf93be6381e016e5b506fb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653573c87ce47db4e466406d2ad46f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa69c998036deeeeef01f54a8b71d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7e0f495313ac4b75de018a53fdf1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aa38db258ef70f8816cd5988c5e5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdded00967b3be9144fe93913ca9fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f08a0d5db504ef024f25726ee248747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd10b58f71d622570cf871e5ce9bab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413295bd0ff11f57838c98a2ff11ac6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11633ab761e30989936e8e72fa3b277050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a44e6a4a3c78336fdc6f4e2078940951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94719064fcaf82c43bd11b954faca5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8e0bbb4b3401ae28979b4fb3df94053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44cb6dc15fd87d3dba68955b5f8f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef998cd3165d768dc30b23ae1d399c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a834a7db8a671fead5ed6b4f7abd1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc52fa96b3071322394bdeade16df6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5e54af66621efcd52f12d1997583158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287830e369f34018bb1f552c37b15e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8d62b66047699577070b104fd8dad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79071d5b536da32889630a854fa0840f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1cee22d59e394786ec04b81e37ebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6e694ad19bfda66deeeba1a0e36e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f9c4bde3156ea9840c1fdeb8251264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f5b2e54966999d11b4e1db043a22a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0532ecc997ccce608e74940f98cd01d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402451ef62522dced3370528ba3efd8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f4e410477c631380916c556ef88a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34792ebfa84b1326cb415ebb30786369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650567535c55483214b49a7243048f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3ffcc426ef71d1f60498dc6cc6f6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43576e05df39d663864065e1bfc7cb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd9c57de4f4e1a85634c57e71761c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb12475cd0d7a7371e0464148ef91ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626f6bc11d3b42c593cda29d14e57475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa93ca6415fb1d830e5a84f17aab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b436b518f6c3468873175bdb28be9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb7b175417668ae81d376a407c58678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a85c262c16d7645b1189c96269cbcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ac5703ee130e4446a11d55365cfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2270c727980547282de07faad6c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814b503702721968e78e2ded796823382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265639300658c710fb21ba106d736e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c98ff2e0844795bf56075898043a5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e85a7565cbeca12e0f455e4f15bb785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fdd1195a3a514f89de7631774852186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf04a866bb04e7538e259d0a796efb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587427eb11f8854d82781f56479f46d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea35c262c8b29b68b35bbead09773289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6c82a29781ddc604f42f2ee3f04990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654829c28b6792d9827e97740b1655f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c0ffe3958df3e25e8954d1649a0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef16e01aa8b6ed70d0a330999c7bc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c96ae036671ea72d7ad88ff6fe30a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1743114e93e12518b36262c65806a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d469c1f2ba4a10b07da0357f63f33596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5093242af63ff31bae9467a8289cac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4c87b464b79ba24a02e2d38479cbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b7aff871ccde77eb5385da2ae6e0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f554b3aa6d5f155cb3a524efb19ced100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673608898ad5bc4ef152375d8fbe9c83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f74f5dfec973a8e3e03ee93236feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207fa3863c38491f52807f856fbe791103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360ed7dcd2997da871f997ea41b5f11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4481794abe39bcc81d2dfde56600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782a4ecbbeed7de9caff6947ae27ba4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c42f0d90ff56e43ff4454033f946107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca2fc430be78946464edd88e06a34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ce559389bcec25f1ac26a100f708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a050f246f2bde705d5be329678938110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa348aabbab4c1fbf3ab07ad2d427a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36a06e8877aff95092fe5b89e3c46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1815ddcd77d2832de2e9d1bbda9bcc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f7f347a618490689d4a9808559558114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a006a6c8f0070223b4af2104af673115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c45993a0319463bbf0bc8fb0f41a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0634802e5e46e9269fdcd6d7422f89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba503eb751dce92a069dba46265a4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d7c8629b1af9094d2ebebc905c91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714fee3d49c27f4550defb802752d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6165aca3f67e73d6c0fa5a82d7e9db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b16b8263336d9717e46563d86e384122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb6c82005180384ae27f707dd81751123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223fc148ccfc2557881cefcc97c329d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb72137012bc3b909286808611e626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf472b487f87798a6795648028b5684126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c48732dba3d8594a7eba9d1313216127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db47f6e260687064f34a17bebb6e721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aef186383db3557623500072e91cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52aaba5f9b045d99f2c8e58fb1965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f3ecf7f7de08b0fd8f1df0f349c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831350dc433a002038b5f0bab40881aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74744c70c82bc29db7e293e01a0da989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dcdbdd6b409afe65372a2057964e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d188037865717efe6487082e856ea6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549aab1829d598179d73d60ea22cda5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf0089f4f445fe89fa36b01918116137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b877fa803bd849669b824d5c22fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547732680277e3f303dc4f33be04f231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc61b7ec543397e6c9068670f5d860140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce0d0e828fcbd514080ad3e992f635141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4741cb69c37fe346a93bd9e2b23ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ba45c36a76550f71a159d16d99516143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13985fb91eb14b72ba1ac71209ab35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383df9f9c7a01215d13d3327366fb4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d095b4a80846ea0038380eb008bd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef2451b5ac752ea7f5289c4e8e9e19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6f2b7748d9aa13da5f77eb97728a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0d421846e78f6f2f3bd891b0d90ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd1a130b9dd2f0871e881ef65ac2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85e1d0aacbdf272831b02da3ddec2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28edd1554529235dd87ffa321096a7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566209bd82f5db3a9e46035188801497153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614b72ba679359c6375eea85a76dfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81808b3de9de277e948126cd6e81e1fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d274266364b917d4d43f087c03976156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f653966d189bcbc8c21524ca1a54b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ba014fe5a0007e697278f38538b1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c07f4a099231f274d4ba767cbab0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874fb663367b1032e47d840c39dcbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08dfc1390111c01795bdcc5aaff4ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b7754cb8bda633fa502d65e77c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b8573dcd069ccf5ff9179b116c18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b9d1caf785c80f6871845e59eeb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9c95fa22e7a69386bf6e47f33dd9c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1f6810296e297b22769f1ef47083166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dd16b1dc19e6ef61c65b3c4c0eddf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed167e47006a11d6c25f3fc144558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cdf85894a3f29f491d806c54a9579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d3b5634ee278615ddcb13cc5251da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc235190d16fa9915f571f90e176d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a82a35ae3f3836a3149e2712133e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227198d63d37e2c6a7cb8ab1fb30aa8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcade4ed3d051b4bff006207f08fd3a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0b5bdb2fc54f2dd4636100f81ec2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e295ea076dd7af215227377d3ba421176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55389772425dd0d37c81dacd090abf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766d0fa4603db81e2e41613c834f1d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60f128cbaa6a6bd8411d16569afa56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f87aefecef630e3fd561ff5d9d0a11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d80bded54a2ff1b8f7b1548dfd0509181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d151344267b60b827f63e38310f3a5f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b267175b2a5cbe9a662f28eb99c69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a946cffbfd97fa5ecdb32f65b6808b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c75836a19b8de0a940d92a4bcbc44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa47685a0abd03c44b6e0721d8384186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ff493c50871e5859678a735502598187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a079858be763a6a9b7c3831d1a2fba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35272cc06d3573cfab2286a6a7d29d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a01b5f6d6072bb651466bf2aa89c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9477164ab8bf2285dae83b6d70362191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578ed3dec11221f90cc658a4425015192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d449a383a4ae8917d817b37f4afd90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5f36bd987f4200cd1184983ab63f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca27b8eef23978e56af3923d8871e95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2652fdee5d704eaa897ec9784cf20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5e5a86ba33e0632c8588502c5bfd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae855bb3c1ceaded755c03de8456305198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eefd7a637e94382ee462c1fe68f58e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04f834e2bc5bfbe98d2af047cbab20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c8eb10f17278c67678f26778aa4ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5017e3950af3434c692d2412e1e31cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb06b798c1987d63e2cc1b545691b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bd56bce2565ed54d0473b7daded8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06910ee0c8ed876b92c77d8f0f796de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e03d1d472bef296eb48296bdda463206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc840335a137283d9fa1dd8a70ab1b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb95de406144fff7f61d22a4b21fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c8da1d8990240fb8a478087517b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb97a43f40560849640addb69446d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd3123b89b89094f3d41d294afb32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc648c3368587ff68e2bc7f8ebd3c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bbfd54c19d3dbc170bec4e8248aeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca0a71861f299c89a3bffc2685c877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5798cb5e23e23c5942ffb9204345736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb796763a50608fbc54b3eb8f442e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb71308b11c48a0d329eb4b98b52b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb6f2c6911667767f89d52e8656c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dec81da576fcd0b8e92756c89b820219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9eda3a8f4c6c45f3531db8f3e4ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9e15d161d373e6b1ec16e578a778221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb25c2f79590776c2595f3aa6406b3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa02e2848ec0524f9a9d1777e32ff51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717666e0b56f9935b0bf92e8ea770f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77408b55647b63eb07a9c68a33501246225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d0e5ccef393497f9242793b7f31b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555e8dc7d41736f5ace22c60a8c156227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53e41cd5cd5d59e0a775e5fff127a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2334e835520dd094a14d3ffeb807cd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919867af8c8ef7ec4cfc31f871d9897230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a4dd95bab1b21f8f3650d11c1134231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a854ac23f0629f6b3e425cd8612c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcdd08252586af55621d0786f78833233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674960238320bf1869a76f62ea2a265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c41f0de74280e186810c59ac1c6026235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282093446fe85e8ce0ab1ab520b2e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca1d71d4b650e2a34734fbf6dd7952237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8e802180ccfbbc7135ad74ccad714238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ffd16bc67178387fc924d9ef5b88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c75242447167a728d748e0d35aad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6e5cbb7d990c6c3cbb8d0d6afd9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638ef47c1ebfa68c171e1707e8bfe13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620dba31d6ae04825147e23f8f5084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cecb944f4a69f7e04f7ec8fb30cbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534804205f607b82c0ca40f97206f1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c24671915b0fe6d4d748688122bf3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313bf96dd9d2e488341fcb42adc6dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c5c1e5918574835cabcc59994414b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826841ed1ab9215eb94434917c0cf7ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67498c4243a8436b98f87f806f86770a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c233a0a7a48a93733519c491a43c9ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001363d7b021b91c77120a2d4d2f6a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9aeea70bf1bb41b656b8caa1dee7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ecdba080250995a8a65769e1d51c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451391c300b195732a0da4d461f79d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e3e04bae85281ea8c6af06e8346e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7b8754b368c284fd53fee6caa20d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d293e7a77114015c08e61184473fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851a223f7522ca8ce27b8945829660259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69330a7ac9010536c893b558228d0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d49ad869f40df7e4e65a7c6ed6d92e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79a9ad7ff5ffbd70be582d2c2a1235262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a802471d5f1a9675c18f1e8edfc1df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086318e96405dbac144ef501585d177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad1f38b151cb395d56ee0a107d8db3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6de9ba0ff8f71ea982296fa1edf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862891110a638f5e1fcb3a5b54e4f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2d85b76e3a4c50ebf2e96531d2ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8e6743c98cb81e50d8f55f5d02f65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad6b969786fc46ac5a73159f7ee96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8d6a82065fc95de393fb0db1da86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b4179397f01b070bc6318f40eef2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f40646e142aabdd4d26583e642a15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956fb2c7ba0f798737f4006a991643f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe06cf301ad871c4cd33b97143f14d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe40c1ad36fd9521582cfaffcfb05a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5fcb6f3c04fb080598301722923c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b17e3d99bc089988504999208d9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ee141c9eb397be14dbbf6ba4b39d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acea066d472599b2ac9f34f7885bef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb77b9ddae5c292c9868fdba8a366281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bce9aa2545b7ddf34fa75bad87288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac3f8b34d27fcab5987646555d448d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dcf721bb982e6089104c3d8b06983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b49df01d9ec060317cf81d23ca977285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f52e02939ef8c4f9bab0dd200399286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb9b9b9ecfa71fa0bb584b59d70681287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26246495ec9b54018740dc41f53cfa1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf592cc5b56c9bd79e75bc2e05aef47b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c78c80116c423cbc02eb4141aa37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb204029a592abbc0b31c8c27339585291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d567818170fed29e6e751d7819f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216d43757f73078fdaebad76611fecb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc825859e21933a6634ec159a50208a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31faff92407bda02c94036be8716578295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bbda4328a127311af5eb56f528f30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b99221f7eb141a48bb54fc7f37682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574235f687274e524581ea1a3cd5105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cee80bb991f28dafbcb6d3906ec10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dda76b324b360e8273e11140b6cd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245e6b8170e8d9050b04a6dc8b2689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f2cdee625fc93b0f2f54cab2c536d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e37da6a935f04c4a330e732f8b4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bc66123383404dc2c26599818580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1eddcec03287848ab8e8a9bf6fd8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4248d9e2efb7130f946f7ab777a993306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964479a3776057a7d588269daff8f593307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353d9325fa933eefab7d72ca4337574308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eee11c068541afd00f68c6bd67a1df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81619a9e2bdd354a7ec7b7fc5deda5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4da2c61a399c70ab8f434014b36ff4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d40a431a53f00a68f1d0e9367e6c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2725576d05e5080fcd9fd724ec386313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e7eabe233b4f8780fcd0d6cdc84cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc86c2e64548006ded0c25ecafb5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5f05bf654b16f8e5922b40782b23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6134585289fac69307e2475837f0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176adf3f379af0b4319e5a2d5f8da8a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423d7942c424970b4c71e7f978510b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc441ff83a36d849f7edd4342a01bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c89cc17c37862ab906b2d082254f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892ca70e255374cf197b913a98b009322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e54605f76f2bede0cd1e708535b66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b348243fc67a86ce8084d71bf2c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9f634d7135394d02120db86be3bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281647c68f8804679d19a8fa40a0938326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65682098b37f2827646669df0a79098b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf459729aa5992d2990caae929ec1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dd2f27ec49caa182d186368129c94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c127261ba9b9682241beea616742e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ee0686a056c96eca8451a32aa0fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255254cd4565e23efd50f9d774ffd61b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29da9f466879cb7b9890dc7caac4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9603b7da48213b1ca99c7f94e91e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c1e4a70fec176c0880f76bbe4142b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35e587d51084a25a88f9e10f0cda40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c376d7723f8f20e8cfd597847c79c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcbb59b6d0ebbefe15aeea9952a1bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe2f93d4a6aa80a8f45c6b31abb7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e48f8c6062c07afa8ba1dad35adc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ec2c83269fd8dfc567cb7e8fde15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9269214c82fb52f4078cfb219caa4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af37cf56a0385437108033d3b9fd46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bf33f335b7bc3b8b2762b2bdc32b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4be82d693ddd1300b2c5d19df677e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38729be3e98f0d6ccdcc51bd48f5a47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3fbfda753922bf1f1269ed5e30e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30766404fbc92dd422c1288cb6c26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47d72bbee24c7213191c6953a558e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f06f1a9eb7f8a9f3095065a803b6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f2c630ddf4b9018ff45aaa19b4b0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcace812d8773672db73a08c3aae947352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47d060c5f1f9e98a186071ed82df1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8827397ea3e8b648a2f474cfbd44bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be25c4b022df47f5d4a8f5ef6f082e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbf7957b039d9a56b945e861f3cf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a902b26f6fa4a72d51669d87abadefa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535c40c4856eafff2c01a811a61352c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111220f98f78911bbb591ac7bb67e22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925bc47677102b553b32a1061df9de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f448a5b623fbe5c12f28c9aa76d3d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cc36400f7e922d7e6aadcd1f95b6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8ffd83965b80a62f91d86a922e47c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e44cb4441cca79ba99966beff6723d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2e73dfd2acabde3ffd45b62a8ea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb5e118dbcc0e08a4c222ae9c351a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f0746b64fd02455c3830e9ef555a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be105919a4d5810edb7e8b96fe70c12368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feed12ffdfc4797681c41b5987c37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed688791bd4d55a569c24df1efc26f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc6bb7a6058fed4c4b85bfea09011371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454a6468907f58c70a31ed2167b976372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40795ca1649b004f12a6041a47b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e1cdb0e65bf1637ea38d8dd3decbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805aa8ee431def66d12ba1d289c6135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172761f24ec27bc311454de96c6af589376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc253252772bb167e867adb6df913b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba1530799787a3f8691ecd77a2aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d756cb73c900e120340cd87e779e096379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c8176133a4c46e95398c2a2fdf43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca5137c139eaebed3633d12eaf01d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a944f440b23795bba5696a1e518e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947c7c15e09c22bcf31a6f073bea8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548c36692acfa817e325339b32f6f62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1691d578123ec38dd6fbcf962cedeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a396ce5ea730acc90d6b041107f1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab8537467a4e445b526c55960c6203387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c54002cec7ae04b57ba6e12fc675388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0fd2a6d0697e8505b70fb0e7642f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f661b883f577d23c73f7077ded3861390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af221365770778fde16f499c4093e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0778bd3a8f619bb846be9f4dcda32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f8905c2c2b55aa149039056c30da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04733868e89d194b6f730b5f64d3102394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc3a9e9b1cc41e824bcbf74142dd8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd6273631f919459d27bf8f553e4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa395ef13ebb2ba19489992bd2ee0d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd266feb6375d274c7700db8e9249ded398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd463e064a0c3fa59b37503c32755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4028c41ab5ec5bf4fc000f39fc139400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1037d606deeb93d83b51b5232fb977401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab24af42b06d5bef0554421c83b82d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a15bc91e6ad11c2506594ca7e041d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248efdba960ab3d9fcfcffa34b9411404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5002b1d4eca807fa7d9c03193f5b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f02dff58f2f5120ee9ddae817e92d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4397c22e8bdfbbb1d9259f512533b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d660b5e60f062f5ad933b1fd5c99f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adcefb6ef52448be5b35348e0023fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d317553e4abc9b04e8f7fe6f19c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27943b486822ede3712b221a546ad6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736bae78a851572af391894f7b36581412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6fb52b88a6f15138b4d2e435021f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22efcf73c75cdcba3f860c0260c32a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb9e6cffff0925bddc244d4da8e026415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5092e5ec9fcc5dbe38ea3cb6a2550e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afb9b67001fb2976e94eea4e2ca0dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7dfc94fa4e58b741c0187ce2c8283418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c2a6932e23ee5158fb86da03b4ed5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0a22951fe8db09d7fe50307639ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4314c556b8eb1e6d249fb45395cc1e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f86a37386a473e0a438cc11baf5ccd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946cb67fcd330babc049b29bddee77c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf208840eb17c5e95b920b7a40c1e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60936e34acef60a3942d8fe804f6419425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309377134726d0490fb07a5f3bdf2db4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9616ca2ca95fdc58e9ea1673fd71b09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04254b99e883ff5a39d7375740bea7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6122a8eddbd895390f80d3c49253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351babe3a625d34ccea11c87d0682c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a5196d92c256036d5c474d90862c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b676faf617a7813b7d3a199fd441432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba103039c97b27ad0bbb1aa30bca86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999980f251366be8684a68f712da76ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a238c7f0b27f1e4f8afe2ae409bd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788855ed2289d2bfc7ec0f2a5326f89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe04f3fb5fd88400a8375afd5fd5ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec2ffcd4750c28b0b9b1a0dd12a4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c218b930ce829f4e987f932df8261439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ff662e22ca3a85187263727398804440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc9973d15a82cbcc682f107380a4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8a196a34988b715fa2fb8190c830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709cbaa8b51f84db65d9b57956dcce7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee8b82203ba36c8659eea2b72c6007444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ef0d7efd5be67cf115bac821a1e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb059132d4912d686e1ad75e74b121b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac5bb69c65418c666e4387c426974447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666286e8a7d67135df8b6592a8e9be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3a849ea6ccdf6a0c87c862b4a2b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a009ce8fef3b3345cead4ca466f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad3139b505b8c87c1a3687dba55b36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b8374e16c3569321097824cfc2a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8abad91ac5542dead740118f43da2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c9529bf8d034bf18d154f5afc5a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a576f56e7649d1c4658d272ac10f15455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5e17fc0d8305f31ea33807f924982456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d45124a0b6eed57b46bf8e61f60b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac939add3c254122cbfc0f03327a8c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0ae7fb1064d041e2b7b58b027cde459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e13c5b636d6dd2e0dfb38fe22b9ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571075c64ae7ce8aedb06fda8124b81461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acb9ba6a7aef3f8eb0b58e875d169462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c2db3c5a86385361ee63bc96f068463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54126a8004c4df9ed26e7b9ea5c832464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b5fa505f5f7ee37b4febb16945bc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c0e0bb59e89ab6f2c48b7a0da01d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88a519c5031f8e492202b572cdef8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc61e9f530811279c05ed967f5a2045468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173dc249b8a7038cc4f45a6ee3b3d6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c20f0a38ef7443587f7b0f0a440176470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c263da27687747d2fe030c650a1b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a36676bf871c5cae12eae1fc1b957e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf824688d23cca7163b3022c175376473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf884bb7592ba11dfd3b3f65e12b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b5f10dab9762ffe0cf79d666e9d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27660cde7e2f22f97237abe993d3d98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821c535061ff2aa94a607f12ac8d72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686db92dc1a6cde981667a28e07685478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f19b05c0c264ce502db3935700dde479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ca071784431ca0d65e677b0b24a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040899ce095bd54732bfc1d93e7f5f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdb41e709d1f56319ef86cf164c52b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76a84334868ecf65fd13ad2376c84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dabd09c0d72887dcd47555f968c20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59b292f0bb9daba430af1352b0111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e618d26306c8377bae63baa2c4a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b425cafef0002f921e5c8648932f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37198353891f018f1ebd0b9d47f3de2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c0c052608e9490684253c8810d6da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f7b5e60ae470e4fb22a21ec87adbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451933a1575ff79189050675ec282ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d24694293983ba098a8fb410bc365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53030f4c3afc88c7669fbabb8c03707f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a053b47882d0172974bbf3e19a177494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8cf2c10ef8ec7cfa7bfcabc556781495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eacba8267ab69b30eecd2f1f8a1a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96a12464428c723c8a74ae1ca6346497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958e120e330e38978a53fa89f6a905c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dfede51862b73b7f23aec2a600c2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b2fe82b63c60cd09bd4e52f2ba5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3079c6dc3fd9029d042d79a8b0a35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b072cc0d34f459e144675570100c881502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454e6f36686158490d0046c97ab0a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07db4a406db026ae517b15a9b9835b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a859ac43feccdc421a05a17dac62f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371790c813db4f6efeab90497455045506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca52b5045609367585581a9ed36703d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c508cdd025decb1869e3fb5a934a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19ba98f11cf09893c90af4819bb5ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f66e95856fbc64827d22153fd7dc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd8e35c3b6d7dc7512cf7e5b4883f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06973582b8e5e0d8828b2b6e39c9a4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abe7f95ea4a6c039a5586cbf82bc9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe612e82534f5f6b2fe8bffdac976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa950b6e23f39f0bcf0de307e00be49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec1a0745c678ceebc7df4ce311f96c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfbd70b7a63a88264813388016cd0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea63747f98fd0eb127c6fe1241be0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011d2f727170a4bab04172d1e6bc4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b69768da1c59a275c3f9a9c0c899b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8047c7b7e408d62d156bcc863fcf05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31fe06a2c81c71082e12952289791522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f208a69f85224ccc7f17f9a5c44ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d9facb50417637bea66d68af0769524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca3f3a5ac4dbe34dd1bcb6b0e3c2c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead85f618e694461281b2ca2306f69af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c3e0c01afabfa9dc4f055751bdcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdbafefc77038b0a12ae46b49ec9e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa0e74bd36c55aaa648fbb052b4e09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f855fc2ea0b5244649af94ad8efd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca3ac9e4870a82c875f0c58249e88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8504ee296525df498d55a12ece3d67532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5cafabfb3557143a9d085c53c6af5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02d9c4400be71f87a92b2cec73de4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd8bdb913650dab6c89d2e7f2295d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e2637da4fab478cddb7ec1e88aa03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a63e2641aa8c52d9ae73058a7338537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b427e7241b4bbf9b218ee329644f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00351fb3cf350fc40debd381b06a8efd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a33510a06713f19997ef4b49d201540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f3a1760071afdc13bb5bba8df5ff7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d3f05d845664f501ef06ea166dcd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42126886ec40eed678f4c5dd7b33a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95e7987e3738984455b703b5c336e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325c971608cb6ef1605ead59e2e1ab5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb7f85cd50fb43c1e7395cfbf89bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f333636b8ee9f5ca334c26d8a8f6ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3bc3a65090c4d4828cbd0ff5a415548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3fda91f442b9202cb911a536ce6b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb26e37f6e1d796b043b80014f19fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab54510bdbeda32a2460328d46a67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760617e7307353225b4137ef020ad1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe7ec8c3a69e49ced882375207c4cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500bd00813976d51737b8cea9c969f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34a75e49dbc843f7d8e13d6a20e7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1aa341b378b46ab6faaedb46fcfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de17c0a1d381a6016a2c3ee26c5b47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb321ffec85b4a9ccc73d781573df11b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384ed5dc2c675db3e50d35aad9fe23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71bf268b8d8c736e84252920c0372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca4a5dbd554cc526b522d0f93709b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2898d02cb31d0674ef1493f441de7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676a79b79059ec610d293b3135946f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319be0cdfd9ad5eb9a155af1ff8b228564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725b860c0b4f5e4005ebb31728ec3fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d28b2b2b3e2cddf4aff48dde45e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02277d79d44339b767a8aab27350bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968724b79b1bc172bd469ce413d0c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227740e81222be5eaff2d75b5b3bce1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ced27a450d3f6a659d331eadd6504570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188416bfd3033ca0b961acef09e409571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd69fb407a37ba859946174e12be9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc9b1ff58f50511f1d424873fbad66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812dd2a5ba20253a74444dbb0a70805574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff8c8706c9527aa9e6842ae248640a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8c767dade04f198e09127607f4efe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf493984027347f439cd53685b2c46b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abe01c70d4397aee66aa3bd1fc07e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57f1aef8b2492f001ff222892aca6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d146568f2a8c10a6aabef911237d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6d086c882884bb429b3028e6964bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767515c341ded7c9a65560a2d33ba0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b47cd3fea07ead9e12fe4cc6831b13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897d725d33bd4acc62a71f3a53c960584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1775eb490385b46fd5e1eb52abe422585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01c68f295e1f0a8dfc52c2e2023da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ba91a1d838c54d0ba65a5e714433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b8340161462b4e7bc31d265749af3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d7f0a047efc07b1f17055cbd6677589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba2efaf260ec8bd7b02bdb06ae2e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328951eeb33062930e6705a2f32c8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcd7e55cffb11833fb4e318e6c12b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e370158d1f04b0256f91ae512f2f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c734ba1dfbf0de1870fde687153f0f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55e3f9e9863112b24d88670a13d7c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d88bc9047d1820bf345525b7643c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699bb0390d84bd540eba82643e45de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503294a36cd917234b2b5e6e7047eb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c185298531962d6166d88a45fa2e1b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc94811c421d88c93918ce6c5b0a7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e205427295faabbc090e9acbdff8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe881b108a659b564aea94fbf1c24d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a4be574ed08235c8e878bdcbe4dc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec6a90decbebbabd2ea27882e7972604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4f2bb068678a25237fdb7a188884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb3552052fae94dc65291a6c668b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedeb58f77c1fb7723275d3cdcfdb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa69c8726287fe00914851fd10e354608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf607678c172af8c57813fe63839b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63b25c15f110d78156036e942e28a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c93c88dcdf645b312d16a20237a65c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821b10003916f969b01ac62a94235b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3419b7605917a503876a912751c91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e18af67735e979806237fa8be7aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f3c3165ff81e3f38b5f7a86d93cbb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbc64b50f083e5f4fc833211dcbae1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f01b4d317cfb48bd496661d65d3b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623960fe0a0d98edb62f6cd150c6ab4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66950f64cc4dd7505831bfe9ff6894bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2005dd8e5c45a540d3d10ac63da0eab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba282ee7970de690270408336701997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f9e0c32360e434571b530939d2e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129d60431a0865901b9d0a9f71ddbed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cc847dfd31a18ccfe1c0db13f418f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a2a5502e3ab6fa3ccafcc5eec674625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e9d9da7706713ca5775f0b443613e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931283a063b2cef5d72622a041fb7903627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a726cc26a8af3ee7a300fbac7576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33fcd3bec72d7759a7a7063bf470be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d335e8a8b041168922c0040b83343630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bda40c033ace75d3f8d39169111d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75af754b17f8d7197b8bace22442eac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ef263f15b4fdbf02b4633ad6f54a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269d859e89d8644863005e89ad5d46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98cef18c7713017f1bac8f0867dcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e529701d911bb4050372bc03a8f0c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb7d53d10f307b08881ce124b4f42a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cd040a88f9c34903daf937b11584638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289109ea254efe06cb511a0224887bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158051a6e80612212240ad196ae0d67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ceba51ce7866a0edb6c4cde143f3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88f644dab4f5917c4f977d46daa466642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd5a070e196bdb9951ba2c02f990f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0174f0678b1b89f69c37d61e2320ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d71c1886441b7bc61a92d69e786b5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ac6313ca81cf451e3a251623e0b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7ce44ecdd2a976c27b93737ae6eaa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac52e69b59b5177ecc057f97d74b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58183e3a475987751012fe65afc30e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837358b0e48cb6269bbf333d715fdba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37b2a82669a69ca4d90f6ae71f170651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011616156e7cd19ba7c73960c398a681652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d1d0a2a65ba7ef1c5ebb49d7f771653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f23ab260bbf3a24c6788ff69161ca8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadae96a528010929a8dd5f4923dd29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adbb7c4b9ffe3e0eb9d0d675bd304b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd63dd83713d8ce5011d8dfd6aeb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183540fa640dc1066ee7d81c4190c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a9fb4b73c645f6967309d065112aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d8df9b9e1d405b9cce86b7cc24a92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a11ec0d7a4567287e05f5ff072f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ca787b81459063b5f9809e2a376a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957d6d134f504fc9fdeadab2c2c8b96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57bc7d44a3b9e5fc4475223aaba71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a6879f8d3cf2aebb8c7d91fa39470665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a10689cd118d80e0c8c73aa6ea7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b2eaa5edc0b073d56616030cbcb34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25ab8434fd77513d12be60f8543f55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c432bd97e4e5c9b294ad67f2e650bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2f9fd31f1296da6d2ed4c827825e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4baefe58ca84c4985442af5eef027671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea969d67ae549c70a4e89d72e398dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c56647a7aca4579c33e393e3c724673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fcff622fa7ccf4842d4339af5a6ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c765c282fe21f49b3dec4c5d9daa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73672cc3da068334ede2f756dcfd2ef7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f1e06d78d42488fe3a46d40ed8947677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9554d467c8d045f143dcaea3356f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e2dc3797984d2e6da81e1909779a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cd86ad29e8758f33facae7338ae4c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>